--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Luc Maire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better visual inspection of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to carry out visual inspection more efficiently and more effectively: the characterisation and evaluation of aesthetic anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Productivity and Quality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 15 (4), pp. 429-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing and acceptance sampling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering and Innovative Technology (IJEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (10), pp. 265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the perceived quality of a product - Characterization of aesthetic anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual inspection of product surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp. 153-160. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage R2&E2: An effective tool to improve the visual control of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality &amp; Reliability Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual inspection of products: a comparison of the methods used to evaluate surface anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 31-38. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visaul inspection of products: a comparison of teh methods used to evaluate surface anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 2 (Number 1), pp. 31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking : Methods and tools for SME, Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume: 15 (Issue: 6), pp.Page: 765 - 781. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635770810915931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to sustain improvement at high level: Application in the field of statistical process control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (6), pp. 570 - 587. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17542730810909347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de connaissances subjectives par l'analyse sensorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typology of best practices for processes improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of “best practices” for a benchmarking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635770510582907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of characterization of the performance for a process of benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking : An International Journal (BIJ), MCB University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (5), pp. 506-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération dans un processus de référenciation (benchmarking)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Büyüközkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.188-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking process formalization and a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Büyüközkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking for Quality Management &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (2), pp.101 - 125. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635779810212356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur la métallurgie des fibules gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Les Celtes dans le nord du bassin parisien. Actes du V</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> colloque de l’Association française pour l’étude de l’âge du Fer, 1, pp.162-164. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.1983.2992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole d’Épiais-Rhus (Val-d’Oise) : approche du rituel funéraire gaulois à travers les déformations des céramiques (urnes à incinération)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Les Celtes dans le nord du bassin parisien. Actes du V</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> colloque de l’Association française pour l’étude de l’âge du Fer, 1, pp.159-162. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.1983.2991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers d’efficience d’un changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siebenborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel et de Productique (SAGIP), May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Process-Based Industry 5.0 Maturity Model: A feasibility study in Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Himmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC/INSTICC International Conference on Innovative Smart Industrial Production and Logistics (IN4PL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ErgoTwin: A Digital Twin Model for Monitoring the Postural Risks on Industrial Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2023: Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc; University Politehnica of Bucharest (CIMR - Research Centre in Computer Integrated Manufacturing and Robotics); Polytechnic University Hauts-de-France (LAMIH - Laboratory of Industrial and Human Automation Control, Mechanical Engineering and Computer Science); Polytechnic Institute of Bragança (CeDRI - Research Centre in Digitalization and Intelligent Robotics), Sep 2023, Annecy, France. pp.250-262, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the capitalization and formalization of collective competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec Trois-Rivières, Jun 2023, Québec Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/4k4v-hc65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From digital traces to competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1944-1949, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement GPS et Pilotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA2021 - Conférence Internationale de Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un processus de changement plus efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siebenborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA 2021 - Conférence Internationale de Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward A New Model Of Competences In Work Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, France. pp.1150 - 1155, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how moving from SPC (Statistical Process Control) to APC (Automated Process Control)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Design and Modeling of Mechanical Systems, CMSM'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A haptic quality control method based on the human somatosensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System to Standardize the Specifications of Haptic Quality Control,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, KES-2017 (2017-09-06, 2017-09-08: Marseille, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.723-730, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control : Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2016) - KEOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006048300210030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and structured description of tactile sensory perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER2016 INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, LEEDS, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD - Knowledge Engineering and Ontology Development, Porto, Portugal, IC3K, novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic texture and perception for a new generic visual anomalies classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Control by Artificial Vision (QVAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2182819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended visual appearance texture features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring, Modeling, and Reproducing Material Appearance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, CA, United States. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2081622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la performance industrielle par une meilleure gestion des emails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e CONGRES INTERNATIONAL DE GENIE INDUSTRIEL – CIGI2015 Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Québec, Canada, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une automatisation du contrôle visuel des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement inertiel, Calcul Optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renald Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e CONGRES INTERNATIONAL DE GENIE INDUSTRIEL – CIGI2015 Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des démarches de progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme congrès international de Génie Industriel CIGI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France. http://cigi13.eigsi.fr/Documents/Articles/VA1/cigi2013_submission_5.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the perceived quality of a product - Characterization of aesthetic anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une approche méthodologique pour réduire la variabilité dans le contrôle visuel à but esthétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSM2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network for improvement of the visual quality process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Kansei engineering and emotional research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Penghu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a methodological approach to reduce variability in the visual inspection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Surface Metrology ICSM'2012, Annecy, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes stratégies de filtrage en pilotage inertiel multicritères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale en Conception &amp; Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory analysis applied in the particular case of visual inspection of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle visuel des produits : comparaison des méthodes d'évaluation des anomalies d'aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory perception of surfaces quality - Industrial practices and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER 2010 - INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une mesure inertielle de la qualité d'un objet évalué par analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of variability for man measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMEKO TC1-TC7 joint Symposium on Man, Science and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation métrologique pour un contrôle qualité visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de Génie Industriel CIGI 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois Rivières Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and validation of the two types of expertise of a visual control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie sensorielle pour un contrôle visuel des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of subjective knowledge by the sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Manufacturing and Innovation GMI’2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des connaissances subjectives par l'analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Connaissance SDC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche globale pour l'évaluation des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridiciplinaire Qualité et Sûreté de Fonctionnement QUALITA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une démarche de pérennisation, Application pour une démarche MSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridiciplinaire Qualité et Sûreté de Fonctionnement QUALITA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus d'élaboration d'un projet de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation d'une &amp;quot;bonne pratique&amp;quot; industrielle pour un benchmarking interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control: A Knowledge-Based Approach to Formalize the Sense of Touch In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. 9th International Joint Conference, IC3K 2017, Funchal, Madeira, Portugal, November 1-3, 2017, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana FredDavid AveiroJan L. G. DietzKecheng LiuJorge BernardinoAna SalgadoJoaquim Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-190, 2019, 978-3-030-15639-8. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: Le benchmarking, comment identifier et caractériser les bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Dynamique des Connaissances Industrielles (B. Eynard, M. Lombard, N. Matta et J. Renaud eds.) - Hermes Science publications : Lavoisier, pp.150-175, 2004, IC2. Informatique et systèmes d’information.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, formalisation et déploiement des bonnes pratiques industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. ComUE Grenoble-Alpes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01727776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Luc Maire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better visual inspection of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to carry out visual inspection more efficiently and more effectively: the characterisation and evaluation of aesthetic anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Productivity and Quality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 15 (4), pp. 429-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing and acceptance sampling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering and Innovative Technology (IJEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (10), pp. 265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the perceived quality of a product - Characterization of aesthetic anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual inspection of product surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp. 153-160. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage R2&E2: An effective tool to improve the visual control of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality &amp; Reliability Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual inspection of products: a comparison of the methods used to evaluate surface anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 31-38. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visaul inspection of products: a comparison of teh methods used to evaluate surface anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 2 (Number 1), pp. 31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking : Methods and tools for SME, Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume: 15 (Issue: 6), pp.Page: 765 - 781. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635770810915931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to sustain improvement at high level: Application in the field of statistical process control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (6), pp. 570 - 587. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17542730810909347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de connaissances subjectives par l'analyse sensorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typology of best practices for processes improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of “best practices” for a benchmarking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635770510582907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of characterization of the performance for a process of benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking : An International Journal (BIJ), MCB University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (5), pp. 506-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération dans un processus de référenciation (benchmarking)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Büyüközkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.188-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking process formalization and a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Büyüközkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking for Quality Management &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (2), pp.101 - 125. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635779810212356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole d’Épiais-Rhus (Val-d’Oise) : approche du rituel funéraire gaulois à travers les déformations des céramiques (urnes à incinération)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Les Celtes dans le nord du bassin parisien. Actes du V</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> colloque de l’Association française pour l’étude de l’âge du Fer, 1, pp.159-162. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.1983.2991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur la métallurgie des fibules gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Les Celtes dans le nord du bassin parisien. Actes du V</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> colloque de l’Association française pour l’étude de l’âge du Fer, 1, pp.162-164. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.1983.2992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers d’efficience d’un changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siebenborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel et de Productique (SAGIP), May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Process-Based Industry 5.0 Maturity Model: A feasibility study in Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Himmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC/INSTICC International Conference on Innovative Smart Industrial Production and Logistics (IN4PL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ErgoTwin: A Digital Twin Model for Monitoring the Postural Risks on Industrial Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2023: Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc; University Politehnica of Bucharest (CIMR - Research Centre in Computer Integrated Manufacturing and Robotics); Polytechnic University Hauts-de-France (LAMIH - Laboratory of Industrial and Human Automation Control, Mechanical Engineering and Computer Science); Polytechnic Institute of Bragança (CeDRI - Research Centre in Digitalization and Intelligent Robotics), Sep 2023, Annecy, France. pp.250-262, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the capitalization and formalization of collective competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec Trois-Rivières, Jun 2023, Québec Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/4k4v-hc65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From digital traces to competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1944-1949, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement GPS et Pilotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA2021 - Conférence Internationale de Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un processus de changement plus efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siebenborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA 2021 - Conférence Internationale de Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward A New Model Of Competences In Work Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, France. pp.1150 - 1155, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how moving from SPC (Statistical Process Control) to APC (Automated Process Control)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Design and Modeling of Mechanical Systems, CMSM'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A haptic quality control method based on the human somatosensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System to Standardize the Specifications of Haptic Quality Control,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, KES-2017 (2017-09-06, 2017-09-08: Marseille, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.723-730, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control : Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2016) - KEOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006048300210030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and structured description of tactile sensory perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER2016 INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, LEEDS, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD - Knowledge Engineering and Ontology Development, Porto, Portugal, IC3K, novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic texture and perception for a new generic visual anomalies classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Control by Artificial Vision (QVAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2182819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une automatisation du contrôle visuel des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended visual appearance texture features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring, Modeling, and Reproducing Material Appearance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, CA, United States. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2081622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la performance industrielle par une meilleure gestion des emails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e CONGRES INTERNATIONAL DE GENIE INDUSTRIEL – CIGI2015 Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Québec, Canada, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement inertiel, Calcul Optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renald Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e CONGRES INTERNATIONAL DE GENIE INDUSTRIEL – CIGI2015 Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des démarches de progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme congrès international de Génie Industriel CIGI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France. http://cigi13.eigsi.fr/Documents/Articles/VA1/cigi2013_submission_5.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the perceived quality of a product - Characterization of aesthetic anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une approche méthodologique pour réduire la variabilité dans le contrôle visuel à but esthétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSM2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network for improvement of the visual quality process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Kansei engineering and emotional research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Penghu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a methodological approach to reduce variability in the visual inspection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Surface Metrology ICSM'2012, Annecy, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory analysis applied in the particular case of visual inspection of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle visuel des produits : comparaison des méthodes d'évaluation des anomalies d'aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes stratégies de filtrage en pilotage inertiel multicritères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale en Conception &amp; Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory perception of surfaces quality - Industrial practices and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER 2010 - INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une mesure inertielle de la qualité d'un objet évalué par analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of variability for man measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMEKO TC1-TC7 joint Symposium on Man, Science and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie sensorielle pour un contrôle visuel des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation métrologique pour un contrôle qualité visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de Génie Industriel CIGI 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois Rivières Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and validation of the two types of expertise of a visual control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of subjective knowledge by the sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Manufacturing and Innovation GMI’2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des connaissances subjectives par l'analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Connaissance SDC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche globale pour l'évaluation des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridiciplinaire Qualité et Sûreté de Fonctionnement QUALITA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une démarche de pérennisation, Application pour une démarche MSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridiciplinaire Qualité et Sûreté de Fonctionnement QUALITA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus d'élaboration d'un projet de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation d'une &amp;quot;bonne pratique&amp;quot; industrielle pour un benchmarking interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control: A Knowledge-Based Approach to Formalize the Sense of Touch In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. 9th International Joint Conference, IC3K 2017, Funchal, Madeira, Portugal, November 1-3, 2017, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana FredDavid AveiroJan L. G. DietzKecheng LiuJorge BernardinoAna SalgadoJoaquim Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-190, 2019, 978-3-030-15639-8. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: Le benchmarking, comment identifier et caractériser les bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Dynamique des Connaissances Industrielles (B. Eynard, M. Lombard, N. Matta et J. Renaud eds.) - Hermes Science publications : Lavoisier, pp.150-175, 2004, IC2. Informatique et systèmes d’information.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, formalisation et déploiement des bonnes pratiques industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. ComUE Grenoble-Alpes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01727776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138613v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.08.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6KQJ969-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2011006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bronet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635770810915931" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-JDCRJFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17542730810909347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M39ZGJF6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Guerra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635770510582907" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-3QGLMR0B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in B&#252;y&#252;k&#246;zkan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635779810212356" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1002269993AB73980C472E37D7A4E986B9388BA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536286v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1983.2992" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536283v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1983.2991" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Siebenborn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddin Bemmami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/4k4v-hc65" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.683" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Pillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394985v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Zanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995315" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.155" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006048300210030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136841v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182819" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136855v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081622" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238767v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Giraut" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149769v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634863v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukar Abdelhakim" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debrosse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344007v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731135v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344004v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734518v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Revel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978166v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-15640-4#about" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692226v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01727776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138613v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.08.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6KQJ969-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2011006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bronet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635770810915931" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-JDCRJFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17542730810909347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M39ZGJF6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Guerra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635770510582907" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-3QGLMR0B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in B&#252;y&#252;k&#246;zkan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635779810212356" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1002269993AB73980C472E37D7A4E986B9388BA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1983.2991" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1983.2992" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Siebenborn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddin Bemmami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/4k4v-hc65" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.683" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Pillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394985v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Zanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995315" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.155" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006048300210030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136841v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182819" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081622" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Giraut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577717v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634863v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukar Abdelhakim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debrosse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344007v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734518v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Revel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978166v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-15640-4#about" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692226v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01727776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>