--- v1 (2026-04-06)
+++ v2 (2026-05-02)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Luc Maire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (18)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better visual inspection of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to carry out visual inspection more efficiently and more effectively: the characterisation and evaluation of aesthetic anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Productivity and Quality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 15 (4), pp. 429-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing and acceptance sampling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering and Innovative Technology (IJEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (10), pp. 265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the perceived quality of a product - Characterization of aesthetic anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual inspection of product surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp. 153-160. </w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage R2&E2: An effective tool to improve the visual control of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality &amp; Reliability Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual inspection of products: a comparison of the methods used to evaluate surface anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 31-38. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visaul inspection of products: a comparison of teh methods used to evaluate surface anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 2 (Number 1), pp. 31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking : Methods and tools for SME, Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume: 15 (Issue: 6), pp.Page: 765 - 781. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635770810915931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to sustain improvement at high level: Application in the field of statistical process control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (6), pp. 570 - 587. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17542730810909347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de connaissances subjectives par l'analyse sensorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typology of best practices for processes improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of “best practices” for a benchmarking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635770510582907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of characterization of the performance for a process of benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking : An International Journal (BIJ), MCB University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (5), pp. 506-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération dans un processus de référenciation (benchmarking)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Büyüközkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.188-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking process formalization and a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Büyüközkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking for Quality Management &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (2), pp.101 - 125. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635779810212356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole d’Épiais-Rhus (Val-d’Oise) : approche du rituel funéraire gaulois à travers les déformations des céramiques (urnes à incinération)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Les Celtes dans le nord du bassin parisien. Actes du V</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> colloque de l’Association française pour l’étude de l’âge du Fer, 1, pp.159-162. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.1983.2991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur la métallurgie des fibules gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Les Celtes dans le nord du bassin parisien. Actes du V</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> colloque de l’Association française pour l’étude de l’âge du Fer, 1, pp.162-164. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.1983.2992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers d’efficience d’un changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siebenborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel et de Productique (SAGIP), May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Process-Based Industry 5.0 Maturity Model: A feasibility study in Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Himmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC/INSTICC International Conference on Innovative Smart Industrial Production and Logistics (IN4PL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ErgoTwin: A Digital Twin Model for Monitoring the Postural Risks on Industrial Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2023: Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc; University Politehnica of Bucharest (CIMR - Research Centre in Computer Integrated Manufacturing and Robotics); Polytechnic University Hauts-de-France (LAMIH - Laboratory of Industrial and Human Automation Control, Mechanical Engineering and Computer Science); Polytechnic Institute of Bragança (CeDRI - Research Centre in Digitalization and Intelligent Robotics), Sep 2023, Annecy, France. pp.250-262, </w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the capitalization and formalization of collective competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec Trois-Rivières, Jun 2023, Québec Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/4k4v-hc65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From digital traces to competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1944-1949, </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement GPS et Pilotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA2021 - Conférence Internationale de Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un processus de changement plus efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siebenborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA 2021 - Conférence Internationale de Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward A New Model Of Competences In Work Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, France. pp.1150 - 1155, </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how moving from SPC (Statistical Process Control) to APC (Automated Process Control)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Design and Modeling of Mechanical Systems, CMSM'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A haptic quality control method based on the human somatosensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System to Standardize the Specifications of Haptic Quality Control,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, KES-2017 (2017-09-06, 2017-09-08: Marseille, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.723-730, </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control : Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2016) - KEOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006048300210030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and structured description of tactile sensory perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER2016 INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, LEEDS, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD - Knowledge Engineering and Ontology Development, Porto, Portugal, IC3K, novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic texture and perception for a new generic visual anomalies classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Control by Artificial Vision (QVAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2182819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une automatisation du contrôle visuel des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended visual appearance texture features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring, Modeling, and Reproducing Material Appearance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, CA, United States. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2081622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la performance industrielle par une meilleure gestion des emails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e CONGRES INTERNATIONAL DE GENIE INDUSTRIEL – CIGI2015 Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Québec, Canada, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement inertiel, Calcul Optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renald Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e CONGRES INTERNATIONAL DE GENIE INDUSTRIEL – CIGI2015 Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des démarches de progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme congrès international de Génie Industriel CIGI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France. http://cigi13.eigsi.fr/Documents/Articles/VA1/cigi2013_submission_5.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the perceived quality of a product - Characterization of aesthetic anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une approche méthodologique pour réduire la variabilité dans le contrôle visuel à but esthétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSM2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network for improvement of the visual quality process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Kansei engineering and emotional research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Penghu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a methodological approach to reduce variability in the visual inspection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Surface Metrology ICSM'2012, Annecy, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory analysis applied in the particular case of visual inspection of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle visuel des produits : comparaison des méthodes d'évaluation des anomalies d'aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes stratégies de filtrage en pilotage inertiel multicritères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale en Conception &amp; Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory perception of surfaces quality - Industrial practices and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER 2010 - INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une mesure inertielle de la qualité d'un objet évalué par analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of variability for man measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMEKO TC1-TC7 joint Symposium on Man, Science and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie sensorielle pour un contrôle visuel des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation métrologique pour un contrôle qualité visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de Génie Industriel CIGI 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois Rivières Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and validation of the two types of expertise of a visual control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of subjective knowledge by the sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Manufacturing and Innovation GMI’2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des connaissances subjectives par l'analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Connaissance SDC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche globale pour l'évaluation des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridiciplinaire Qualité et Sûreté de Fonctionnement QUALITA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une démarche de pérennisation, Application pour une démarche MSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridiciplinaire Qualité et Sûreté de Fonctionnement QUALITA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus d'élaboration d'un projet de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation d'une &amp;quot;bonne pratique&amp;quot; industrielle pour un benchmarking interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control: A Knowledge-Based Approach to Formalize the Sense of Touch In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. 9th International Joint Conference, IC3K 2017, Funchal, Madeira, Portugal, November 1-3, 2017, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, </w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana FredDavid AveiroJan L. G. DietzKecheng LiuJorge BernardinoAna SalgadoJoaquim Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-190, 2019, 978-3-030-15639-8. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: Le benchmarking, comment identifier et caractériser les bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Dynamique des Connaissances Industrielles (B. Eynard, M. Lombard, N. Matta et J. Renaud eds.) - Hermes Science publications : Lavoisier, pp.150-175, 2004, IC2. Informatique et systèmes d’information.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, formalisation et déploiement des bonnes pratiques industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. ComUE Grenoble-Alpes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01727776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId130"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Luc Maire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-driven process resilience maturity model: incorporating ChatGPT in supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Himmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13675567.2026.2654798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better visual inspection of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to carry out visual inspection more efficiently and more effectively: the characterisation and evaluation of aesthetic anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Productivity and Quality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 15 (4), pp. 429-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing and acceptance sampling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering and Innovative Technology (IJEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (10), pp. 265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the perceived quality of a product - Characterization of aesthetic anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual inspection of product surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp. 153-160. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage R2&E2: An effective tool to improve the visual control of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality &amp; Reliability Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual inspection of products: a comparison of the methods used to evaluate surface anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 31-38. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visaul inspection of products: a comparison of teh methods used to evaluate surface anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 2 (Number 1), pp. 31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to sustain improvement at high level: Application in the field of statistical process control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (6), pp. 570 - 587. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17542730810909347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking : Methods and tools for SME, Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume: 15 (Issue: 6), pp.Page: 765 - 781. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635770810915931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de connaissances subjectives par l'analyse sensorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typology of best practices for processes improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of “best practices” for a benchmarking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635770510582907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of characterization of the performance for a process of benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking : An International Journal (BIJ), MCB University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (5), pp. 506-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération dans un processus de référenciation (benchmarking)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Büyüközkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.188-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking process formalization and a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Büyüközkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking for Quality Management &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (2), pp.101 - 125. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635779810212356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole d’Épiais-Rhus (Val-d’Oise) : approche du rituel funéraire gaulois à travers les déformations des céramiques (urnes à incinération)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Les Celtes dans le nord du bassin parisien. Actes du V</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> colloque de l’Association française pour l’étude de l’âge du Fer, 1, pp.159-162. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.1983.2991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur la métallurgie des fibules gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Les Celtes dans le nord du bassin parisien. Actes du V</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> colloque de l’Association française pour l’étude de l’âge du Fer, 1, pp.162-164. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.1983.2992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers d’efficience d’un changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siebenborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel et de Productique (SAGIP), May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Process-Based Industry 5.0 Maturity Model: A feasibility study in Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Himmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC/INSTICC International Conference on Innovative Smart Industrial Production and Logistics (IN4PL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ErgoTwin: A Digital Twin Model for Monitoring the Postural Risks on Industrial Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2023: Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc; University Politehnica of Bucharest (CIMR - Research Centre in Computer Integrated Manufacturing and Robotics); Polytechnic University Hauts-de-France (LAMIH - Laboratory of Industrial and Human Automation Control, Mechanical Engineering and Computer Science); Polytechnic Institute of Bragança (CeDRI - Research Centre in Digitalization and Intelligent Robotics), Sep 2023, Annecy, France. pp.250-262, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the capitalization and formalization of collective competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec Trois-Rivières, Jun 2023, Québec Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/4k4v-hc65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From digital traces to competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1944-1949, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement GPS et Pilotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA2021 - Conférence Internationale de Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un processus de changement plus efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siebenborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA 2021 - Conférence Internationale de Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward A New Model Of Competences In Work Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, France. pp.1150 - 1155, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how moving from SPC (Statistical Process Control) to APC (Automated Process Control)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Design and Modeling of Mechanical Systems, CMSM'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A haptic quality control method based on the human somatosensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System to Standardize the Specifications of Haptic Quality Control,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, KES-2017 (2017-09-06, 2017-09-08: Marseille, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.723-730, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control : Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2016) - KEOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006048300210030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and structured description of tactile sensory perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER2016 INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, LEEDS, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD - Knowledge Engineering and Ontology Development, Porto, Portugal, IC3K, novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic texture and perception for a new generic visual anomalies classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Control by Artificial Vision (QVAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2182819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une automatisation du contrôle visuel des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended visual appearance texture features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring, Modeling, and Reproducing Material Appearance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, CA, United States. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2081622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la performance industrielle par une meilleure gestion des emails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e CONGRES INTERNATIONAL DE GENIE INDUSTRIEL – CIGI2015 Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Québec, Canada, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement inertiel, Calcul Optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renald Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e CONGRES INTERNATIONAL DE GENIE INDUSTRIEL – CIGI2015 Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des démarches de progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme congrès international de Génie Industriel CIGI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France. http://cigi13.eigsi.fr/Documents/Articles/VA1/cigi2013_submission_5.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the perceived quality of a product - Characterization of aesthetic anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une approche méthodologique pour réduire la variabilité dans le contrôle visuel à but esthétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSM2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network for improvement of the visual quality process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Kansei engineering and emotional research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Penghu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a methodological approach to reduce variability in the visual inspection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Surface Metrology ICSM'2012, Annecy, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory analysis applied in the particular case of visual inspection of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle visuel des produits : comparaison des méthodes d'évaluation des anomalies d'aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes stratégies de filtrage en pilotage inertiel multicritères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale en Conception &amp; Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory perception of surfaces quality - Industrial practices and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER 2010 - INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une mesure inertielle de la qualité d'un objet évalué par analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of variability for man measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMEKO TC1-TC7 joint Symposium on Man, Science and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie sensorielle pour un contrôle visuel des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and validation of the two types of expertise of a visual control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation métrologique pour un contrôle qualité visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de Génie Industriel CIGI 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois Rivières Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of subjective knowledge by the sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Manufacturing and Innovation GMI’2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des connaissances subjectives par l'analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Connaissance SDC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche globale pour l'évaluation des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridiciplinaire Qualité et Sûreté de Fonctionnement QUALITA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une démarche de pérennisation, Application pour une démarche MSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridiciplinaire Qualité et Sûreté de Fonctionnement QUALITA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus d'élaboration d'un projet de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation d'une &amp;quot;bonne pratique&amp;quot; industrielle pour un benchmarking interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control: A Knowledge-Based Approach to Formalize the Sense of Touch In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. 9th International Joint Conference, IC3K 2017, Funchal, Madeira, Portugal, November 1-3, 2017, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana FredDavid AveiroJan L. G. DietzKecheng LiuJorge BernardinoAna SalgadoJoaquim Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-190, 2019, 978-3-030-15639-8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: Le benchmarking, comment identifier et caractériser les bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Dynamique des Connaissances Industrielles (B. Eynard, M. Lombard, N. Matta et J. Renaud eds.) - Hermes Science publications : Lavoisier, pp.150-175, 2004, IC2. Informatique et systèmes d’information.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, formalisation et déploiement des bonnes pratiques industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. ComUE Grenoble-Alpes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01727776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242004v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudet" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138613v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834744v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908659v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781996v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.08.006" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6KQJ969-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740039v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712918v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2011006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632051v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469998v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bronet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635770810915931" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-JDCRJFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17542730810909347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M39ZGJF6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333132v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Guerra" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486460v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258177v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635770510582907" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-3QGLMR0B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372679v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734505v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in B&#252;y&#252;k&#246;zkan" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731076v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635779810212356" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1002269993AB73980C472E37D7A4E986B9388BA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536283v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1983.2991" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536286v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1983.2992" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094620v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Siebenborn" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827886v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447074v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_21" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229872v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddin Bemmami" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/4k4v-hc65" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832624v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.683" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230659v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Pillet" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230646v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430160v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.206" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394985v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681275v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Zanni" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995315" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681299v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.155" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397404v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006048300210030" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445649v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445131v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136841v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#232;re" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182819" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149769v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136855v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081622" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238767v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Giraut" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238787v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Vincent" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851496v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823142v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740267v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739997v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712896v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645637v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577717v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634863v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukar Abdelhakim" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484281v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debrosse" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577729v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344007v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731133v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731135v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344004v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731130v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734514v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734520v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734518v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627467v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Revel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978166v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952452v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-15640-4#about" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_8" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692226v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01727776v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2026.2654798" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242004v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781996v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.08.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6KQJ969-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2011006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17542730810909347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M39ZGJF6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bronet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635770810915931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-JDCRJFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Guerra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635770510582907" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-3QGLMR0B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in B&#252;y&#252;k&#246;zkan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635779810212356" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1002269993AB73980C472E37D7A4E986B9388BA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1983.2991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1983.2992" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Siebenborn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_21" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddin Bemmami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/4k4v-hc65" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.683" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Pillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.206" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Zanni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995315" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.155" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397404v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006048300210030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182819" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081622" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Giraut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238787v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739997v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712896v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukar Abdelhakim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debrosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Revel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-15640-4#about" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01727776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>