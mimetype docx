--- v2 (2026-05-02)
+++ v3 (2026-05-24)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Luc Maire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-driven process resilience maturity model: incorporating ChatGPT in supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Himmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13675567.2026.2654798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better visual inspection of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to carry out visual inspection more efficiently and more effectively: the characterisation and evaluation of aesthetic anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Productivity and Quality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 15 (4), pp. 429-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing and acceptance sampling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering and Innovative Technology (IJEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (10), pp. 265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the perceived quality of a product - Characterization of aesthetic anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual inspection of product surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp. 153-160. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage R2&E2: An effective tool to improve the visual control of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality &amp; Reliability Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual inspection of products: a comparison of the methods used to evaluate surface anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 31-38. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visaul inspection of products: a comparison of teh methods used to evaluate surface anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 2 (Number 1), pp. 31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to sustain improvement at high level: Application in the field of statistical process control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (6), pp. 570 - 587. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17542730810909347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking : Methods and tools for SME, Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume: 15 (Issue: 6), pp.Page: 765 - 781. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635770810915931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de connaissances subjectives par l'analyse sensorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typology of best practices for processes improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of “best practices” for a benchmarking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635770510582907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of characterization of the performance for a process of benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking : An International Journal (BIJ), MCB University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (5), pp. 506-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération dans un processus de référenciation (benchmarking)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Büyüközkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.188-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking process formalization and a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Büyüközkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking for Quality Management &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (2), pp.101 - 125. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635779810212356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole d’Épiais-Rhus (Val-d’Oise) : approche du rituel funéraire gaulois à travers les déformations des céramiques (urnes à incinération)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Les Celtes dans le nord du bassin parisien. Actes du V</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> colloque de l’Association française pour l’étude de l’âge du Fer, 1, pp.159-162. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.1983.2991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur la métallurgie des fibules gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Les Celtes dans le nord du bassin parisien. Actes du V</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> colloque de l’Association française pour l’étude de l’âge du Fer, 1, pp.162-164. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.1983.2992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (39)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers d’efficience d’un changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siebenborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel et de Productique (SAGIP), May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Process-Based Industry 5.0 Maturity Model: A feasibility study in Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Himmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC/INSTICC International Conference on Innovative Smart Industrial Production and Logistics (IN4PL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ErgoTwin: A Digital Twin Model for Monitoring the Postural Risks on Industrial Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2023: Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc; University Politehnica of Bucharest (CIMR - Research Centre in Computer Integrated Manufacturing and Robotics); Polytechnic University Hauts-de-France (LAMIH - Laboratory of Industrial and Human Automation Control, Mechanical Engineering and Computer Science); Polytechnic Institute of Bragança (CeDRI - Research Centre in Digitalization and Intelligent Robotics), Sep 2023, Annecy, France. pp.250-262, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the capitalization and formalization of collective competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec Trois-Rivières, Jun 2023, Québec Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/4k4v-hc65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From digital traces to competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1944-1949, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement GPS et Pilotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA2021 - Conférence Internationale de Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un processus de changement plus efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siebenborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA 2021 - Conférence Internationale de Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward A New Model Of Competences In Work Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, France. pp.1150 - 1155, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how moving from SPC (Statistical Process Control) to APC (Automated Process Control)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Design and Modeling of Mechanical Systems, CMSM'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A haptic quality control method based on the human somatosensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System to Standardize the Specifications of Haptic Quality Control,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, KES-2017 (2017-09-06, 2017-09-08: Marseille, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.723-730, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control : Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th International Joint Conference on Knowledge Discovery, Knowledge Engineering and Knowledge Management (IC3K 2016) - KEOD</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006048300210030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05397404v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and structured description of tactile sensory perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER2016 INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, LEEDS, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD - Knowledge Engineering and Ontology Development, Porto, Portugal, IC3K, novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic texture and perception for a new generic visual anomalies classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Control by Artificial Vision (QVAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2182819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une automatisation du contrôle visuel des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended visual appearance texture features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring, Modeling, and Reproducing Material Appearance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, CA, United States. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2081622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la performance industrielle par une meilleure gestion des emails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e CONGRES INTERNATIONAL DE GENIE INDUSTRIEL – CIGI2015 Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Québec, Canada, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement inertiel, Calcul Optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renald Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e CONGRES INTERNATIONAL DE GENIE INDUSTRIEL – CIGI2015 Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des démarches de progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme congrès international de Génie Industriel CIGI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France. http://cigi13.eigsi.fr/Documents/Articles/VA1/cigi2013_submission_5.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the perceived quality of a product - Characterization of aesthetic anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une approche méthodologique pour réduire la variabilité dans le contrôle visuel à but esthétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSM2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network for improvement of the visual quality process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Kansei engineering and emotional research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Penghu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a methodological approach to reduce variability in the visual inspection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Surface Metrology ICSM'2012, Annecy, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory analysis applied in the particular case of visual inspection of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle visuel des produits : comparaison des méthodes d'évaluation des anomalies d'aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes stratégies de filtrage en pilotage inertiel multicritères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale en Conception &amp; Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory perception of surfaces quality - Industrial practices and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER 2010 - INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une mesure inertielle de la qualité d'un objet évalué par analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of variability for man measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMEKO TC1-TC7 joint Symposium on Man, Science and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie sensorielle pour un contrôle visuel des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and validation of the two types of expertise of a visual control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation métrologique pour un contrôle qualité visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de Génie Industriel CIGI 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois Rivières Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of subjective knowledge by the sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Manufacturing and Innovation GMI’2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des connaissances subjectives par l'analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Connaissance SDC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche globale pour l'évaluation des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridiciplinaire Qualité et Sûreté de Fonctionnement QUALITA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une démarche de pérennisation, Application pour une démarche MSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridiciplinaire Qualité et Sûreté de Fonctionnement QUALITA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus d'élaboration d'un projet de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation d'une &amp;quot;bonne pratique&amp;quot; industrielle pour un benchmarking interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control: A Knowledge-Based Approach to Formalize the Sense of Touch In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. 9th International Joint Conference, IC3K 2017, Funchal, Madeira, Portugal, November 1-3, 2017, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana FredDavid AveiroJan L. G. DietzKecheng LiuJorge BernardinoAna SalgadoJoaquim Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-190, 2019, 978-3-030-15639-8. </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: Le benchmarking, comment identifier et caractériser les bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Dynamique des Connaissances Industrielles (B. Eynard, M. Lombard, N. Matta et J. Renaud eds.) - Hermes Science publications : Lavoisier, pp.150-175, 2004, IC2. Informatique et systèmes d’information.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, formalisation et déploiement des bonnes pratiques industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. ComUE Grenoble-Alpes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01727776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId132"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Jean Luc Maire </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">AI-driven process resilience maturity model: incorporating ChatGPT in supply chain management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Himmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Logistics Research and Applications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, pp.1-26. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/13675567.2026.2654798⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05581930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward a better visual inspection of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 18</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01242004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to carry out visual inspection more efficiently and more effectively: the characterisation and evaluation of aesthetic anomalies</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Productivity and Quality Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, Vol. 15 (4), pp. 429-447</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the perceived quality of a product - Characterization of aesthetic anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. 63-69</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00908659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inertial tolerancing and acceptance sampling.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering and Innovative Technology (IJEIT)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 2 (10), pp. 265-271</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00834744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The visual inspection of product surfaces.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Food Quality and Preference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 27, pp. 153-160. </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.foodqual.2012.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00781996v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gage R2&E2: An effective tool to improve the visual control of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Quality &amp; Reliability Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, pp. NC</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visual inspection of products: a comparison of the methods used to evaluate surface anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, pp. 31-38. </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/ijmqe/2011006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visaul inspection of products: a comparison of teh methods used to evaluate surface anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Metrology and Quality Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, Volume 2 (Number 1), pp. 31-38</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00632051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking : Methods and tools for SME, Benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking: An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, Volume: 15 (Issue: 6), pp.Page: 765 - 781. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635770810915931⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00469998v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How to sustain improvement at high level: Application in the field of statistical process control.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The TQM Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 20 (6), pp. 570 - 587. </w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/17542730810909347⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00633079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation de connaissances subjectives par l'analyse sensorielle.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française de gestion industrielle</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 25 (4)</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00333132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Typology of best practices for processes improvement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.45-60</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00486460v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A typology of “best practices” for a benchmarking process</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking An International Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 12 (1), pp.45-60. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635770510582907⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00258177v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model of characterization of the performance for a process of benchmarking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking : An International Journal (BIJ), MCB University Press</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2002, 9 (5), pp. 506-520</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00372679v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La coopération dans un processus de référenciation (benchmarking)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Büyüközkan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, pp.188-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking process formalization and a case study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gülçin Büyüközkan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Benchmarking for Quality Management &amp; Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1998, 5 (2), pp.101 - 125. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/14635779810212356⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731076v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La nécropole d’Épiais-Rhus (Val-d’Oise) : approche du rituel funéraire gaulois à travers les déformations des céramiques (urnes à incinération)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Les Celtes dans le nord du bassin parisien. Actes du V</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> colloque de l’Association française pour l’étude de l’âge du Fer, 1, pp.159-162. </w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.1983.2991⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essai sur la métallurgie des fibules gauloises</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue archéologique de Picardie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1983, Les Celtes dans le nord du bassin parisien. Actes du V</w:t></w:r><w:r><w:rPr><w:vertAlign w:val="superscript"/></w:rPr><w:t xml:space="preserve">e</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> colloque de l’Association française pour l’étude de l’âge du Fer, 1, pp.162-164. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3406/pica.1983.2992⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02536286v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (40)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les leviers d’efficience d’un changement organisationnel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siebenborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Congrès Annuel de la SAGIP</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société d'Automatique, de Génie Industriel et de Productique (SAGIP), May 2025, Mulhouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05094620v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Towards a Process-Based Industry 5.0 Maturity Model: A feasibility study in Supply Chain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Himmiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Tabourot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th IFAC/INSTICC International Conference on Innovative Smart Industrial Production and Logistics (IN4PL 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2024, PORTO, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04827886v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">ErgoTwin: A Digital Twin Model for Monitoring the Postural Risks on Industrial Workers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jose-Fernando Jimenez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SOHOMA 2023: Service Orientation in Holonic and Multi-Agent Manufacturing</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Savoie Mont Blanc; University Politehnica of Bucharest (CIMR - Research Centre in Computer Integrated Manufacturing and Robotics); Polytechnic University Hauts-de-France (LAMIH - Laboratory of Industrial and Human Automation Control, Mechanical Engineering and Computer Science); Polytechnic Institute of Bragança (CeDRI - Research Centre in Digitalization and Intelligent Robotics), Sep 2023, Annecy, France. pp.250-262, </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-53445-4_21⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04447074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A model for the capitalization and formalization of collective competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI Qualita MOSIM 2023</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université du Québec Trois-Rivières, Jun 2023, Québec Trois-Rivières, Canada. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.60662/4k4v-hc65⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04229872v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From digital traces to competences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel-Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th IFAC Conference on Manufacturing Modelling, Management and Control (MIM 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2022, Nantes, France. pp.1944-1949, </w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2022.09.683⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03832624v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement GPS et Pilotage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA2021 - Conférence Internationale de Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230659v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers un processus de changement plus efficient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thierry Siebenborn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CIGI-QUALITA 2021 - Conférence Internationale de Génie Industriel - QUALITA</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03230646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Toward A New Model Of Competences In Work Situations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamel Eddin Bemmami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lilia Gzara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Courtin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Pouydebat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17th IFAC Symposium on Information Control Problems in Manufacturing (INCOM 2021)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2021, Budapest, France. pp.1150 - 1155, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2021.08.206⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03430160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why and how moving from SPC (Statistical Process Control) to APC (Automated Process Control)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Müller</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Davy Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Conference on Design and Modeling of Mechanical Systems, CMSM'2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Hammamet, Tunisia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394985v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A haptic quality control method based on the human somatosensory system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cécilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Computational Intelligence and Virtual Environments for Measurement Systems and Applications (CIVEMSA 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Annecy, France. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CIVEMSA.2017.7995315⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System to Standardize the Specifications of Haptic Quality Control,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francois de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">21st International Conference, KES-2017 (2017-09-06, 2017-09-08: Marseille, France)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2017, Marseille, France. pp.723-730, </w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.procs.2017.08.155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681299v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalizing tactile quality control: Generic and structured description of tactile sensations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de la recherche - Insa de Strasbourg</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration Sémantique des Sensations Tactiles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ingénierie des Connaissances, IC 2016 : 27es Journées francophones d'Ingénierie des Connaissances</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Montpellier, France. pp.243-245</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05396079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic and structured description of tactile sensory perceptions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER2016 INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2016, LEEDS, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445649v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control: Introducing an Ontological Representation of Sensory Perception Knowledge</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEOD - Knowledge Engineering and Ontology Development, Porto, Portugal, IC3K, novembre 2016</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Porto, Portugal. pp.21-30, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5220/0006048300210030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01445131v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Syntactic texture and perception for a new generic visual anomalies classification</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quality Control by Artificial Vision (QVAV)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Le Creusot, France. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2182819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une automatisation du contrôle visuel des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA' 2015</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2015, Nancy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01149769v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Extended visual appearance texture features</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon-Frédéric Desage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilles Pitard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugues Favrelière</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Measuring, Modeling, and Reproducing Material Appearance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2015, San Francisco, CA, United States. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1117/12.2081622⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02136855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Améliorer la performance industrielle par une meilleure gestion des emails</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoît Giraut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e CONGRES INTERNATIONAL DE GENIE INDUSTRIEL – CIGI2015 Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Québec, Canada, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tolérancement inertiel, Calcul Optimal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Renald Vincent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11e CONGRES INTERNATIONAL DE GENIE INDUSTRIEL – CIGI2015 Québec, Canada</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2015, Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01238787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuration des démarches de progrès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magali Pralus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Boissiere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10eme congrès international de Génie Industriel CIGI 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2013, La Rochelle, France. http://cigi13.eigsi.fr/Documents/Articles/VA1/cigi2013_submission_5.pdf</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00851496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Measurement of the perceived quality of a product - Characterization of aesthetic anomalies.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">QUALITA2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2013, Compiègne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823142v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une approche méthodologique pour réduire la variabilité dans le contrôle visuel à but esthétique.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICSM2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00740267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neural network for improvement of the visual quality process.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International conference on Kansei engineering and emotional research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Penghu, Taiwan</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00739997v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposal of a methodological approach to reduce variability in the visual inspection.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference On Surface Metrology ICSM'2012, Annecy, France.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, ANNECY, France. pp.1-11</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00712896v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory analysis applied in the particular case of visual inspection of products.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th Pangborn Sensory Science Symposium</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Toronto, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00645637v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrôle visuel des produits : comparaison des méthodes d'évaluation des anomalies d'aspect</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Angers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Différentes stratégies de filtrage en pilotage inertiel multicritères.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Pairel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boukar Abdelhakim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7ème Conférence Internationale en Conception &amp; Production Intégrées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2011, Oujda, Maroc</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00634863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensory perception of surfaces quality - Industrial practices and prospects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Debrosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nathalie Baudet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">KEER 2010 - INTERNATIONAL CONFERENCE ON KANSEI ENGINEERING AND EMOTION RESEARCH</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2010, Paris, France. pp.252</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposition d'une mesure inertielle de la qualité d'un objet évalué par analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Qualita 2009</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Besançon, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00577729v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of variability for man measurement</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">12th IMEKO TC1-TC7 joint Symposium on Man, Science and Measurement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2008, Annecy, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344007v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Métrologie sensorielle pour un contrôle visuel des produits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13ème Congrès International de Métrologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation métrologique pour un contrôle qualité visuel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès international de Génie Industriel CIGI 07</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Trois Rivières Québec, Canada</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acquisition and validation of the two types of expertise of a visual control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Industrial Engineering and Systems Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Beijing, China</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00344004v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalization of subjective knowledge by the sensory analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Global Manufacturing and Innovation GMI’2006</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2006, Coimbatore, India</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01731130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Formalisation des connaissances subjectives par l'analyse sensorielle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Sophie Guerra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine de la Connaissance SDC'06</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2006, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche globale pour l'évaluation des bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridiciplinaire Qualité et Sûreté de Fonctionnement QUALITA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734520v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modélisation d'une démarche de pérennisation, Application pour une démarche MSP</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Caroly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cholez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Congrès International Pluridiciplinaire Qualité et Sûreté de Fonctionnement QUALITA’2005</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2005, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analyse du processus d'élaboration d'un projet de simulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Revel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Georges Habchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MOSIM'04</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2004, Nantes, France. pp.293-301</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00627467v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification et caractérisation d'une &amp;quot;bonne pratique&amp;quot; industrielle pour un benchmarking interne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5e congrès international de génie industriel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2003, Québec, Canada. 11 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00978166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Smart System for Haptic Quality Control: A Knowledge-Based Approach to Formalize the Sense of Touch In</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Albert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François de Bertrand de Beuvron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cecilia Zanni-Merk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Springer, Cham. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Knowledge Discovery, Knowledge Engineering and Knowledge Management. 9th International Joint Conference, IC3K 2017, Funchal, Madeira, Portugal, November 1-3, 2017, Revised Selected Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 914, </w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana FredDavid AveiroJan L. G. DietzKecheng LiuJorge BernardinoAna SalgadoJoaquim Filipe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.173-190, 2019, 978-3-030-15639-8. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-99701-8_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01952452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">: Le benchmarking, comment identifier et caractériser les bonnes pratiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maurice Pillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bronet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gestion Dynamique des Connaissances Industrielles (B. Eynard, M. Lombard, N. Matta et J. Renaud eds.) - Hermes Science publications : Lavoisier, pp.150-175, 2004, IC2. Informatique et systèmes d’information.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2004</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01692226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Identification, formalisation et déploiement des bonnes pratiques industrielles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Maire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Autre. ComUE Grenoble-Alpes, 2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-01727776v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId133"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -185,51 +185,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2026.2654798" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242004v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834744v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908659v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781996v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.08.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6KQJ969-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2011006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633079v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17542730810909347" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M39ZGJF6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469998v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bronet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635770810915931" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-JDCRJFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Guerra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635770510582907" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-3QGLMR0B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in B&#252;y&#252;k&#246;zkan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635779810212356" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1002269993AB73980C472E37D7A4E986B9388BA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1983.2991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1983.2992" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Siebenborn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_21" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddin Bemmami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/4k4v-hc65" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.683" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Pillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.206" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Zanni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995315" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.155" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05397404v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006048300210030" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136841v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#232;re" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182819" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149769v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136855v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081622" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238767v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Giraut" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238787v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Vincent" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851496v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823142v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740267v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739997v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712896v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645637v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577717v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634863v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukar Abdelhakim" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484281v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debrosse" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577729v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344007v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731133v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344004v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731130v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734514v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734520v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734518v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627467v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Revel" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978166v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952452v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-15640-4#about" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_8" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692226v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01727776v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05581930v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Maire" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Himmiche" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose-Fernando Jimenez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/13675567.2026.2654798" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01242004v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Maire" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maurice Pillet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Baudet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138613v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00908659v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00834744v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00781996v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2012.08.006" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-D6KQJ969-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740039v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712918v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ijmqe/2011006" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00632051v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00469998v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bronet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635770810915931" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-JDCRJFRF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00633079v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/17542730810909347" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-M39ZGJF6-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00333132v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Sophie Guerra" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486460v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00258177v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635770510582907" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/4W2-3QGLMR0B-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00372679v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734505v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;l&#231;in B&#252;y&#252;k&#246;zkan" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731076v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/14635779810212356" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/1002269993AB73980C472E37D7A4E986B9388BA3/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536283v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1983.2991" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02536286v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/pica.1983.2992" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05094620v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Siebenborn" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04827886v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Pralus" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Tabourot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04447074v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-53445-4_21" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04229872v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel Eddin Bemmami" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Courtin" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilia Gzara" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60662/4k4v-hc65" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03832624v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamel-Eddin Bemmami" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2022.09.683" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230659v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas M&#252;ller" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davy Pillet" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03230646v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03430160v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Pouydebat" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2021.08.206" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394985v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681275v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Albert" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cilia Zanni" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CIVEMSA.2017.7995315" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681299v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni-Merk" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francois de Bertrand de Beuvron" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procs.2017.08.155" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396131v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05396079v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445649v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01445131v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Zanni" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5220/0006048300210030" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136841v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon-Fr&#233;d&#233;ric Desage" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pitard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Favreli&#232;re" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2182819" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01149769v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02136855v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2081622" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238767v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Giraut" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01238787v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Hernandez" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Renald Vincent" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00851496v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Boissiere" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823142v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740267v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739997v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712896v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00645637v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577717v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00634863v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Pairel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boukar Abdelhakim" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484281v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Debrosse" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577729v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344007v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731133v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731135v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00344004v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01731130v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734514v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734520v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734518v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Caroly" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cholez" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-smb.hal.science/hal-00627467v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Revel" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Habchi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00978166v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01952452v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/book/10.1007/978-3-030-15640-4#about" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-99701-8_8" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01692226v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-01727776v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>