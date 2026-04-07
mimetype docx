--- v0 (2026-03-15)
+++ v1 (2026-04-07)
@@ -5107,274 +5107,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple reconstruction and dynamic modeling of 3D digital objects using a morphing approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching combinatorial optimality using graph-based homology information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Leonardi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Daniel</w:t>
+                <w:t xml:space="preserve">Helena Molina-Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-014-0978-6⟩</w:t>
+              <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (1-2), pp. 103-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00200-014-0248-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281355v1</w:t>
+                <w:t xml:space="preserve">hal-01285969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching combinatorial optimality using graph-based homology information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
+                <w:t xml:space="preserve">Multiple reconstruction and dynamic modeling of 3D digital objects using a morphing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Molina-Abril</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bac</w:t>
+                <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (1-2), pp. 103-120. </w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (5), pp.575-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00200-014-0248-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00371-014-0978-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285969v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing average models of quasi-spherical objects: application to corneal topographies</w:t>
               </w:r>
@@ -5484,277 +5484,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and texture indexes - Application to cell nuclei classification</w:t>
+                <w:t xml:space="preserve">A Continuous Analog for 4-Dimensional Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thibault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence (IJPRAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218001413570024⟩</w:t>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (1), pp.71-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-013-9336-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341021v1</w:t>
+                <w:t xml:space="preserve">hal-01341023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Analog for 4-Dimensional Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape and texture indexes - Application to cell nuclei classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Pacheco</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire L. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10472-013-9336-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence (IJPRAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218001413570024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01341023v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative in vivo MRI measurement of cortical development in the fetus</w:t>
               </w:r>
@@ -6003,64 +6003,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices de Formes et de Textures - Application au Classement de Noyaux de Cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fertil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sequeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,385 +6308,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de lignes caractéristiques sur maillages triangulés d’acquisition LIDAR - Application à la géologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplicialization of Digital Volumes in 26-adjacency: Application to Topological Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pattern Recognition and Image Analysis, Advances in Mathematical Theory and Applications (PRIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.231--238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1054661809020035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341030v1</w:t>
+                <w:t xml:space="preserve">hal-01341031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplicialization of Digital Volumes in 26-adjacency: Application to Topological Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de lignes caractéristiques sur maillages triangulés d’acquisition LIDAR - Application à la géologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kudelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pattern Recognition and Image Analysis, Advances in Mathematical Theory and Applications (PRIA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01341031v1</w:t>
+                <w:t xml:space="preserve">hal-01341030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed Free-Form Surface Geometrical Modeling - A New Approach with Global and Local Characterization</w:t>
+                <w:t xml:space="preserve">Approaches dedicated to the modeling of complex shapes - Application to medical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Sequeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Image and Graphics (IJIG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7, pp.3--15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341034v1</w:t>
+                <w:t xml:space="preserve">hal-01341033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches dedicated to the modeling of complex shapes - Application to medical data</w:t>
+                <w:t xml:space="preserve">Closed Free-Form Surface Geometrical Modeling - A New Approach with Global and Local Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sequeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Image and Graphics (IJIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (2), pp.241--262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219467804001397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341033v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction by Implicit Surfaces using Discrete and Continuous Skeletons</w:t>
               </w:r>
@@ -7144,157 +7144,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The propagated skeleton: a robust detail-preserving approach</w:t>
+                <w:t xml:space="preserve">One-step compact skeletonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kathryn Leonard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. </w:t>
+              <w:t xml:space="preserve">40th Annual Conference of the European Association for Computer Graphics - Eurographics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genoa, Italy. pp.1-5, </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/egs.20191005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130484v1</w:t>
+                <w:t xml:space="preserve">hal-02130468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D mesh description using &amp;quot;Subdivided Shape-Curvature-Graphs</w:t>
               </w:r>
@@ -7525,157 +7525,157 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step compact skeletonization</w:t>
+                <w:t xml:space="preserve">The propagated skeleton: a robust detail-preserving approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Kathryn Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the European Association for Computer Graphics - Eurographics 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Genoa, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">21th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/egs.20191005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130468v1</w:t>
+                <w:t xml:space="preserve">hal-02130484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-primal skeleton: a thinning scheme for vertex sets lying on a surface mesh</w:t>
               </w:r>
@@ -7746,883 +7746,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique de structures 3D complexes - Application à la segmentation de l’oreille interne à partir de volumes numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Beguet</w:t>
+                <w:t xml:space="preserve">Estimating 3D deformations in real time using 2D visual information: a Bayesian filter approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cresson</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques A. de Guise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130617v1</w:t>
+                <w:t xml:space="preserve">hal-02130616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Extraction of Complex 3D Structures - Application to the Inner Ear Segmentation from Cone Beam CT Digital Volumes</w:t>
+                <w:t xml:space="preserve">Description de formes complexes par subdivision de graphes de courbures</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques A. de Guise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques A. de Guise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées Françaises d’Informatique Graphique et du chapitre français d’Eurographics, JFIG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/3dor.20181048⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01795062v1</w:t>
+                <w:t xml:space="preserve">hal-02130618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description de formes complexes par subdivision de graphes de courbures</w:t>
+                <w:t xml:space="preserve">Automatic Extraction of Complex 3D Structures - Application to the Inner Ear Segmentation from Cone Beam CT Digital Volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques A. de Guise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises d’Informatique Graphique et du chapitre français d’Eurographics, JFIG 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/3dor.20181048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130618v1</w:t>
+                <w:t xml:space="preserve">hal-01795062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating 3D deformations in real time using 2D visual information: a Bayesian filter approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Level-set based algorithm for automatic feature extraction on 3D meshes: Application to crater detection on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Christoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Manolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics 2018 (ICCVG 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00692-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130616v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level-set based algorithm for automatic feature extraction on 3D meshes: Application to crater detection on Mars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric feature extraction and shape description using discrete curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics 2018 (ICCVG 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Sino-French Symposium on Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chengdu, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00692-1_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02130551v1</w:t>
+                <w:t xml:space="preserve">hal-02130537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric feature extraction and shape description using discrete curvature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction automatique de structures 3D complexes - Application à la segmentation de l’oreille interne à partir de volumes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques A. de Guise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Sino-French Symposium on Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Chengdu, China</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130537v1</w:t>
+                <w:t xml:space="preserve">hal-02130617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening Holes in Discrete Objects with Digital Homotopy</w:t>
+                <w:t xml:space="preserve">Zones « menottables » sur un maillage 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698847v1</w:t>
+                <w:t xml:space="preserve">hal-01493023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones « menottables » sur un maillage 3D</w:t>
+                <w:t xml:space="preserve">Opening Holes in Discrete Objects with Digital Homotopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.213--224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493023v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete curvatures combined with machine learning for automated extraction of impact craters on 3D topographic meshes</w:t>
               </w:r>
@@ -8831,168 +8831,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Measures for the Homology Groups of Binary Volumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Dahrabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_12⟩</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.101-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341015v1</w:t>
+                <w:t xml:space="preserve">hal-01341013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new measures for the homology groups of discrete objects</w:t>
+                <w:t xml:space="preserve">Mesures géométriques pour les groupes d’homologie : vers une adaptation aux complexes simpliciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
@@ -9010,911 +9027,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche "Informatique Mathématique" (GdR IM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dijon, France. pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381805v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures géométriques pour les groupes d’homologie : vers une adaptation aux complexes simpliciaux</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extraction of &amp;quot;best fit circles&amp;quot; on 3D meshes based on discrete curvatures: application to impact craters detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Christoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Dijon, France. pp.12-15</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-10485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476541v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast, Simple and Separable Computation of Betti Numbers on Three-dimensional Cubical Complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Juda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.101-112, </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.130-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01341013v1</w:t>
+                <w:t xml:space="preserve">hal-01341014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of &amp;quot;best fit circles&amp;quot; on 3D meshes based on discrete curvatures: application to impact craters detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two new measures for the homology groups of discrete objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-10485</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche "Informatique Mathématique" (GdR IM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490130v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, Simple and Separable Computation of Betti Numbers on Three-dimensional Cubical Complexes</w:t>
+                <w:t xml:space="preserve">Two Measures for the Homology Groups of Binary Volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Juda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.130-139, </w:t>
+              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.154-165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341014v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homological Discrete Vector Fields and homotopy equivalence</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes: Application to Impact Crater Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Pierre Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Muscato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Computer Algebra (ACA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Kalamata, Greece</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499699v1</w:t>
+                <w:t xml:space="preserve">hal-01499700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of Betti numbers on three-dimensional cubical complexes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Circular shapes automatic detection on meshes based on discrete curvatures - Application to impact craters recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Computer Algebra (ACA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Kalamata, Greece</w:t>
+              <w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341017v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature extraction using a shape descriptor graph based on discrete curvature patches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Meunier</w:t>
+                <w:t xml:space="preserve">Cellular Skeletons: a New Approach to Topological Skeletons with Geometric Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Valette, Malta. pp.616-627, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23117-4_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341018v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological comparisons of fluvial reservoir rock volumes using Betti numbers: application to CO2 storage uncertainty analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Dahrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9959,331 +10015,284 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th gOcad Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes: Application to Impact Crater Recognition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homological Discrete Vector Fields and homotopy equivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Applications of Computer Algebra (ACA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499700v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular shapes automatic detection on meshes based on discrete curvatures - Application to impact craters recognition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feature extraction using a shape descriptor graph based on discrete curvature patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341019v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Skeletons: a New Approach to Topological Skeletons with Geometric Features</w:t>
+                <w:t xml:space="preserve">Fast computation of Betti numbers on three-dimensional cubical complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
@@ -10301,1327 +10310,1318 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Applications of Computer Algebra (ACA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Kalamata, Greece</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23117-4_53⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01341037v1</w:t>
+                <w:t xml:space="preserve">hal-01341017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of quasi-spherical surfaces using spherical harmonics: Application to corneal biometry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Polette</w:t>
+                <w:t xml:space="preserve">Computing Homological Information Based on Directed Graphs within Discrete Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Meunier</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Image Processing Theory, Tools and Applications, IPTA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France. </w:t>
+              <w:t xml:space="preserve">16th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Timisoara, Romania. pp.571--578, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SYNASC.2014.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499703v1</w:t>
+                <w:t xml:space="preserve">hal-01381797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérateurs de morphologie mathématique et exploitation des courbures discrètes pour la détection de tumeurs dans un modèle rénal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vidal</w:t>
+                <w:t xml:space="preserve">A New Registration Algorithm for Estimating and Discriminating Average Shapes of Sets of Corneal Topographies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chicago, United States. pp. 3341-3344, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944338⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311372v1</w:t>
+                <w:t xml:space="preserve">hal-01499702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Registration Algorithm for Estimating and Discriminating Average Shapes of Sets of Corneal Topographies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Polette</w:t>
+                <w:t xml:space="preserve">Opérateurs de morphologie mathématique et exploitation des courbures discrètes pour la détection de tumeurs dans un modèle rénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944338⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01499702v1</w:t>
+                <w:t xml:space="preserve">hal-01311372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Homological Information Based on Directed Graphs within Discrete Objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bac</w:t>
+                <w:t xml:space="preserve">Construction of a mean surface for the variability study of the cornea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Timisoara, Romania. pp.571--578, </w:t>
+              <w:t xml:space="preserve">11th Canadian Conference on Computer and Robot Vision, CRV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montréal, Canada. pp. 328 - 335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYNASC.2014.82⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CRV.2014.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381797v1</w:t>
+                <w:t xml:space="preserve">hal-01499701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a mean surface for the variability study of the cornea</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kidney 3D dynamic modeling and tumor tracking for therapeutic transcutaneous treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Canadian Conference on Computer and Robot Vision, CRV 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Assisted Medical Interventions Conference, SURGETICA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499701v1</w:t>
+                <w:t xml:space="preserve">hal-01311429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney 3D dynamic modeling and tumor tracking for therapeutic transcutaneous treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of quasi-spherical surfaces using spherical harmonics: Application to corneal biometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Medical Interventions Conference, SURGETICA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Image Processing Theory, Tools and Applications, IPTA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311429v1</w:t>
+                <w:t xml:space="preserve">hal-01499703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of impact craters in 3D mesh by extraction of feature lines</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature lines extraction within surface mesh models - Application to impact craters detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress, EPSC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Geometric Computing and Modeling track of conference 19th IMACS World Congress (International Association for Mathematics and Computers in Simulation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499705v1</w:t>
+                <w:t xml:space="preserve">hal-01341022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of impact craters in 3D meshes using a feature lines approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jorda</w:t>
+                <w:t xml:space="preserve">3D Interactive Annotations on Digital Outcrops using a Touch Pad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">8th workshop of the ILP-Task Force on Sedimentary Basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499706v1</w:t>
+                <w:t xml:space="preserve">hal-01499707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage contraint par cartes de courbures discrètes pour la modélisation dynamique du rein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Leonardi</w:t>
+                <w:t xml:space="preserve">Detection of impact craters in 3D mesh by extraction of feature lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marseille, France. pp. 149-158</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress, EPSC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311373v1</w:t>
+                <w:t xml:space="preserve">hal-01499705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature lines extraction within surface mesh models - Application to impact craters detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of impact craters in 3D meshes using a feature lines approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Computing and Modeling track of conference 19th IMACS World Congress (International Association for Mathematics and Computers in Simulation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Lorenzo de El Escorial, Spain</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341022v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId263" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Interactive Annotations on Digital Outcrops using a Touch Pad</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+                <w:t xml:space="preserve">Recalage contraint par cartes de courbures discrètes pour la modélisation dynamique du rein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th workshop of the ILP-Task Force on Sedimentary Basin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France. pp. 149-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499707v1</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of discrete curvatures to surface mesh simplification and feature line extraction</w:t>
               </w:r>
@@ -11836,90 +11836,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Morphing Approach for Kidney Dynamic Modeling - From 3D Reconstruction to Motion Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision, WSCG 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Plzen, Czech Republic. pp.179-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11944,77 +11944,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du mouvement du rein par une approche de type morphing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Laboratoire des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12033,286 +12033,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of feature lines with connectivity preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Kudelski</w:t>
+                <w:t xml:space="preserve">Determining bricks of 3-dimensional cell complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics International 2011 (CGI'2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">14th International Workshop in Combinatorial Image Analysis, IWCIA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Madrid, Spain. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499709v1</w:t>
+                <w:t xml:space="preserve">hal-01499708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining bricks of 3-dimensional cell complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Pacheco</w:t>
+                <w:t xml:space="preserve">Extraction of feature lines with connectivity preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kudelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop in Combinatorial Image Analysis, IWCIA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Madrid, Spain. pp.37-48</w:t>
+              <w:t xml:space="preserve">Computer Graphics International 2011 (CGI'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499708v1</w:t>
+                <w:t xml:space="preserve">hal-01499709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Reconstruction from CT-Scan Volume Dataset - Application to Kidney Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCCG 2011, 27th Spring conference on Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vinicné, Slovakia. pp. 111-120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12346,90 +12346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction 3D du Volume Rénal à partir d'Acquisitions Scanner Volumiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Grenoble, France. pp. 83-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12448,446 +12448,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Line Detection on Triangulated Meshes - A Geological Application</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Kudelski</w:t>
+                <w:t xml:space="preserve">Obtaining cell complexes associated to four dimensional digital objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision, WSCG 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Plzen, Czech Republic. pp.39-46</w:t>
+              <w:t xml:space="preserve">CTIC 2010, International Workshop on Computational Topology in Image Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Chipiona, Spain. pp. 57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499711v1</w:t>
+                <w:t xml:space="preserve">hal-01499714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Feature Line Detection based on Vertex Labeling and 2D Skeletonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kudelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bouyssi-Kobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adre Du Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (SMI 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">In 15th International Conference "Medical Informatics &amp; Technologies", MIT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Zakopane, Poland. pp. 161-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499712v1</w:t>
+                <w:t xml:space="preserve">hal-01499713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining cell complexes associated to four dimensional digital objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Pacheco</w:t>
+                <w:t xml:space="preserve">3D Feature Line Detection based on Vertex Labeling and 2D Skeletonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kudelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTIC 2010, International Workshop on Computational Topology in Image Context</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (SMI 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aix-en-Provence, France. pp.246--250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMI.2010.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499714v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Feature Line Detection on Triangulated Meshes - A Geological Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kudelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marine Bouyssi-Kobar</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In 15th International Conference "Medical Informatics &amp; Technologies", MIT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Zakopane, Poland. pp. 161-166</w:t>
+              <w:t xml:space="preserve">18th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision, WSCG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Plzen, Czech Republic. pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499713v1</w:t>
+                <w:t xml:space="preserve">hal-01499711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doxelo: Towards a Software for Processing and Visualizing Topology Computations in Doxel-based 3D+t Images</w:t>
               </w:r>
@@ -12981,103 +12981,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture indexes and gray level size zone matrix. Application to cell nuclei classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fertil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire L. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Pattern Recognition and Information Processing, PRIP 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Minsk, Belarus. pp.140--145</w:t>
@@ -13178,545 +13178,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of cell nuclei using shape and texture indexes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Voxelo: a project for computing and visualizing geometric-topological features for nD digital images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision (WSCG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Plzen, Czech Republic. pp.25--28</w:t>
+              <w:t xml:space="preserve">CATIMAG’08, International Workshop on Computational Algebraic Topology within Image Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499717v1</w:t>
+                <w:t xml:space="preserve">hal-01341032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simplicialization of Octrees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jesson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Molina-Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop on Computational Topology in Image Context, CTIC 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxelo: a project for computing and visualizing geometric-topological features for nD digital images</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algebraic Topological Models for Octrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Molina-Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATIMAG’08, International Workshop on Computational Algebraic Topology within Image Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Seville, Spain</w:t>
+              <w:t xml:space="preserve">Algebraic Topological Methods in Computer Science 2008, ATMCS III (a satellite conference to the 5th European Congress of Mathematics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341032v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Topological Models for Octrees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Simplicialization of Digital Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Molina-Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic Topological Methods in Computer Science 2008, ATMCS III (a satellite conference to the 5th European Congress of Mathematics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">First International Workshop on on Image Mining, Theory and Applications (IMTA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499720v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplicialization of Digital Volumes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classification of cell nuclei using shape and texture indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sequeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on on Image Mining, Theory and Applications (IMTA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Funchal, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">16th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision (WSCG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Plzen, Czech Republic. pp.25--28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499718v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contour Detection of the Cornea from OCT Radial Images</w:t>
               </w:r>
@@ -13882,200 +13882,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using 3D Spline Differentiation to Compute Quantitative Optical Flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric Modeling of the Heart using its Structural Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Canadian Conference on Computer and Robot Vision, CRV 2006</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jornadas de Imagen Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Séville, Spain</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311458v1</w:t>
+                <w:t xml:space="preserve">hal-01488834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Modeling of the Heart using its Structural Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using 3D Spline Differentiation to Compute Quantitative Optical Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornadas de Imagen Medica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third Canadian Conference on Computer and Robot Vision, CRV 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIPPRS, Jun 2006, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId302" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CRV.2006.84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId302" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01488834v1</w:t>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01311458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches dedicated to the modeling of complex shapes - Application to medical data</w:t>
               </w:r>
@@ -14792,64 +14792,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Pierre Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Muscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Digital Geological Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2022, </w:t>
@@ -14999,51 +14999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining bricks of 3-dimensional cell complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15276,77 +15276,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Curvature-based Approach to Find Regions of Interest on a Surface Mesh - Application to Kidney Tumor Location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15381,64 +15381,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes - Application to Impact Crater Recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Pierre Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Muscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15687,51 +15687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="1833C905"/>
+    <w:nsid w:val="E8A1C628"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15835,51 +15835,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="8E321C15"/>
+    <w:nsid w:val="19973007"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15983,51 +15983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="DB7F1C5D"/>
+    <w:nsid w:val="963AFDA6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16131,51 +16131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="19057FF4"/>
+    <w:nsid w:val="1948E37D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16279,51 +16279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="9250EF7D"/>
+    <w:nsid w:val="0A956D3F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16427,51 +16427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="66446061"/>
+    <w:nsid w:val="D8F40C49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16575,51 +16575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="2B472E1B"/>
+    <w:nsid w:val="72C72576"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16723,51 +16723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="2CE9FCB3"/>
+    <w:nsid w:val="8ACDE27B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16871,51 +16871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="EE36FEC9"/>
+    <w:nsid w:val="E0306030"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17019,51 +17019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="B819864F"/>
+    <w:nsid w:val="55089A07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17167,51 +17167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="82E1EAA9"/>
+    <w:nsid w:val="6260CFE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17315,51 +17315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="451D692B"/>
+    <w:nsid w:val="F4081FE3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17579,51 +17579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-mari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9552-6739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070757593" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatique-sciences.univ-amu.fr/master-informatique/parcours-gig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dil.univ-mrs.fr/~mari/GIG" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.univ-amu.fr/formation_2018-2022/master_informatique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.univ-amu.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://informatique-sciences.univ-amu.fr/master2-cci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnu27.univ-lille.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://informatique-sciences.univ-amu.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-mod.lis-lab.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lis-lab.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-luc.mari@univ-amu.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/116970982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/Geometric-Topological-Feature-Extraction-Analysis/dp/1786300419/ref=sr_1_1?keywords=9781786300416&amp;linkCode=qs&amp;qid=1574938815&amp;s=books&amp;sr=8-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Geometric+and+Topological+Mesh+Feature+Extraction+for+3D+Shape+Analysis-p-9781786300416" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wordery.com/geometric-and-topological-mesh-feature-extraction-for-3d-shape-analysis-jean-luc-mari-9781786300416?currency=EUR&amp;gtrck=c1ZTbFdnVFJ5Q3ppMGRkZjgwOGFGdXhkSXQxNHFIMEFaUHdNRzA2QzNuMG5PNW52cHFuRldOeUYySWwrNUdlT0hKUWJnWlg4ZUZla3Z2d1RwbHZHb0E9PQ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asso-afig.fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gtmg.u-bourgogne.fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lama.univ-savoie.fr/gt-geodis/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-im.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tc18.org" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liris.cnrs.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethil.insa-lyon.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edf.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://retail-vr.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nothing2install.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-20-CE10-0002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lispen.ensam.eu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utc.fr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-scop.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snef.fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i-mc.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.fr/fr/campus/aix-en-provence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/kitt/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.ap-hm.fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://appliweb.dgri.education.fr/annuaire/DescUr.jsp?desc=20121706&amp;prov=GeoEntite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novartis.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cerimed-web.eu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etsmtl.ca/Unites-de-recherche/lio/accueil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frqs.gouv.qc.ca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crchum.chumontreal.qc.ca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etsmtl.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/impact-4d/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lam.fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cerege.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geops.geol.u-psud.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imcce.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tu-sofia.bg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anr-h-cube.brgm.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brgm.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsce.ipsl.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/terra-3e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umontreal.ca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diro.umontreal.ca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maisonneuve-rosemont.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eni.com/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/ynrosser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/samantha-thiel-05584616b/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-doctoral.univ-amu.fr/inscrit/2957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/mathieu-pietri-a6678a1bb/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/oghenemarho-orukele/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thibault-payet-502888280/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/florian-beguet-835939157/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/manon-jubert-51b08b133/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nils-olovsson.se" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Nicole_Christoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aldo.gonzalez-lorenzo.perso.luminy.univ-amu.fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/242548729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/arnaud-polette-14a1a9102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/valentin-leonardi-5a6195105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Dimitri_Kudelski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thibault.biz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/flogit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thomas-giuliani-4bba7721" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.viadeo.com/fr/profile/xavier.gomez10944" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thierry-baud-17037582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umr910.timone.univ-mrs.fr/member.php?lang=fr&amp;name=43" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.us.es" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwo.ca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://english.us.edu.pl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r-gtmg2024.sciencesconf.org" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfigrv2019.sciencesconf.org" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/ctic2016/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/geodis2016/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gmod.lsis.org/GTMG2013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afig09.lsis.org" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liris.cnrs.fr/~egfr/best-paper.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marseille.archi.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialogues-eupaliniens.marseille.archi.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treize.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.matheopolis.fr/MPT/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grandluminy.com/fr/content/la-fete-de-la-science-luminy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://irem.univ-amu.fr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://friiam.cnrs-mrs.fr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pietri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penn&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-025-04112-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peuzin-Jubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nozais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2021.103094" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146536v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Christoff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Manolova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-020-09535-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528103v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Real" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2017.05.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01318144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-bmt.2015.0048" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281355v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leonardi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-014-0978-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285969v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Molina-Abril" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-014-0248-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Auvinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1077164" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fertil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Navarro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001413570024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pacheco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9336-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0NMT0GWK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kudelski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholipour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Warfield" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-011-0325-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-281TCSK9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scrofani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467811004226" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sequeira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouyssi-Kobar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adre Du Plessis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021865431000133X" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661809020035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-537PQX1W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341034v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467804001397" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501567v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oghenemarho Orukele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93319-6_12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05030886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez Lorenzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62578-7_3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Leonard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_27" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130489v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques A. de Guise" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cresson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmittbuhl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20191054" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130619v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130468v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Uribe Lobello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130617v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795062v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20181048" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130618v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130616v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Olofsson" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00692-1_10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130537v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698847v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_18" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493023v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01495367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794890v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60928-7_32" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_12" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381805v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476541v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490130v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bali" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341014v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Juda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499699v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341017v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341018v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499700v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Schmidt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341019v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341037v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_53" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499703v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001979" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311372v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499702v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944338" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381797v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.82" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499701v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2014.51" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311429v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souteyrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499705v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499706v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frandon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341022v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499707v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311433v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tran Nam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499704v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0-18" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311434v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488256v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499709v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499708v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311443v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461217.2461239" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499711v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499712v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2010.35" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499714v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499713v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499710v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carnero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz-Pernil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499715v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499716v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_28" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499717v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Devic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499719v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jesson" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341032v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499720v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499718v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499721v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Graglia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baikoff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353619" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499722v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311458v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.84" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488834v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341035v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499723v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25944-2_20" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499725v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1017307" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499726v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45572-8_2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H301C6S3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499724v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499727v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361776v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hetroy-Wheeler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681069" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628939v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058296v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/mathematiques/7818-informatique-mathematique.html" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508969v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488777v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464892v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-mari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9552-6739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070757593" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatique-sciences.univ-amu.fr/master-informatique/parcours-gig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dil.univ-mrs.fr/~mari/GIG" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.univ-amu.fr/formation_2018-2022/master_informatique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.univ-amu.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://informatique-sciences.univ-amu.fr/master2-cci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnu27.univ-lille.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://informatique-sciences.univ-amu.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-mod.lis-lab.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lis-lab.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-luc.mari@univ-amu.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/116970982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/Geometric-Topological-Feature-Extraction-Analysis/dp/1786300419/ref=sr_1_1?keywords=9781786300416&amp;linkCode=qs&amp;qid=1574938815&amp;s=books&amp;sr=8-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Geometric+and+Topological+Mesh+Feature+Extraction+for+3D+Shape+Analysis-p-9781786300416" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wordery.com/geometric-and-topological-mesh-feature-extraction-for-3d-shape-analysis-jean-luc-mari-9781786300416?currency=EUR&amp;gtrck=c1ZTbFdnVFJ5Q3ppMGRkZjgwOGFGdXhkSXQxNHFIMEFaUHdNRzA2QzNuMG5PNW52cHFuRldOeUYySWwrNUdlT0hKUWJnWlg4ZUZla3Z2d1RwbHZHb0E9PQ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asso-afig.fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gtmg.u-bourgogne.fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lama.univ-savoie.fr/gt-geodis/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-im.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tc18.org" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liris.cnrs.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethil.insa-lyon.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edf.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://retail-vr.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nothing2install.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-20-CE10-0002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lispen.ensam.eu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utc.fr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-scop.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snef.fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i-mc.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.fr/fr/campus/aix-en-provence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/kitt/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.ap-hm.fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://appliweb.dgri.education.fr/annuaire/DescUr.jsp?desc=20121706&amp;prov=GeoEntite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novartis.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cerimed-web.eu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etsmtl.ca/Unites-de-recherche/lio/accueil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frqs.gouv.qc.ca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crchum.chumontreal.qc.ca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etsmtl.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/impact-4d/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lam.fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cerege.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geops.geol.u-psud.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imcce.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tu-sofia.bg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anr-h-cube.brgm.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brgm.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsce.ipsl.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/terra-3e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umontreal.ca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diro.umontreal.ca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maisonneuve-rosemont.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eni.com/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/ynrosser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/samantha-thiel-05584616b/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-doctoral.univ-amu.fr/inscrit/2957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/mathieu-pietri-a6678a1bb/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/oghenemarho-orukele/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thibault-payet-502888280/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/florian-beguet-835939157/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/manon-jubert-51b08b133/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nils-olovsson.se" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Nicole_Christoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aldo.gonzalez-lorenzo.perso.luminy.univ-amu.fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/242548729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/arnaud-polette-14a1a9102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/valentin-leonardi-5a6195105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Dimitri_Kudelski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thibault.biz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/flogit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thomas-giuliani-4bba7721" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.viadeo.com/fr/profile/xavier.gomez10944" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thierry-baud-17037582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umr910.timone.univ-mrs.fr/member.php?lang=fr&amp;name=43" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.us.es" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwo.ca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://english.us.edu.pl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r-gtmg2024.sciencesconf.org" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfigrv2019.sciencesconf.org" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/ctic2016/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/geodis2016/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gmod.lsis.org/GTMG2013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afig09.lsis.org" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liris.cnrs.fr/~egfr/best-paper.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marseille.archi.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialogues-eupaliniens.marseille.archi.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treize.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.matheopolis.fr/MPT/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grandluminy.com/fr/content/la-fete-de-la-science-luminy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://irem.univ-amu.fr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://friiam.cnrs-mrs.fr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pietri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penn&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-025-04112-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peuzin-Jubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nozais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2021.103094" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146536v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Christoff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Manolova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-020-09535-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528103v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Real" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2017.05.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01318144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-bmt.2015.0048" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Molina-Abril" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-014-0248-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281355v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leonardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-014-0978-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Auvinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1077164" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341023v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pacheco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9336-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0NMT0GWK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341021v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fertil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Navarro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001413570024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kudelski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholipour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Warfield" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-011-0325-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-281TCSK9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scrofani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467811004226" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sequeira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouyssi-Kobar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adre Du Plessis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021865431000133X" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661809020035" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-537PQX1W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341034v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467804001397" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501567v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oghenemarho Orukele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93319-6_12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05030886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez Lorenzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62578-7_3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130468v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Leonard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130489v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques A. de Guise" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cresson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmittbuhl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20191054" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130619v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130484v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_27" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Uribe Lobello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130616v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Olofsson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130618v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20181048" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130551v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00692-1_10" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130537v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130617v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493023v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_18" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01495367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794890v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60928-7_32" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476541v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490130v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Juda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_12" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341015v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499700v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Schmidt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341019v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_53" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499699v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341017v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381797v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.82" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499702v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944338" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311372v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499701v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2014.51" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311429v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souteyrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499703v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001979" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341022v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499705v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499706v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311373v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frandon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311433v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tran Nam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499704v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0-18" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311434v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488256v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499708v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499709v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311443v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461217.2461239" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499714v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499713v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499712v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2010.35" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499711v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499710v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carnero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz-Pernil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499715v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499716v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_28" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341032v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499719v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jesson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499720v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499718v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499717v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Devic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499721v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Graglia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baikoff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353619" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499722v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488834v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311458v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.84" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341035v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499723v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25944-2_20" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499725v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1017307" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499726v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45572-8_2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H301C6S3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499724v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499727v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361776v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hetroy-Wheeler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681069" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628939v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058296v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/mathematiques/7818-informatique-mathematique.html" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508969v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488777v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464892v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>