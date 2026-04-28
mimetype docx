--- v1 (2026-04-07)
+++ v2 (2026-04-28)
@@ -5107,274 +5107,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching combinatorial optimality using graph-based homology information</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Multiple reconstruction and dynamic modeling of 3D digital objects using a morphing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Molina-Abril</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bac</w:t>
+                <w:t xml:space="preserve">Valentin Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00200-014-0248-x⟩</w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (5), pp.575-588. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00371-014-0978-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01285969v1</w:t>
+                <w:t xml:space="preserve">hal-01281355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple reconstruction and dynamic modeling of 3D digital objects using a morphing approach</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vidal</w:t>
+                <w:t xml:space="preserve">Searching combinatorial optimality using graph-based homology information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Daniel</w:t>
+                <w:t xml:space="preserve">Helena Molina-Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 31 (5), pp.575-588. </w:t>
+              <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (1-2), pp. 103-120. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00371-014-0978-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00200-014-0248-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId139" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01281355v1</w:t>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01285969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing average models of quasi-spherical objects: application to corneal topographies</w:t>
               </w:r>
@@ -5484,277 +5484,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Analog for 4-Dimensional Objects</w:t>
+                <w:t xml:space="preserve">Shape and texture indexes - Application to cell nuclei classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Pacheco</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Guillaume Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire L. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10472-013-9336-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence (IJPRAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218001413570024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341023v1</w:t>
+                <w:t xml:space="preserve">hal-01341021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and texture indexes - Application to cell nuclei classification</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Continuous Analog for 4-Dimensional Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claire L. Navarro</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence (IJPRAI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (1), pp.71-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-013-9336-z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0218001413570024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01341021v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative in vivo MRI measurement of cortical development in the fetus</w:t>
               </w:r>
@@ -6003,64 +6003,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices de Formes et de Textures - Application au Classement de Noyaux de Cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fertil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sequeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,385 +6308,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplicialization of Digital Volumes in 26-adjacency: Application to Topological Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de lignes caractéristiques sur maillages triangulés d’acquisition LIDAR - Application à la géologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kudelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pattern Recognition and Image Analysis, Advances in Mathematical Theory and Applications (PRIA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341031v1</w:t>
+                <w:t xml:space="preserve">hal-01341030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de lignes caractéristiques sur maillages triangulés d’acquisition LIDAR - Application à la géologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplicialization of Digital Volumes in 26-adjacency: Application to Topological Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pattern Recognition and Image Analysis, Advances in Mathematical Theory and Applications (PRIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.231--238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1054661809020035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341030v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches dedicated to the modeling of complex shapes - Application to medical data</w:t>
+                <w:t xml:space="preserve">Closed Free-Form Surface Geometrical Modeling - A New Approach with Global and Local Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sequeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Image and Graphics (IJIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (2), pp.241--262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219467804001397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341033v1</w:t>
+                <w:t xml:space="preserve">hal-01341034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed Free-Form Surface Geometrical Modeling - A New Approach with Global and Local Characterization</w:t>
+                <w:t xml:space="preserve">Approaches dedicated to the modeling of complex shapes - Application to medical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Sequeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Image and Graphics (IJIG)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7, pp.3--15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1142/S0219467804001397⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01341034v1</w:t>
+                <w:t xml:space="preserve">hal-01341033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction by Implicit Surfaces using Discrete and Continuous Skeletons</w:t>
               </w:r>
@@ -7144,538 +7144,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step compact skeletonization</w:t>
+                <w:t xml:space="preserve">The propagated skeleton: a robust detail-preserving approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bastien Durix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Géraldine Morin</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the European Association for Computer Graphics - Eurographics 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Genoa, Italy. pp.1-5, </w:t>
+              <w:t xml:space="preserve">21th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2312/egs.20191005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130468v1</w:t>
+                <w:t xml:space="preserve">hal-02130484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D mesh description using &amp;quot;Subdivided Shape-Curvature-Graphs</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Schmittbuhl</w:t>
+                <w:t xml:space="preserve">One-step compact skeletonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kathryn Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the European Association for Computer Graphics, Eurographics 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/egp.20191054⟩</w:t>
+              <w:t xml:space="preserve">40th Annual Conference of the European Association for Computer Graphics - Eurographics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genoa, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egs.20191005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130489v1</w:t>
+                <w:t xml:space="preserve">hal-02130468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des &amp;quot;Graphes de Courbure de Forme Subdivisé&amp;quot; pour décrire la déformation des structures complexes</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">3D mesh description using &amp;quot;Subdivided Shape-Curvature-Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques A. de Guise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques A. de Guise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th Annual Conference of the European Association for Computer Graphics, Eurographics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genoa, Italy. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egp.20191054⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130619v1</w:t>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The propagated skeleton: a robust detail-preserving approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Leonard</w:t>
+                <w:t xml:space="preserve">Intérêt des &amp;quot;Graphes de Courbure de Forme Subdivisé&amp;quot; pour décrire la déformation des structures complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques A. de Guise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_27⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02130484v1</w:t>
+                <w:t xml:space="preserve">hal-02130619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-primal skeleton: a thinning scheme for vertex sets lying on a surface mesh</w:t>
               </w:r>
@@ -7746,883 +7746,883 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Estimating 3D deformations in real time using 2D visual information: a Bayesian filter approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Olofsson</w:t>
+                <w:t xml:space="preserve">Extraction automatique de structures 3D complexes - Application à la segmentation de l’oreille interne à partir de volumes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques A. de Guise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130616v1</w:t>
+                <w:t xml:space="preserve">hal-02130617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description de formes complexes par subdivision de graphes de courbures</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId198" w:history="1">
+                <w:t xml:space="preserve">Automatic Extraction of Complex 3D Structures - Application to the Inner Ear Segmentation from Cone Beam CT Digital Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques A. de Guise</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises d’Informatique Graphique et du chapitre français d’Eurographics, JFIG 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2018, Delft, Netherlands. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/3dor.20181048⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130618v1</w:t>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01795062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automatic Extraction of Complex 3D Structures - Application to the Inner Ear Segmentation from Cone Beam CT Digital Volumes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florian Beguet</w:t>
+                <w:t xml:space="preserve">Estimating 3D deformations in real time using 2D visual information: a Bayesian filter approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Cresson</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques A. de Guise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01795062v1</w:t>
+                <w:t xml:space="preserve">hal-02130616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level-set based algorithm for automatic feature extraction on 3D meshes: Application to crater detection on Mars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Description de formes complexes par subdivision de graphes de courbures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques A. de Guise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics 2018 (ICCVG 2018)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Françaises d’Informatique Graphique et du chapitre français d’Eurographics, JFIG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130551v1</w:t>
+                <w:t xml:space="preserve">hal-02130618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric feature extraction and shape description using discrete curvature</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Level-set based algorithm for automatic feature extraction on 3D meshes: Application to crater detection on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Christoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Manolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Sino-French Symposium on Virtual Reality</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics 2018 (ICCVG 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00692-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130537v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique de structures 3D complexes - Application à la segmentation de l’oreille interne à partir de volumes numériques</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric feature extraction and shape description using discrete curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques A. de Guise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">5th Sino-French Symposium on Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chengdu, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130617v1</w:t>
+                <w:t xml:space="preserve">hal-02130537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones « menottables » sur un maillage 3D</w:t>
+                <w:t xml:space="preserve">Opening Holes in Discrete Objects with Digital Homotopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.213--224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01493023v1</w:t>
+                <w:t xml:space="preserve">hal-01698847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening Holes in Discrete Objects with Digital Homotopy</w:t>
+                <w:t xml:space="preserve">Zones « menottables » sur un maillage 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_18⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01698847v1</w:t>
+                <w:t xml:space="preserve">hal-01493023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete curvatures combined with machine learning for automated extraction of impact craters on 3D topographic meshes</w:t>
               </w:r>
@@ -8831,185 +8831,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two Measures for the Homology Groups of Binary Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_10⟩</w:t>
+              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.154-165, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341013v1</w:t>
+                <w:t xml:space="preserve">hal-01341015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures géométriques pour les groupes d’homologie : vers une adaptation aux complexes simpliciaux</w:t>
+                <w:t xml:space="preserve">Two new measures for the homology groups of discrete objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
@@ -9027,950 +9010,911 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Dijon, France. pp.12-15</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche "Informatique Mathématique" (GdR IM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01476541v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of &amp;quot;best fit circles&amp;quot; on 3D meshes based on discrete curvatures: application to impact craters detection</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jorda</w:t>
+                <w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Dahrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.101-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490130v1</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, Simple and Separable Computation of Betti Numbers on Three-dimensional Cubical Complexes</w:t>
+                <w:t xml:space="preserve">Mesures géométriques pour les groupes d’homologie : vers une adaptation aux complexes simpliciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Juda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dijon, France. pp.12-15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341014v1</w:t>
+                <w:t xml:space="preserve">hal-01476541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new measures for the homology groups of discrete objects</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Extraction of &amp;quot;best fit circles&amp;quot; on 3D meshes based on discrete curvatures: application to impact craters detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Christoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche "Informatique Mathématique" (GdR IM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-10485</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381805v1</w:t>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Measures for the Homology Groups of Binary Volumes</w:t>
+                <w:t xml:space="preserve">Fast, Simple and Separable Computation of Betti Numbers on Three-dimensional Cubical Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Juda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.154-165, </w:t>
+              <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.130-139, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341015v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes: Application to Impact Crater Recognition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homological Discrete Vector Fields and homotopy equivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Applications of Computer Algebra (ACA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499700v1</w:t>
+                <w:t xml:space="preserve">hal-01499699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular shapes automatic detection on meshes based on discrete curvatures - Application to impact craters recognition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast computation of Betti numbers on three-dimensional cubical complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Applications of Computer Algebra (ACA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341019v1</w:t>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Skeletons: a New Approach to Topological Skeletons with Geometric Features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bac</w:t>
+                <w:t xml:space="preserve">Feature extraction using a shape descriptor graph based on discrete curvature patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341037v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological comparisons of fluvial reservoir rock volumes using Betti numbers: application to CO2 storage uncertainty analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Dahrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10015,658 +9959,714 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th gOcad Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homological Discrete Vector Fields and homotopy equivalence</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes: Application to Impact Crater Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Pierre Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Muscato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Computer Algebra (ACA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Kalamata, Greece</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499699v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature extraction using a shape descriptor graph based on discrete curvature patches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Meunier</w:t>
+                <w:t xml:space="preserve">Cellular Skeletons: a New Approach to Topological Skeletons with Geometric Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Valette, Malta. pp.616-627, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23117-4_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341018v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of Betti numbers on three-dimensional cubical complexes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Circular shapes automatic detection on meshes based on discrete curvatures - Application to impact craters recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Computer Algebra (ACA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Kalamata, Greece</w:t>
+              <w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341017v1</w:t>
+                <w:t xml:space="preserve">hal-01341019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Homological Information Based on Directed Graphs within Discrete Objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bac</w:t>
+                <w:t xml:space="preserve">Comparison of quasi-spherical surfaces using spherical harmonics: Application to corneal biometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC 2014)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Timisoara, Romania. pp.571--578, </w:t>
+              <w:t xml:space="preserve">4th International Conference on Image Processing Theory, Tools and Applications, IPTA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SYNASC.2014.82⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001979⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381797v1</w:t>
+                <w:t xml:space="preserve">hal-01499703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Registration Algorithm for Estimating and Discriminating Average Shapes of Sets of Corneal Topographies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Arnaud Polette</w:t>
+                <w:t xml:space="preserve">Computing Homological Information Based on Directed Graphs within Discrete Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Meunier</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chicago, United States. pp. 3341-3344, </w:t>
+              <w:t xml:space="preserve">16th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Timisoara, Romania. pp.571--578, </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/SYNASC.2014.82⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499702v1</w:t>
+                <w:t xml:space="preserve">hal-01381797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opérateurs de morphologie mathématique et exploitation des courbures discrètes pour la détection de tumeurs dans un modèle rénal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10698,399 +10698,399 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a mean surface for the variability study of the cornea</w:t>
+                <w:t xml:space="preserve">A New Registration Algorithm for Estimating and Discriminating Average Shapes of Sets of Corneal Topographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Polette</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Edouard Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Canadian Conference on Computer and Robot Vision, CRV 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Montréal, Canada. pp. 328 - 335, </w:t>
+              <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chicago, United States. pp. 3341-3344, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CRV.2014.51⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499701v1</w:t>
+                <w:t xml:space="preserve">hal-01499702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney 3D dynamic modeling and tumor tracking for therapeutic transcutaneous treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Construction of a mean surface for the variability study of the cornea</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Auvinet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Medical Interventions Conference, SURGETICA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">11th Canadian Conference on Computer and Robot Vision, CRV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montréal, Canada. pp. 328 - 335, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CRV.2014.51⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311429v1</w:t>
+                <w:t xml:space="preserve">hal-01499701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of quasi-spherical surfaces using spherical harmonics: Application to corneal biometry</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kidney 3D dynamic modeling and tumor tracking for therapeutic transcutaneous treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Image Processing Theory, Tools and Applications, IPTA 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Assisted Medical Interventions Conference, SURGETICA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499703v1</w:t>
+                <w:t xml:space="preserve">hal-01311429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Feature lines extraction within surface mesh models - Application to impact craters detection</w:t>
               </w:r>
@@ -11260,151 +11260,168 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of impact craters in 3D mesh by extraction of feature lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jorda</w:t>
+                <w:t xml:space="preserve">Recalage contraint par cartes de courbures discrètes pour la modélisation dynamique du rein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Frandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress, EPSC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France. pp. 149-158</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499705v1</w:t>
+                <w:t xml:space="preserve">hal-01311373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of impact craters in 3D meshes using a feature lines approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11446,182 +11463,165 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId261" w:history="1">
+            <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId262" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recalage contraint par cartes de courbures discrètes pour la modélisation dynamique du rein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Valentin Leonardi</w:t>
+                <w:t xml:space="preserve">Detection of impact craters in 3D mesh by extraction of feature lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marseille, France. pp. 149-158</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress, EPSC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId262" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311373v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of discrete curvatures to surface mesh simplification and feature line extraction</w:t>
               </w:r>
@@ -11836,90 +11836,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Morphing Approach for Kidney Dynamic Modeling - From 3D Reconstruction to Motion Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision, WSCG 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Plzen, Czech Republic. pp.179-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11944,77 +11944,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du mouvement du rein par une approche de type morphing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Laboratoire des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12039,51 +12039,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining bricks of 3-dimensional cell complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12229,90 +12229,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Reconstruction from CT-Scan Volume Dataset - Application to Kidney Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCCG 2011, 27th Spring conference on Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vinicné, Slovakia. pp. 111-120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12346,90 +12346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction 3D du Volume Rénal à partir d'Acquisitions Scanner Volumiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Grenoble, France. pp. 83-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12448,446 +12448,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining cell complexes associated to four dimensional digital objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Pacheco</w:t>
+                <w:t xml:space="preserve">Feature Line Detection on Triangulated Meshes - A Geological Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kudelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTIC 2010, International Workshop on Computational Topology in Image Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Chipiona, Spain. pp. 57-64</w:t>
+              <w:t xml:space="preserve">18th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision, WSCG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Plzen, Czech Republic. pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499714v1</w:t>
+                <w:t xml:space="preserve">hal-01499711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obtaining cell complexes associated to four dimensional digital objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In 15th International Conference "Medical Informatics &amp; Technologies", MIT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Zakopane, Poland. pp. 161-166</w:t>
+              <w:t xml:space="preserve">CTIC 2010, International Workshop on Computational Topology in Image Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Chipiona, Spain. pp. 57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499713v1</w:t>
+                <w:t xml:space="preserve">hal-01499714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Feature Line Detection based on Vertex Labeling and 2D Skeletonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kudelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bouyssi-Kobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adre Du Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (SMI 2010)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">In 15th International Conference "Medical Informatics &amp; Technologies", MIT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Zakopane, Poland. pp. 161-166</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499712v1</w:t>
+                <w:t xml:space="preserve">hal-01499713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Line Detection on Triangulated Meshes - A Geological Application</w:t>
+                <w:t xml:space="preserve">3D Feature Line Detection based on Vertex Labeling and 2D Skeletonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kudelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision, WSCG 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (SMI 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aix-en-Provence, France. pp.246--250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMI.2010.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId279" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499711v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doxelo: Towards a Software for Processing and Visualizing Topology Computations in Doxel-based 3D+t Images</w:t>
               </w:r>
@@ -12981,103 +12981,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture indexes and gray level size zone matrix. Application to cell nuclei classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire L. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Pattern Recognition and Information Processing, PRIP 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Minsk, Belarus. pp.140--145</w:t>
@@ -13178,545 +13178,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voxelo: a project for computing and visualizing geometric-topological features for nD digital images</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classification of cell nuclei using shape and texture indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sequeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CATIMAG’08, International Workshop on Computational Algebraic Topology within Image Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Seville, Spain</w:t>
+              <w:t xml:space="preserve">16th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision (WSCG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Plzen, Czech Republic. pp.25--28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341032v1</w:t>
+                <w:t xml:space="preserve">hal-01499717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplicialization of Octrees</w:t>
+                <w:t xml:space="preserve">Voxelo: a project for computing and visualizing geometric-topological features for nD digital images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Helena Molina-Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Computational Topology in Image Context, CTIC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">CATIMAG’08, International Workshop on Computational Algebraic Topology within Image Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId287" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499719v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Topological Models for Octrees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId137" w:history="1">
+                <w:t xml:space="preserve">Simplicialization of Octrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Molina-Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic Topological Methods in Computer Science 2008, ATMCS III (a satellite conference to the 5th European Congress of Mathematics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">Workshop on Computational Topology in Image Context, CTIC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499720v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplicialization of Digital Volumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algebraic Topological Models for Octrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Molina-Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Jesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on on Image Mining, Theory and Applications (IMTA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Funchal, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">Algebraic Topological Methods in Computer Science 2008, ATMCS III (a satellite conference to the 5th European Congress of Mathematics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499718v1</w:t>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of cell nuclei using shape and texture indexes</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplicialization of Digital Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Molina-Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision (WSCG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Plzen, Czech Republic. pp.25--28</w:t>
+              <w:t xml:space="preserve">First International Workshop on on Image Mining, Theory and Applications (IMTA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId291" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499717v1</w:t>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contour Detection of the Cornea from OCT Radial Images</w:t>
               </w:r>
@@ -13970,51 +13970,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using 3D Spline Differentiation to Compute Quantitative Optical Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Barron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14792,64 +14792,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Pierre Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Muscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Digital Geological Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2022, </w:t>
@@ -14999,51 +14999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining bricks of 3-dimensional cell complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15276,77 +15276,77 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Curvature-based Approach to Find Regions of Interest on a Surface Mesh - Application to Kidney Tumor Location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15381,64 +15381,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes - Application to Impact Crater Recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Pierre Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Muscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15687,51 +15687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8A1C628"/>
+    <w:nsid w:val="8AD8CB4C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15835,51 +15835,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="19973007"/>
+    <w:nsid w:val="9BA1D416"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15983,51 +15983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="963AFDA6"/>
+    <w:nsid w:val="63F8B0FD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16131,51 +16131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="1948E37D"/>
+    <w:nsid w:val="B64ADA90"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16279,51 +16279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0A956D3F"/>
+    <w:nsid w:val="0652D7B4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16427,51 +16427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="D8F40C49"/>
+    <w:nsid w:val="42A913BF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16575,51 +16575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="72C72576"/>
+    <w:nsid w:val="167EE411"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16723,51 +16723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="8ACDE27B"/>
+    <w:nsid w:val="12F83418"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16871,51 +16871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="E0306030"/>
+    <w:nsid w:val="790BE384"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17019,51 +17019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="55089A07"/>
+    <w:nsid w:val="8571778F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17167,51 +17167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="6260CFE7"/>
+    <w:nsid w:val="D8C8674E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17315,51 +17315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="F4081FE3"/>
+    <w:nsid w:val="362A6C84"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17579,51 +17579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-mari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9552-6739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070757593" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatique-sciences.univ-amu.fr/master-informatique/parcours-gig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dil.univ-mrs.fr/~mari/GIG" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.univ-amu.fr/formation_2018-2022/master_informatique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.univ-amu.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://informatique-sciences.univ-amu.fr/master2-cci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnu27.univ-lille.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://informatique-sciences.univ-amu.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-mod.lis-lab.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lis-lab.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-luc.mari@univ-amu.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/116970982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/Geometric-Topological-Feature-Extraction-Analysis/dp/1786300419/ref=sr_1_1?keywords=9781786300416&amp;linkCode=qs&amp;qid=1574938815&amp;s=books&amp;sr=8-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Geometric+and+Topological+Mesh+Feature+Extraction+for+3D+Shape+Analysis-p-9781786300416" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wordery.com/geometric-and-topological-mesh-feature-extraction-for-3d-shape-analysis-jean-luc-mari-9781786300416?currency=EUR&amp;gtrck=c1ZTbFdnVFJ5Q3ppMGRkZjgwOGFGdXhkSXQxNHFIMEFaUHdNRzA2QzNuMG5PNW52cHFuRldOeUYySWwrNUdlT0hKUWJnWlg4ZUZla3Z2d1RwbHZHb0E9PQ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asso-afig.fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gtmg.u-bourgogne.fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lama.univ-savoie.fr/gt-geodis/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-im.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tc18.org" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liris.cnrs.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethil.insa-lyon.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edf.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://retail-vr.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nothing2install.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-20-CE10-0002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lispen.ensam.eu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utc.fr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-scop.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snef.fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i-mc.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.fr/fr/campus/aix-en-provence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/kitt/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.ap-hm.fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://appliweb.dgri.education.fr/annuaire/DescUr.jsp?desc=20121706&amp;prov=GeoEntite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novartis.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cerimed-web.eu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etsmtl.ca/Unites-de-recherche/lio/accueil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frqs.gouv.qc.ca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crchum.chumontreal.qc.ca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etsmtl.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/impact-4d/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lam.fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cerege.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geops.geol.u-psud.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imcce.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tu-sofia.bg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anr-h-cube.brgm.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brgm.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsce.ipsl.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/terra-3e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umontreal.ca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diro.umontreal.ca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maisonneuve-rosemont.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eni.com/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/ynrosser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/samantha-thiel-05584616b/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-doctoral.univ-amu.fr/inscrit/2957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/mathieu-pietri-a6678a1bb/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/oghenemarho-orukele/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thibault-payet-502888280/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/florian-beguet-835939157/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/manon-jubert-51b08b133/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nils-olovsson.se" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Nicole_Christoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aldo.gonzalez-lorenzo.perso.luminy.univ-amu.fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/242548729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/arnaud-polette-14a1a9102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/valentin-leonardi-5a6195105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Dimitri_Kudelski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thibault.biz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/flogit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thomas-giuliani-4bba7721" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.viadeo.com/fr/profile/xavier.gomez10944" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thierry-baud-17037582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umr910.timone.univ-mrs.fr/member.php?lang=fr&amp;name=43" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.us.es" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwo.ca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://english.us.edu.pl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r-gtmg2024.sciencesconf.org" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfigrv2019.sciencesconf.org" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/ctic2016/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/geodis2016/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gmod.lsis.org/GTMG2013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afig09.lsis.org" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liris.cnrs.fr/~egfr/best-paper.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marseille.archi.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialogues-eupaliniens.marseille.archi.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treize.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.matheopolis.fr/MPT/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grandluminy.com/fr/content/la-fete-de-la-science-luminy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://irem.univ-amu.fr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://friiam.cnrs-mrs.fr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pietri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penn&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-025-04112-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peuzin-Jubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nozais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2021.103094" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146536v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Christoff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Manolova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-020-09535-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528103v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Real" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2017.05.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01318144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-bmt.2015.0048" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Molina-Abril" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-014-0248-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281355v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leonardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-014-0978-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Auvinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1077164" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341023v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pacheco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9336-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0NMT0GWK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341021v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fertil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Navarro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001413570024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kudelski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholipour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Warfield" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-011-0325-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-281TCSK9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scrofani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467811004226" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sequeira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouyssi-Kobar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adre Du Plessis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021865431000133X" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661809020035" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-537PQX1W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341034v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467804001397" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501567v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oghenemarho Orukele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93319-6_12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05030886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez Lorenzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62578-7_3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130468v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Leonard" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191005" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130489v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques A. de Guise" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cresson" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmittbuhl" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20191054" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130619v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130484v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_27" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Uribe Lobello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130616v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Olofsson" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130618v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795062v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20181048" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130551v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00692-1_10" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130537v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130617v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493023v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_18" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01495367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794890v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60928-7_32" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476541v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490130v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Juda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_12" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341015v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499700v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Schmidt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341019v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_53" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499699v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341017v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381797v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.82" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499702v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944338" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311372v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499701v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2014.51" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311429v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souteyrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499703v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001979" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341022v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499705v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499706v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311373v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frandon" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311433v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tran Nam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499704v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0-18" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311434v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488256v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499708v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499709v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311443v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461217.2461239" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499714v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499713v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499712v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2010.35" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499711v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499710v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carnero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz-Pernil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499715v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499716v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_28" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341032v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499719v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jesson" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499720v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499718v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499717v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Devic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499721v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Graglia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baikoff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353619" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499722v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488834v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311458v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.84" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341035v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499723v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25944-2_20" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499725v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1017307" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499726v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45572-8_2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H301C6S3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499724v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499727v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361776v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hetroy-Wheeler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681069" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628939v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058296v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/mathematiques/7818-informatique-mathematique.html" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508969v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488777v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464892v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-mari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9552-6739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070757593" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatique-sciences.univ-amu.fr/master-informatique/parcours-gig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dil.univ-mrs.fr/~mari/GIG" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.univ-amu.fr/formation_2018-2022/master_informatique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.univ-amu.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://informatique-sciences.univ-amu.fr/master2-cci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnu27.univ-lille.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://informatique-sciences.univ-amu.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-mod.lis-lab.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lis-lab.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-luc.mari@univ-amu.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/116970982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/Geometric-Topological-Feature-Extraction-Analysis/dp/1786300419/ref=sr_1_1?keywords=9781786300416&amp;linkCode=qs&amp;qid=1574938815&amp;s=books&amp;sr=8-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Geometric+and+Topological+Mesh+Feature+Extraction+for+3D+Shape+Analysis-p-9781786300416" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wordery.com/geometric-and-topological-mesh-feature-extraction-for-3d-shape-analysis-jean-luc-mari-9781786300416?currency=EUR&amp;gtrck=c1ZTbFdnVFJ5Q3ppMGRkZjgwOGFGdXhkSXQxNHFIMEFaUHdNRzA2QzNuMG5PNW52cHFuRldOeUYySWwrNUdlT0hKUWJnWlg4ZUZla3Z2d1RwbHZHb0E9PQ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asso-afig.fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gtmg.u-bourgogne.fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lama.univ-savoie.fr/gt-geodis/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-im.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tc18.org" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liris.cnrs.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethil.insa-lyon.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edf.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://retail-vr.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nothing2install.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-20-CE10-0002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lispen.ensam.eu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utc.fr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-scop.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snef.fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i-mc.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.fr/fr/campus/aix-en-provence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/kitt/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.ap-hm.fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://appliweb.dgri.education.fr/annuaire/DescUr.jsp?desc=20121706&amp;prov=GeoEntite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novartis.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cerimed-web.eu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etsmtl.ca/Unites-de-recherche/lio/accueil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frqs.gouv.qc.ca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crchum.chumontreal.qc.ca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etsmtl.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/impact-4d/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lam.fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cerege.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geops.geol.u-psud.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imcce.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tu-sofia.bg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anr-h-cube.brgm.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brgm.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsce.ipsl.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/terra-3e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umontreal.ca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diro.umontreal.ca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maisonneuve-rosemont.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eni.com/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/ynrosser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/samantha-thiel-05584616b/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-doctoral.univ-amu.fr/inscrit/2957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/mathieu-pietri-a6678a1bb/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/oghenemarho-orukele/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thibault-payet-502888280/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/florian-beguet-835939157/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/manon-jubert-51b08b133/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nils-olovsson.se" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Nicole_Christoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aldo.gonzalez-lorenzo.perso.luminy.univ-amu.fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/242548729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/arnaud-polette-14a1a9102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/valentin-leonardi-5a6195105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Dimitri_Kudelski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thibault.biz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/flogit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thomas-giuliani-4bba7721" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.viadeo.com/fr/profile/xavier.gomez10944" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thierry-baud-17037582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umr910.timone.univ-mrs.fr/member.php?lang=fr&amp;name=43" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.us.es" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwo.ca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://english.us.edu.pl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r-gtmg2024.sciencesconf.org" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfigrv2019.sciencesconf.org" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/ctic2016/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/geodis2016/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gmod.lsis.org/GTMG2013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afig09.lsis.org" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liris.cnrs.fr/~egfr/best-paper.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marseille.archi.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialogues-eupaliniens.marseille.archi.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treize.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.matheopolis.fr/MPT/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grandluminy.com/fr/content/la-fete-de-la-science-luminy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://irem.univ-amu.fr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://friiam.cnrs-mrs.fr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pietri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penn&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-025-04112-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peuzin-Jubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nozais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2021.103094" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146536v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Christoff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Manolova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-020-09535-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528103v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Real" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2017.05.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01318144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-bmt.2015.0048" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281355v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leonardi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-014-0978-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285969v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Molina-Abril" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-014-0248-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Auvinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1077164" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fertil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Navarro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001413570024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pacheco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9336-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0NMT0GWK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kudelski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholipour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Warfield" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-011-0325-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-281TCSK9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scrofani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467811004226" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sequeira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouyssi-Kobar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adre Du Plessis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021865431000133X" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661809020035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-537PQX1W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341034v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467804001397" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501567v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oghenemarho Orukele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93319-6_12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05030886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez Lorenzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62578-7_3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Leonard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_27" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130489v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques A. de Guise" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cresson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmittbuhl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20191054" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Uribe Lobello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130617v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795062v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20181048" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130616v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Olofsson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130618v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00692-1_10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130537v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698847v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_18" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493023v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01495367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794890v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60928-7_32" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_12" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381805v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476541v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490130v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bali" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341014v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Juda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499699v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341017v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341018v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499700v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Schmidt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341037v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_53" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341019v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499703v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001979" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381797v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.82" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311372v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944338" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499701v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2014.51" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311429v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souteyrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341022v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frandon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499706v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499705v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311433v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tran Nam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499704v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0-18" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311434v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488256v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499708v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499709v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311443v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461217.2461239" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499711v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499714v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499713v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499712v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2010.35" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499710v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carnero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz-Pernil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499715v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499716v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_28" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499717v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Devic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341032v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499719v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jesson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499720v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499718v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499721v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Graglia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baikoff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353619" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499722v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488834v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311458v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.84" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341035v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499723v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25944-2_20" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499725v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1017307" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499726v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45572-8_2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H301C6S3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499724v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499727v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361776v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hetroy-Wheeler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681069" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628939v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058296v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/mathematiques/7818-informatique-mathematique.html" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508969v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488777v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464892v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>