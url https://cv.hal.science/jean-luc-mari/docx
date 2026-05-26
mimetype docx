--- v2 (2026-04-28)
+++ v3 (2026-05-26)
@@ -5107,274 +5107,274 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01318144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Multiple reconstruction and dynamic modeling of 3D digital objects using a morphing approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Searching combinatorial optimality using graph-based homology information</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valentin Leonardi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Marc Daniel</w:t>
+                <w:t xml:space="preserve">Helena Molina-Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Visual Computer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s00371-014-0978-6⟩</w:t>
+              <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 26 (1-2), pp. 103-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00200-014-0248-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01281355v1</w:t>
+                <w:t xml:space="preserve">hal-01285969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Searching combinatorial optimality using graph-based homology information</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
+                <w:t xml:space="preserve">Multiple reconstruction and dynamic modeling of 3D digital objects using a morphing approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helena Molina-Abril</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bac</w:t>
+                <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applicable Algebra in Engineering, Communication and Computing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 26 (1-2), pp. 103-120. </w:t>
+              <w:t xml:space="preserve">The Visual Computer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 31 (5), pp.575-588. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00200-014-0248-x⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00371-014-0978-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01285969v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01281355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Constructing average models of quasi-spherical objects: application to corneal topographies</w:t>
               </w:r>
@@ -5484,277 +5484,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01285963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shape and texture indexes - Application to cell nuclei classification</w:t>
+                <w:t xml:space="preserve">A Continuous Analog for 4-Dimensional Objects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Thibault</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ana Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence (IJPRAI)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1142/S0218001413570024⟩</w:t>
+              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 67 (1), pp.71-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10472-013-9336-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341021v1</w:t>
+                <w:t xml:space="preserve">hal-01341023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Continuous Analog for 4-Dimensional Objects</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shape and texture indexes - Application to cell nuclei classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Pacheco</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Claire L. Navarro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Cau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Mathematics and Artificial Intelligence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10472-013-9336-z⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Pattern Recognition and Artificial Intelligence (IJPRAI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 27 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0218001413570024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01341023v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341021v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative in vivo MRI measurement of cortical development in the fetus</w:t>
               </w:r>
@@ -6003,64 +6003,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Indices de Formes et de Textures - Application au Classement de Noyaux de Cellules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fertil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Sequeira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6308,385 +6308,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détection de lignes caractéristiques sur maillages triangulés d’acquisition LIDAR - Application à la géologie</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Simplicialization of Digital Volumes in 26-adjacency: Application to Topological Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pattern Recognition and Image Analysis, Advances in Mathematical Theory and Applications (PRIA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 19 (2), pp.231--238. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1134/S1054661809020035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341030v1</w:t>
+                <w:t xml:space="preserve">hal-01341031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplicialization of Digital Volumes in 26-adjacency: Application to Topological Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détection de lignes caractéristiques sur maillages triangulés d’acquisition LIDAR - Application à la géologie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kudelski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pattern Recognition and Image Analysis, Advances in Mathematical Theory and Applications (PRIA)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue Electronique Francophone d'Informatique Graphique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 3 (3), pp.1-9</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">istex</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">hal-01341031v1</w:t>
+                <w:t xml:space="preserve">hal-01341030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Closed Free-Form Surface Geometrical Modeling - A New Approach with Global and Local Characterization</w:t>
+                <w:t xml:space="preserve">Approaches dedicated to the modeling of complex shapes - Application to medical data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean Sequeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Image and Graphics (IJIG)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 7, pp.3--15</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341034v1</w:t>
+                <w:t xml:space="preserve">hal-01341033v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approaches dedicated to the modeling of complex shapes - Application to medical data</w:t>
+                <w:t xml:space="preserve">Closed Free-Form Surface Geometrical Modeling - A New Approach with Global and Local Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sequeira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Informatics and Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Image and Graphics (IJIG)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 4 (2), pp.241--262. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1142/S0219467804001397⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341033v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341034v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction by Implicit Surfaces using Discrete and Continuous Skeletons</w:t>
               </w:r>
@@ -7144,538 +7144,538 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03953372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The propagated skeleton: a robust detail-preserving approach</w:t>
+                <w:t xml:space="preserve">3D mesh description using &amp;quot;Subdivided Shape-Curvature-Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Durix</w:t>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chambon</w:t>
+                <w:t xml:space="preserve">Jacques A. de Guise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kathryn Leonard</w:t>
+                <w:t xml:space="preserve">Thierry Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2019</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Paris, France. </w:t>
+              <w:t xml:space="preserve">40th Annual Conference of the European Association for Computer Graphics, Eurographics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genoa, Italy. </w:t>
             </w:r>
             <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_27⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2312/egp.20191054⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130484v1</w:t>
+                <w:t xml:space="preserve">hal-02130489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step compact skeletonization</w:t>
+                <w:t xml:space="preserve">Intérêt des &amp;quot;Graphes de Courbure de Forme Subdivisé&amp;quot; pour décrire la déformation des structures complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bastien Durix</w:t>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Géraldine Morin</w:t>
+                <w:t xml:space="preserve">Matthieu Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sylvie Chambon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Kathryn Leonard</w:t>
+                <w:t xml:space="preserve">Jacques A. de Guise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the European Association for Computer Graphics - Eurographics 2019</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Toulouse, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130468v1</w:t>
+                <w:t xml:space="preserve">hal-02130619v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D mesh description using &amp;quot;Subdivided Shape-Curvature-Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The propagated skeleton: a robust detail-preserving approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Beguet</w:t>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques A. de Guise</w:t>
+                <w:t xml:space="preserve">Kathryn Leonard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Cresson</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th Annual Conference of the European Association for Computer Graphics, Eurographics 2019</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2312/egp.20191054⟩</w:t>
+              <w:t xml:space="preserve">21th IAPR International Conference on Discrete Geometry for Computer Imagery, DGCI 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-14085-4_27⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130489v1</w:t>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intérêt des &amp;quot;Graphes de Courbure de Forme Subdivisé&amp;quot; pour décrire la déformation des structures complexes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">One-step compact skeletonization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bastien Durix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florian Beguet</w:t>
+                <w:t xml:space="preserve">Sylvie Chambon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacques A. de Guise</w:t>
+                <w:t xml:space="preserve">Kathryn Leonard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2019</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th Annual Conference of the European Association for Computer Graphics - Eurographics 2019</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Genoa, Italy. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.2312/egs.20191005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02130619v1</w:t>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02130468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dual-primal skeleton: a thinning scheme for vertex sets lying on a surface mesh</w:t>
               </w:r>
@@ -7746,230 +7746,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction automatique de structures 3D complexes - Application à la segmentation de l’oreille interne à partir de volumes numériques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId200" w:history="1">
+                <w:t xml:space="preserve">Description de formes complexes par subdivision de graphes de courbures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques A. de Guise</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jacques A. de Guise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t>
+              <w:t xml:space="preserve">Journées Françaises d’Informatique Graphique et du chapitre français d’Eurographics, JFIG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2018, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130617v1</w:t>
+                <w:t xml:space="preserve">hal-02130618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatic Extraction of Complex 3D Structures - Application to the Inner Ear Segmentation from Cone Beam CT Digital Volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florian Beguet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Cresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Schmittbuhl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques A. de Guise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eurographics Workshop on 3D Object Retrieval</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2018, Delft, Netherlands. </w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
@@ -8029,64 +8016,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques A. de Guise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8105,524 +8092,537 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02130616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description de formes complexes par subdivision de graphes de courbures</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Level-set based algorithm for automatic feature extraction on 3D meshes: Application to crater detection on Mars</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Christoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agata Manolova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Françaises d’Informatique Graphique et du chapitre français d’Eurographics, JFIG 2018</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics 2018 (ICCVG 2018)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2018, Warsaw, Poland. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-00692-1_10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130618v1</w:t>
+                <w:t xml:space="preserve">hal-02130551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Level-set based algorithm for automatic feature extraction on 3D meshes: Application to crater detection on Mars</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric feature extraction and shape description using discrete curvature</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Computer Vision and Graphics 2018 (ICCVG 2018)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">5th Sino-French Symposium on Virtual Reality</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2018, Chengdu, China</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-00692-1_10⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02130551v1</w:t>
+                <w:t xml:space="preserve">hal-02130537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric feature extraction and shape description using discrete curvature</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Extraction automatique de structures 3D complexes - Application à la segmentation de l’oreille interne à partir de volumes numériques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schmittbuhl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Cresson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques A. de Guise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th Sino-French Symposium on Virtual Reality</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2018, Chengdu, China</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02130537v1</w:t>
+                <w:t xml:space="preserve">hal-02130617v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opening Holes in Discrete Objects with Digital Homotopy</w:t>
+                <w:t xml:space="preserve">Zones « menottables » sur un maillage 3D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2017)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2017, Cachan, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01698847v1</w:t>
+                <w:t xml:space="preserve">hal-01493023v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zones « menottables » sur un maillage 3D</w:t>
+                <w:t xml:space="preserve">Opening Holes in Discrete Objects with Digital Homotopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2017)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">20th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2017, Vienne, Austria. pp.213--224, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-66272-5_18⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01493023v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discrete curvatures combined with machine learning for automated extraction of impact craters on 3D topographic meshes</w:t>
               </w:r>
@@ -8831,168 +8831,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01794890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two Measures for the Homology Groups of Binary Volumes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Asmae Dahrabou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Rohmer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2016)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_12⟩</w:t>
+              <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.101-112, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341015v1</w:t>
+                <w:t xml:space="preserve">hal-01341013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Two new measures for the homology groups of discrete objects</w:t>
+                <w:t xml:space="preserve">Mesures géométriques pour les groupes d’homologie : vers une adaptation aux complexes simpliciaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
@@ -9010,911 +9027,950 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupement de Recherche "Informatique Mathématique" (GdR IM)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, Villetaneuse, France</w:t>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Dijon, France. pp.12-15</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01381805v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01476541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Topological Comparisons of Fluvial Reservoir Rock Volumes Using Betti Numbers: Application to CO2 Storage Uncertainty Analysis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Asmae Dahrabou</w:t>
+                <w:t xml:space="preserve">Extraction of &amp;quot;best fit circles&amp;quot; on 3D meshes based on discrete curvatures: application to impact craters detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Christoff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-10485</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341013v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01490130v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesures géométriques pour les groupes d’homologie : vers une adaptation aux complexes simpliciaux</w:t>
+                <w:t xml:space="preserve">Fast, Simple and Separable Computation of Betti Numbers on Three-dimensional Cubical Complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mateusz Juda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation géométrique (GTMG 2016)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.130-139, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_12⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01476541v1</w:t>
+                <w:t xml:space="preserve">hal-01341014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of &amp;quot;best fit circles&amp;quot; on 3D meshes based on discrete curvatures: application to impact craters detection</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Two new measures for the homology groups of discrete objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Vienne, Austria. pp.EGU2016-10485</w:t>
+              <w:t xml:space="preserve">Journées du Groupement de Recherche "Informatique Mathématique" (GdR IM)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, Villetaneuse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01490130v1</w:t>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast, Simple and Separable Computation of Betti Numbers on Three-dimensional Cubical Complexes</w:t>
+                <w:t xml:space="preserve">Two Measures for the Homology Groups of Binary Volumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mateusz Juda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">6th International Workshop on Computational Topology in Image Context (CTIC 2016)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Marseille, France. pp.130-139, </w:t>
+              <w:t xml:space="preserve">19th IAPR International Conference on Discrete Geometry for Computer Imagery (DGCI 2016)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Nantes, France. pp.154-165, </w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-39441-1_12⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-32360-2_12⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341014v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homological Discrete Vector Fields and homotopy equivalence</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes: Application to Impact Crater Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin-Pierre Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Muscato</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Computer Algebra (ACA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Kalamata, Greece</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499699v1</w:t>
+                <w:t xml:space="preserve">hal-01499700v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fast computation of Betti numbers on three-dimensional cubical complexes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Circular shapes automatic detection on meshes based on discrete curvatures - Application to impact craters recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Beguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Bali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applications of Computer Algebra (ACA 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Kalamata, Greece</w:t>
+              <w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341017v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature extraction using a shape descriptor graph based on discrete curvature patches</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean Meunier</w:t>
+                <w:t xml:space="preserve">Cellular Skeletons: a New Approach to Topological Skeletons with Geometric Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, La Valette, Malta. pp.616-627, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-23117-4_53⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01341018v1</w:t>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01341037v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological comparisons of fluvial reservoir rock volumes using Betti numbers: application to CO2 storage uncertainty analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Asmae Dahrabou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9959,448 +10015,392 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th gOcad Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes: Application to Impact Crater Recognition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Homological Discrete Vector Fields and homotopy equivalence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Applications of Computer Algebra (ACA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499700v1</w:t>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellular Skeletons: a New Approach to Topological Skeletons with Geometric Features</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bac</w:t>
+                <w:t xml:space="preserve">Feature extraction using a shape descriptor graph based on discrete curvature patches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference on Computer Analysis of Images and Patterns (CAIP 2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-23117-4_53⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01341037v1</w:t>
+                <w:t xml:space="preserve">hal-01341018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Circular shapes automatic detection on meshes based on discrete curvatures - Application to impact craters recognition</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fast computation of Betti numbers on three-dimensional cubical complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics International (CGI 2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Applications of Computer Algebra (ACA 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341019v1</w:t>
+                <w:t xml:space="preserve">hal-01341017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparison of quasi-spherical surfaces using spherical harmonics: Application to corneal biometry</w:t>
+                <w:t xml:space="preserve">A New Registration Algorithm for Estimating and Discriminating Average Shapes of Sets of Corneal Topographies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Polette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
@@ -10418,951 +10418,977 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Conference on Image Processing Theory, Tools and Applications, IPTA 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Paris, France. </w:t>
+              <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chicago, United States. pp. 3341-3344, </w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001979⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944338⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499703v1</w:t>
+                <w:t xml:space="preserve">hal-01499702v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Computing Homological Information Based on Directed Graphs within Discrete Objects</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexandra Bac</w:t>
+                <w:t xml:space="preserve">Opérateurs de morphologie mathématique et exploitation des courbures discrètes pour la détection de tumeurs dans un modèle rénal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC 2014)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Lyon, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01381797v1</w:t>
+                <w:t xml:space="preserve">hal-01311372v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opérateurs de morphologie mathématique et exploitation des courbures discrètes pour la détection de tumeurs dans un modèle rénal</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Vidal</w:t>
+                <w:t xml:space="preserve">Computing Homological Information Based on Directed Graphs within Discrete Objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aldo Gonzalez-Lorenzo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">16th International Symposium on Symbolic and Numeric Algorithms for Scientific Computing (SYNASC 2014)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Timisoara, Romania. pp.571--578, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SYNASC.2014.82⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01311372v1</w:t>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01381797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A New Registration Algorithm for Estimating and Discriminating Average Shapes of Sets of Corneal Topographies</w:t>
+                <w:t xml:space="preserve">Construction of a mean surface for the variability study of the cornea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edouard Auvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Brunette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Meunier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">36th Annual International Conference of the IEEE Engineering in Medicine and Biology Society, EMBC 2014</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, Chicago, United States. pp. 3341-3344, </w:t>
+              <w:t xml:space="preserve">11th Canadian Conference on Computer and Robot Vision, CRV 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Montréal, Canada. pp. 328 - 335, </w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/EMBC.2014.6944338⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/CRV.2014.51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499702v1</w:t>
+                <w:t xml:space="preserve">hal-01499701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construction of a mean surface for the variability study of the cornea</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Kidney 3D dynamic modeling and tumor tracking for therapeutic transcutaneous treatment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentin Leonardi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Olofsson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Souteyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11th Canadian Conference on Computer and Robot Vision, CRV 2014</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Computer Assisted Medical Interventions Conference, SURGETICA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Chambéry, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499701v1</w:t>
+                <w:t xml:space="preserve">hal-01311429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kidney 3D dynamic modeling and tumor tracking for therapeutic transcutaneous treatment</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Comparison of quasi-spherical surfaces using spherical harmonics: Application to corneal biometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Polette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Brunette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Meunier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Assisted Medical Interventions Conference, SURGETICA 2014</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">4th International Conference on Image Processing Theory, Tools and Applications, IPTA 2014</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IPTA.2014.7001979⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01311429v1</w:t>
+                <w:t xml:space="preserve">hal-01499703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature lines extraction within surface mesh models - Application to impact craters detection</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Detection of impact craters in 3D mesh by extraction of feature lines</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Geometric Computing and Modeling track of conference 19th IMACS World Congress (International Association for Mathematics and Computers in Simulation)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Lorenzo de El Escorial, Spain</w:t>
+              <w:t xml:space="preserve">European Planetary Science Congress, EPSC 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01341022v1</w:t>
+                <w:t xml:space="preserve">hal-01499705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Interactive Annotations on Digital Outcrops using a Touch Pad</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Characterization of impact craters in 3D meshes using a feature lines approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Jorda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th workshop of the ILP-Task Force on Sedimentary Basin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Marseille, France</w:t>
+              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499707v1</w:t>
+                <w:t xml:space="preserve">hal-01499706v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recalage contraint par cartes de courbures discrètes pour la modélisation dynamique du rein</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Souteyrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Frandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Marseille, France. pp. 149-158</w:t>
@@ -11385,243 +11411,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of impact craters in 3D meshes using a feature lines approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Feature lines extraction within surface mesh models - Application to impact craters detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union, AGU Fall Meeting 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Geometric Computing and Modeling track of conference 19th IMACS World Congress (International Association for Mathematics and Computers in Simulation)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, San Lorenzo de El Escorial, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499706v1</w:t>
+                <w:t xml:space="preserve">hal-01341022v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of impact craters in 3D mesh by extraction of feature lines</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Jorda</w:t>
+                <w:t xml:space="preserve">3D Interactive Annotations on Digital Outcrops using a Touch Pad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Planetary Science Congress, EPSC 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">8th workshop of the ILP-Task Force on Sedimentary Basin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499705v1</w:t>
+                <w:t xml:space="preserve">hal-01499707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Application of discrete curvatures to surface mesh simplification and feature line extraction</w:t>
               </w:r>
@@ -11836,90 +11836,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Morphing Approach for Kidney Dynamic Modeling - From 3D Reconstruction to Motion Simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision, WSCG 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Plzen, Czech Republic. pp.179-187</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11944,77 +11944,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation du mouvement du rein par une approche de type morphing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Laboratoire des Sciences de l'Information et des Systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Carqueiranne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12033,286 +12033,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01488256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determining bricks of 3-dimensional cell complexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Pacheco</w:t>
+                <w:t xml:space="preserve">Extraction of feature lines with connectivity preservation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kudelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Workshop in Combinatorial Image Analysis, IWCIA 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Madrid, Spain. pp.37-48</w:t>
+              <w:t xml:space="preserve">Computer Graphics International 2011 (CGI'2011)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499708v1</w:t>
+                <w:t xml:space="preserve">hal-01499709v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Extraction of feature lines with connectivity preservation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Dimitri Kudelski</w:t>
+                <w:t xml:space="preserve">Determining bricks of 3-dimensional cell complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sophie Viseur</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Computer Graphics International 2011 (CGI'2011)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">14th International Workshop in Combinatorial Image Analysis, IWCIA 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Madrid, Spain. pp.37-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499709v1</w:t>
+                <w:t xml:space="preserve">hal-01499708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D Reconstruction from CT-Scan Volume Dataset - Application to Kidney Modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SCCG 2011, 27th Spring conference on Computer Graphics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Vinicné, Slovakia. pp. 111-120, </w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12346,90 +12346,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstruction 3D du Volume Rénal à partir d'Acquisitions Scanner Volumiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées du Groupe de Travail en Modélisation Géométrique, GTMG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Grenoble, France. pp. 83-92</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12448,446 +12448,446 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01311376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Feature Line Detection on Triangulated Meshes - A Geological Application</w:t>
+                <w:t xml:space="preserve">3D Feature Line Detection based on Vertex Labeling and 2D Skeletonization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kudelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision, WSCG 2010</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (SMI 2010)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Aix-en-Provence, France. pp.246--250, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/SMI.2010.35⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499711v1</w:t>
+                <w:t xml:space="preserve">hal-01499712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Obtaining cell complexes associated to four dimensional digital objects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Pacheco</w:t>
+                <w:t xml:space="preserve">Feature Line Detection on Triangulated Meshes - A Geological Application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dimitri Kudelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CTIC 2010, International Workshop on Computational Topology in Image Context</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Chipiona, Spain. pp. 57-64</w:t>
+              <w:t xml:space="preserve">18th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision, WSCG 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Plzen, Czech Republic. pp.39-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499714v1</w:t>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499711v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Obtaining cell complexes associated to four dimensional digital objects</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Pacheco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">In 15th International Conference "Medical Informatics &amp; Technologies", MIT 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, Zakopane, Poland. pp. 161-166</w:t>
+              <w:t xml:space="preserve">CTIC 2010, International Workshop on Computational Topology in Image Context</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Chipiona, Spain. pp. 57-64</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499713v1</w:t>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">3D Feature Line Detection based on Vertex Labeling and 2D Skeletonization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Cortical Pattern Detection for the Developing Brain: a 3D Vertex Labeling and Skeletonization Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Clouchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dimitri Kudelski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Bouyssi-Kobar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adre Du Plessis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Shape Modeling and Applications (SMI 2010)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">In 15th International Conference "Medical Informatics &amp; Technologies", MIT 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, Zakopane, Poland. pp. 161-166</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/SMI.2010.35⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01499712v1</w:t>
+                <w:t xml:space="preserve">hal-01499713v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Doxelo: Towards a Software for Processing and Visualizing Topology Computations in Doxel-based 3D+t Images</w:t>
               </w:r>
@@ -12981,103 +12981,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Texture indexes and gray level size zone matrix. Application to cell nuclei classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Fertil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire L. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Cau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th International Conference on Pattern Recognition and Information Processing, PRIP 2009</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, Minsk, Belarus. pp.140--145</w:t>
@@ -13178,168 +13178,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Classification of cell nuclei using shape and texture indexes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillaume Thibault</w:t>
+                <w:t xml:space="preserve">Simplicialization of Octrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Devic</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicolas Jesson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Molina-Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">16th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision (WSCG 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Plzen, Czech Republic. pp.25--28</w:t>
+              <w:t xml:space="preserve">Workshop on Computational Topology in Image Context, CTIC 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01499717v1</w:t>
+                <w:t xml:space="preserve">hal-01499719v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Voxelo: a project for computing and visualizing geometric-topological features for nD digital images</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -13355,368 +13338,385 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATIMAG’08, International Workshop on Computational Algebraic Topology within Image Context</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Seville, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01341032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplicialization of Octrees</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Algebraic Topological Models for Octrees</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helena Molina-Abril</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Jesson</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pedro Real</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Computational Topology in Image Context, CTIC 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Poitiers, France</w:t>
+              <w:t xml:space="preserve">Algebraic Topological Methods in Computer Science 2008, ATMCS III (a satellite conference to the 5th European Congress of Mathematics)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499719v1</w:t>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Algebraic Topological Models for Octrees</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId142" w:history="1">
+                <w:t xml:space="preserve">Simplicialization of Digital Volumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pedro Real</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helena Molina-Abril</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Jesson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Algebraic Topological Methods in Computer Science 2008, ATMCS III (a satellite conference to the 5th European Congress of Mathematics)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Paris, France</w:t>
+              <w:t xml:space="preserve">First International Workshop on on Image Mining, Theory and Applications (IMTA 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Funchal, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499720v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499718v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simplicialization of Digital Volumes</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Classification of cell nuclei using shape and texture indexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Thibault</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Devic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Horn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Fertil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Sequeira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First International Workshop on on Image Mining, Theory and Applications (IMTA 2008)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Funchal, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">16th International Conference in Central Europe on Computer Graphics, Visualization and Computer Vision (WSCG 2008)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Plzen, Czech Republic. pp.25--28</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01499718v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01499717v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contour Detection of the Cornea from OCT Radial Images</w:t>
               </w:r>
@@ -13882,200 +13882,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01499722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric Modeling of the Heart using its Structural Features</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Using 3D Spline Differentiation to Compute Quantitative Optical Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Daniel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jornadas de Imagen Medica</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Third Canadian Conference on Computer and Robot Vision, CRV 2006</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIPPRS, Jun 2006, Québec, Canada. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/CRV.2006.84⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01488834v1</w:t>
+                <w:t xml:space="preserve">hal-01311458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using 3D Spline Differentiation to Compute Quantitative Optical Flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Geometric Modeling of the Heart using its Structural Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third Canadian Conference on Computer and Robot Vision, CRV 2006</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Jornadas de Imagen Medica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2006, Séville, Spain</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/CRV.2006.84⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01311458v1</w:t>
+                <w:t xml:space="preserve">hal-01488834v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approaches dedicated to the modeling of complex shapes - Application to medical data</w:t>
               </w:r>
@@ -14792,64 +14792,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Viseur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Bouley</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Pierre Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Muscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3D Digital Geological Models</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley, 2022, </w:t>
@@ -14999,51 +14999,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Determining bricks of 3-dimensional cell complexes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Pacheco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15289,64 +15289,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Curvature-based Approach to Find Regions of Interest on a Surface Mesh - Application to Kidney Tumor Location</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Olofsson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentin Leonardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Daniel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15381,64 +15381,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Detection of Round Shaped Pits Lying on 3D Meshes - Application to Impact Crater Recognition.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin-Pierre Schmidt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId243" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jennifer Muscato</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Jorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15687,51 +15687,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8AD8CB4C"/>
+    <w:nsid w:val="359D041E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15835,51 +15835,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="9BA1D416"/>
+    <w:nsid w:val="E3D92CAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15983,51 +15983,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="63F8B0FD"/>
+    <w:nsid w:val="E44A936E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16131,51 +16131,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4">
-    <w:nsid w:val="B64ADA90"/>
+    <w:nsid w:val="81FFBFA2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16279,51 +16279,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5">
-    <w:nsid w:val="0652D7B4"/>
+    <w:nsid w:val="2A648F0D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16427,51 +16427,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6">
-    <w:nsid w:val="42A913BF"/>
+    <w:nsid w:val="005C52C8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16575,51 +16575,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7">
-    <w:nsid w:val="167EE411"/>
+    <w:nsid w:val="5169A637"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16723,51 +16723,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8">
-    <w:nsid w:val="12F83418"/>
+    <w:nsid w:val="8C828244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -16871,51 +16871,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9">
-    <w:nsid w:val="790BE384"/>
+    <w:nsid w:val="6CF71206"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17019,51 +17019,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10">
-    <w:nsid w:val="8571778F"/>
+    <w:nsid w:val="809099B1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17167,51 +17167,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11">
-    <w:nsid w:val="D8C8674E"/>
+    <w:nsid w:val="C6123FE6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17315,51 +17315,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12">
-    <w:nsid w:val="362A6C84"/>
+    <w:nsid w:val="110E030D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -17579,51 +17579,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-mari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9552-6739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070757593" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatique-sciences.univ-amu.fr/master-informatique/parcours-gig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dil.univ-mrs.fr/~mari/GIG" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.univ-amu.fr/formation_2018-2022/master_informatique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.univ-amu.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://informatique-sciences.univ-amu.fr/master2-cci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnu27.univ-lille.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://informatique-sciences.univ-amu.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-mod.lis-lab.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lis-lab.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-luc.mari@univ-amu.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/116970982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/Geometric-Topological-Feature-Extraction-Analysis/dp/1786300419/ref=sr_1_1?keywords=9781786300416&amp;linkCode=qs&amp;qid=1574938815&amp;s=books&amp;sr=8-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Geometric+and+Topological+Mesh+Feature+Extraction+for+3D+Shape+Analysis-p-9781786300416" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wordery.com/geometric-and-topological-mesh-feature-extraction-for-3d-shape-analysis-jean-luc-mari-9781786300416?currency=EUR&amp;gtrck=c1ZTbFdnVFJ5Q3ppMGRkZjgwOGFGdXhkSXQxNHFIMEFaUHdNRzA2QzNuMG5PNW52cHFuRldOeUYySWwrNUdlT0hKUWJnWlg4ZUZla3Z2d1RwbHZHb0E9PQ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asso-afig.fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gtmg.u-bourgogne.fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lama.univ-savoie.fr/gt-geodis/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-im.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tc18.org" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liris.cnrs.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethil.insa-lyon.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edf.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://retail-vr.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nothing2install.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-20-CE10-0002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lispen.ensam.eu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utc.fr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-scop.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snef.fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i-mc.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.fr/fr/campus/aix-en-provence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/kitt/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.ap-hm.fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://appliweb.dgri.education.fr/annuaire/DescUr.jsp?desc=20121706&amp;prov=GeoEntite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novartis.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cerimed-web.eu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etsmtl.ca/Unites-de-recherche/lio/accueil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frqs.gouv.qc.ca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crchum.chumontreal.qc.ca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etsmtl.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/impact-4d/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lam.fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cerege.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geops.geol.u-psud.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imcce.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tu-sofia.bg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anr-h-cube.brgm.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brgm.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsce.ipsl.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/terra-3e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umontreal.ca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diro.umontreal.ca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maisonneuve-rosemont.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eni.com/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/ynrosser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/samantha-thiel-05584616b/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-doctoral.univ-amu.fr/inscrit/2957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/mathieu-pietri-a6678a1bb/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/oghenemarho-orukele/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thibault-payet-502888280/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/florian-beguet-835939157/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/manon-jubert-51b08b133/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nils-olovsson.se" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Nicole_Christoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aldo.gonzalez-lorenzo.perso.luminy.univ-amu.fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/242548729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/arnaud-polette-14a1a9102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/valentin-leonardi-5a6195105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Dimitri_Kudelski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thibault.biz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/flogit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thomas-giuliani-4bba7721" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.viadeo.com/fr/profile/xavier.gomez10944" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thierry-baud-17037582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umr910.timone.univ-mrs.fr/member.php?lang=fr&amp;name=43" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.us.es" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwo.ca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://english.us.edu.pl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r-gtmg2024.sciencesconf.org" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfigrv2019.sciencesconf.org" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/ctic2016/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/geodis2016/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gmod.lsis.org/GTMG2013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afig09.lsis.org" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liris.cnrs.fr/~egfr/best-paper.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marseille.archi.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialogues-eupaliniens.marseille.archi.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treize.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.matheopolis.fr/MPT/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grandluminy.com/fr/content/la-fete-de-la-science-luminy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://irem.univ-amu.fr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://friiam.cnrs-mrs.fr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pietri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penn&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-025-04112-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peuzin-Jubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nozais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2021.103094" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146536v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Christoff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Manolova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-020-09535-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528103v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Real" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2017.05.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01318144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-bmt.2015.0048" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281355v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leonardi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-014-0978-6" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285969v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Molina-Abril" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-014-0248-x" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Auvinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1077164" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341021v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fertil" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Navarro" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001413570024" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341023v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pacheco" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9336-z" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0NMT0GWK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kudelski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholipour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Warfield" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-011-0325-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-281TCSK9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scrofani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467811004226" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sequeira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouyssi-Kobar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adre Du Plessis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021865431000133X" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341030v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341031v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661809020035" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-537PQX1W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341034v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467804001397" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341033v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501567v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oghenemarho Orukele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93319-6_12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05030886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez Lorenzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62578-7_3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130484v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Leonard" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_27" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130468v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191005" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130489v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques A. de Guise" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cresson" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmittbuhl" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20191054" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130619v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Uribe Lobello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130617v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795062v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20181048" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130616v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Olofsson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130618v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130551v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00692-1_10" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130537v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698847v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_18" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493023v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01495367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794890v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60928-7_32" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341015v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_12" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381805v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476541v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490130v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bali" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341014v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Juda" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499699v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341017v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341018v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499700v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Schmidt" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341037v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_53" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341019v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499703v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001979" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381797v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.82" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311372v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499702v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944338" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499701v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2014.51" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311429v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souteyrand" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341022v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499707v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frandon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499706v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499705v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311433v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tran Nam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499704v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0-18" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311434v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488256v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499708v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499709v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311443v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461217.2461239" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499711v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499714v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499713v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499712v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2010.35" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499710v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carnero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz-Pernil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499715v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499716v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_28" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499717v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Devic" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341032v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499719v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jesson" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499720v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499718v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499721v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Graglia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baikoff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353619" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499722v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488834v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311458v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barron" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.84" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341035v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499723v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25944-2_20" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499725v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1017307" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499726v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45572-8_2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H301C6S3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499724v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499727v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361776v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hetroy-Wheeler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681069" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628939v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058296v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/mathematiques/7818-informatique-mathematique.html" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508969v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488777v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464892v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-mari" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9552-6739" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/070757593" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image2.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://informatique-sciences.univ-amu.fr/master-informatique/parcours-gig" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.dil.univ-mrs.fr/~mari/GIG" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciences.univ-amu.fr/formation_2018-2022/master_informatique" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sciences.univ-amu.fr" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.univ-amu.fr/" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://informatique-sciences.univ-amu.fr/master2-cci" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://conseil-national-des-universites.fr/cnu/#/" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnu27.univ-lille.fr" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://informatique-sciences.univ-amu.fr" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-mod.lis-lab.fr" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lis-lab.fr" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrs.fr/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-luc.mari@univ-amu.fr" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/116970982" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.amazon.fr/Geometric-Topological-Feature-Extraction-Analysis/dp/1786300419/ref=sr_1_1?keywords=9781786300416&amp;linkCode=qs&amp;qid=1574938815&amp;s=books&amp;sr=8-1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.wiley.com/en-fr/Geometric+and+Topological+Mesh+Feature+Extraction+for+3D+Shape+Analysis-p-9781786300416" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://wordery.com/geometric-and-topological-mesh-feature-extraction-for-3d-shape-analysis-jean-luc-mari-9781786300416?currency=EUR&amp;gtrck=c1ZTbFdnVFJ5Q3ppMGRkZjgwOGFGdXhkSXQxNHFIMEFaUHdNRzA2QzNuMG5PNW52cHFuRldOeUYySWwrNUdlT0hKUWJnWlg4ZUZla3Z2d1RwbHZHb0E9PQ" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.asso-afig.fr" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gtmg.u-bourgogne.fr" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lama.univ-savoie.fr/gt-geodis/" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.gdr-im.fr" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tc18.org" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://liris.cnrs.fr" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cethil.insa-lyon.fr" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.edf.fr" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://retail-vr.com" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.nothing2install.com" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://anr.fr/Projet-ANR-20-CE10-0002" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://lispen.ensam.eu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.utc.fr" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://g-scop.grenoble-inp.fr" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.snef.fr" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.i-mc.fr" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.fr/fr/campus/aix-en-provence" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/kitt/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.ap-hm.fr" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://appliweb.dgri.education.fr/annuaire/DescUr.jsp?desc=20121706&amp;prov=GeoEntite" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.novartis.fr" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cerimed-web.eu" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.etsmtl.ca/Unites-de-recherche/lio/accueil" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.frqs.gouv.qc.ca" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://crchum.chumontreal.qc.ca" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.etsmtl.com" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/impact-4d/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.lam.fr" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cerege.fr" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://geops.geol.u-psud.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.imcce.fr/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.tu-sofia.bg" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://anr-h-cube.brgm.fr/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.brgm.fr" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsce.ipsl.fr" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/company/terra-3e" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.umontreal.ca" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://diro.umontreal.ca" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.maisonneuve-rosemont.org" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.eni.com/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/ynrosser" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/samantha-thiel-05584616b/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://college-doctoral.univ-amu.fr/inscrit/2957" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/mathieu-pietri-a6678a1bb/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/oghenemarho-orukele/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thibault-payet-502888280/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/florian-beguet-835939157/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/manon-jubert-51b08b133/?originalSubdomain=fr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://nils-olovsson.se" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Nicole_Christoff" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://aldo.gonzalez-lorenzo.perso.luminy.univ-amu.fr" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vimeo.com/242548729" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/arnaud-polette-14a1a9102" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/valentin-leonardi-5a6195105" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.researchgate.net/profile/Dimitri_Kudelski" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://thibault.biz" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://github.com/flogit" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thomas-giuliani-4bba7721" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://fr.viadeo.com/fr/profile/xavier.gomez10944" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/thierry-baud-17037582" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://umr910.timone.univ-mrs.fr/member.php?lang=fr&amp;name=43" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.us.es" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.uwo.ca" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://english.us.edu.pl" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://r-gtmg2024.sciencesconf.org" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jfigrv2019.sciencesconf.org" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/ctic2016/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.lsis.org/geodis2016/" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://gmod.lsis.org/GTMG2013" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://afig09.lsis.org" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://liris.cnrs.fr/~egfr/best-paper.html" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.marseille.archi.fr/" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dialogues-eupaliniens.marseille.archi.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://treize.lif.univ-mrs.fr/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.matheopolis.fr/MPT/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.grandluminy.com/fr/content/la-fete-de-la-science-luminy" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://irem.univ-amu.fr" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://friiam.cnrs-mrs.fr" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248164v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Pietri" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Remy" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Penn&#233;" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mari" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-025-04112-3" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03322710v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Peuzin-Jubert" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Polette" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Nozais" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Pernot" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cad.2021.103094" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146536v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Christoff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Jorda" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Viseur" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Bouley" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Manolova" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11038-020-09535-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01528103v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez-Lorenzo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Bac" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pedro Real" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.topol.2017.05.008" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01318144v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Brunette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Meunier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1049/iet-bmt.2015.0048" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285969v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helena Molina-Abril" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00200-014-0248-x" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01281355v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin Leonardi" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Vidal" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00371-014-0978-6" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01285963v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edouard Auvinet" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/21681163.2015.1077164" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341023v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Pacheco" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10472-013-9336-z" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-0NMT0GWK-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341021v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Thibault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Fertil" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Pereira" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire L. Navarro" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Cau" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218001413570024" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341024v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Clouchoux" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dimitri Kudelski" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Gholipour" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Warfield" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00429-011-0325-x" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-281TCSK9-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341026v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Scrofani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467811004226" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341028v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Sequeira" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341027v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Bouyssi-Kobar" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adre Du Plessis" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341029v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S021865431000133X" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341031v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1134/S1054661809020035" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-537PQX1W-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341030v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341033v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341034v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0219467804001397" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341036v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05501567v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oghenemarho Orukele" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-93319-6_12" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05030886v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aldo Gonzalez Lorenzo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-62578-7_3" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03953372v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-19897-7_6" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130489v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Beguet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques A. de Guise" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Cresson" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schmittbuhl" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egp.20191054" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130619v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130484v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Durix" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Chambon" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kathryn Leonard" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Morin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-14085-4_27" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130468v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/egs.20191005" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130490v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo Uribe Lobello" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-20867-7_6" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130618v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01795062v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2312/3dor.20181048" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130616v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Olofsson" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130551v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-00692-1_10" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130537v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130617v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01493023v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698847v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-66272-5_18" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01495367v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01794890v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-60928-7_32" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341013v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmae Dahrabou" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Rohmer" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_10" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01476541v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01490130v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Bali" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341014v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mateusz Juda" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-39441-1_12" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381805v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341015v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-32360-2_12" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499700v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin-Pierre Schmidt" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Muscato" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341019v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341037v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-23117-4_53" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341016v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499699v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341018v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341017v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499702v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EMBC.2014.6944338" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311372v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381797v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SYNASC.2014.82" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499701v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2014.51" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311429v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Souteyrand" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499703v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IPTA.2014.7001979" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499705v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499706v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311373v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Frandon" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341022v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499707v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311433v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Tran Nam" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499704v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-37067-0-18" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311434v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488256v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499709v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499708v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311443v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/2461217.2461239" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311376v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499712v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SMI.2010.35" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499711v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499714v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499713v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499710v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Carnero" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Diaz-Pernil" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499715v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499716v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-04397-0_28" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499719v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jesson" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341032v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499720v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499718v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499717v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Devic" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Horn" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499721v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Graglia" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Baikoff" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2007.4353619" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499722v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01311458v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Barron" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CRV.2006.84" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488834v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341035v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499723v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-25944-2_20" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499725v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IEMBS.2001.1017307" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499726v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astart" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-45572-8_2" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-H301C6S3-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499724v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01499727v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02361776v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Hetroy-Wheeler" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rard Subsol" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119681069" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03628939v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781119313922.ch9" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02058296v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr/mathematiques/7818-informatique-mathematique.html" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01341025v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03508969v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488782v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01488777v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02464892v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>