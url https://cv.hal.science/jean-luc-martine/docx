--- v0 (2026-03-16)
+++ v1 (2026-05-04)
@@ -895,165 +895,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01910458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inventer l’invention. Les métaphores de l’invention à la fin de l’âge classique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Canadian Aesthetics Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Métamorphoses de l'invention au siècle des Lumières, 12</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910463v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les notions de machine et de mécanisme : conditions et possibilités des métaphores de la machine dans la pensée de l'âge classique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lumen : Selected Proceedings from the Canadian Society for Eighteenth-Century Studies Lumen / Travaux choisis de la Société canadienne d'étude du dix-huitième siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01898955v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01910463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie vive et machine du poème : aperçus sur la formation de la notion de littérature dans l’Europe de la fin de l’âge classique</w:t>
               </w:r>
@@ -2169,924 +2169,924 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03685780v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">« De la machine à la mécanique. L’article Mécanique de l’Encyclopédie ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international des 14 et 15 février 2008 à l'ENS Lyon, « Les Lumières en mouvement » la circulation des idées au XVIIIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2008, Lyon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03685688v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les exemples du mal dans les Histoires tragiques de François de Rosset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Construire l’exemplarité. Pratiques littéraires et discours historiques (XVIIe-XVIIIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laurence Giavarini, Mar 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01910451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Physique et esthétique chez Diderot : le cercle de la mimésis dans les Salons ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès 2008 de la Société Canadienne d’Etude du Dix-huitième Siècle, Montréal, Québec, 15-18 octobre 2008, Le dix-huitième siècle : Influence du passé, présence du futur</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03685768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2008, Lyon, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encyclopédie et Académies, organisée par Irène Passeron : « Machine académique et machine encyclopédique ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIème Congrès des membres de la Société Internationale d’Étude du XVIIIème siècle du 8 au 15 juillet 2007, Montpellier. Sciences, techniques et cultures au XVIIE siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Encyclopédie et Académies, organisée par Irène Passeron : « Machine académique et machine encyclopédique ».</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03685679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Cleveland de l’Abbé Prévost comme roman de la catastrophe ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du CIERL, Représenter la catastrophe à l'Âge classique : dispositifs, figures, motifs, événement, du 26 septembre 2007 au 29 septembre 2007, Musée de la civilisation, Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03685683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cleveland de l’Abbé Prévost comme roman de la catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter la catastrophe à l’âge classique : dispositifs, figures, motifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montesquieu et le corps, organisée par Carole Dornier : « La machine du corps chez Montesquieu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Congrès des membres de la Société Internationale d’Étude du XVIIIème siècle du 8 au 15 juillet 2007, Montpellier. Sciences, techniques et cultures au XVIIE siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03685673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les exemples du mal dans les Histoires tragiques de Rosset ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Construire l’exemplarité. Pratiques littéraires et discours historiques (XVIIe-XVIIIe siècles), Université de Bourgogne (3 et 4 mars 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03685664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur l’origine de quelques analogies de la machine à l’âge classique : la machine comme ruse et la machine du monde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Les usages de l’analogie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, philippe Monneret, Feb 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03961875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poétique imite le vivant. Modèle organique et valeur finaliste dans la Poétique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude Les métaphores de la vie en littérature et en sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, jean-luc Martine et Brigitte Bercoff, Jan 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Dijon, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03961877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre encyclopédique à l'épreuve des machines : les désignants dans la description des arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Branches du savoir dans l’Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Leca-Tsiomis, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, philippe Monneret, Feb 2006, Dijon, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le lexique de la machine et l’organisation des savoirs : science et intelligence pratique ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International organisé par le CELL/UMR 5037 24 et 25 juin 2005, La dénomination des savoirs en français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, jean-luc Martine et Brigitte Bercoff, Jan 2006, Dijon, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03685644v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Inventer l’invention. Les métaphores de l’invention à la fin de l’âge classique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès 2005 de la Société Canadienne d’Etude du Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03685652v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03685644v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congrès 2004 de la Société Canadienne d’Etude du Dix-Huitième Siècle, 20-23 octobre 2004, London, Ontario, La machine, l'automatisme, le système : « Conditions et possibilités des métaphores de la machine dans la pensée de l’âge classique ».</w:t>
               </w:r>
@@ -3461,165 +3461,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03778426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De la machine à la mécanique, l’article &amp;quot;mechanique&amp;quot; de l’Encyclopédie.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Lumières en mouvement. La circulation des idées au xviiie siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01898967v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Morale et poétique dans Les Aventures de Télémaque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Fénelon, les leçons de la fable. Les Aventures de Télémaque</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses Universitaires de France, 2009, Série XVIIe siècle français ; Collection CNED-PUF, ISSN 1955-2955, 978-2-13-057842-0</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01910469v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01898967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3774,51 +3774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257901v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.052.0083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.194.0116" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5542" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.904" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685768v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685664v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685652v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685644v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257901v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.052.0083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.194.0116" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5542" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.904" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685664v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>