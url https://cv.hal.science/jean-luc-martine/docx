--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -895,165 +895,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01910458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les notions de machine et de mécanisme : conditions et possibilités des métaphores de la machine dans la pensée de l'âge classique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Lumen : Selected Proceedings from the Canadian Society for Eighteenth-Century Studies Lumen / Travaux choisis de la Société canadienne d'étude du dix-huitième siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01898955v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Inventer l’invention. Les métaphores de l’invention à la fin de l’âge classique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Canadian Aesthetics Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Métamorphoses de l'invention au siècle des Lumières, 12</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01910463v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01898955v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poésie vive et machine du poème : aperçus sur la formation de la notion de littérature dans l’Europe de la fin de l’âge classique</w:t>
               </w:r>
@@ -1755,1338 +1755,1338 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03257916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Lire les Lettres persanes : le 18e siècle dans les programmes du lycée</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d'étude : réforme du Lycée "Nouveaux programmes de Français"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le philosophe des Lumières dans les histoires littéraires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire de recherche du laboratoire CPTC : "Batailles autour du canon"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CPTC, Jan 2019, Dijon, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257926v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Introduction à l’idée de peuple au 18e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dire le peuple, parler au peuple</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CPTC, Nov 2019, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser et représenter la barbarie : éthique et poétique chez Diderot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Éthique(s) des Lumières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Congrès annuel de la Société Canadienne d’Étude du Dix-Huitième Siècle, Oct 2019, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03255324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Dijon, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rousseau romantique ? Quelques remarques sur &amp;quot;Les Rêveries du promeneur solitaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude autour du programme ENS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Département de Lettres et les membres des axes « LmM » et « Ecriture de l’histoire littéraire », Feb 2018, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, CPTC, Jan 2019, Dijon, France</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03257876v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Vaucanson comme personnage conceptuel dans l’Encyclopédie : le machiniste, le mécanicien et les raisons des Lumières ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international L’automate : modèle, machine, merveille (19-21 mars 2009), Université de Grenoble</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Département de Lettres et les membres des axes « LmM » et « Ecriture de l’histoire littéraire », Feb 2018, Dijon, France</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03685780v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Physique et esthétique chez Diderot : le cercle de la mimésis dans les Salons ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès 2008 de la Société Canadienne d’Etude du Dix-huitième Siècle, Montréal, Québec, 15-18 octobre 2008, Le dix-huitième siècle : Influence du passé, présence du futur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Grenoble, France</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03685768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les exemples du mal dans les Histoires tragiques de François de Rosset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Construire l’exemplarité. Pratiques littéraires et discours historiques (XVIIe-XVIIIe siècles)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laurence Giavarini, Mar 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910451v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« De la machine à la mécanique. L’article Mécanique de l’Encyclopédie ».</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international des 14 et 15 février 2008 à l'ENS Lyon, « Les Lumières en mouvement » la circulation des idées au XVIIIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2008, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03685688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...34 lines deleted...]
-              <w:t xml:space="preserve">, Laurence Giavarini, Mar 2006, Dijon, France</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le Cleveland de l’Abbé Prévost comme roman de la catastrophe ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international du CIERL, Représenter la catastrophe à l'Âge classique : dispositifs, figures, motifs, événement, du 26 septembre 2007 au 29 septembre 2007, Musée de la civilisation, Québec</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2008, Montréal, Canada</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03685683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Encyclopédie et Académies, organisée par Irène Passeron : « Machine académique et machine encyclopédique ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">XIIème Congrès des membres de la Société Internationale d’Étude du XVIIIème siècle du 8 au 15 juillet 2007, Montpellier. Sciences, techniques et cultures au XVIIE siècle.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Encyclopédie et Académies, organisée par Irène Passeron : « Machine académique et machine encyclopédique ».</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03685679v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Cleveland de l’Abbé Prévost comme roman de la catastrophe</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Représenter la catastrophe à l’âge classique : dispositifs, figures, motifs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Québec, Canada</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910464v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Montesquieu et le corps, organisée par Carole Dornier : « La machine du corps chez Montesquieu »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">XIIème Congrès des membres de la Société Internationale d’Étude du XVIIIème siècle du 8 au 15 juillet 2007, Montpellier. Sciences, techniques et cultures au XVIIE siècle.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03685673v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Sur l’origine de quelques analogies de la machine à l’âge classique : la machine comme ruse et la machine du monde »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Séminaire « Les usages de l’analogie »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, philippe Monneret, Feb 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Québec, Canada</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03961875v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Les exemples du mal dans les Histoires tragiques de Rosset ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque international Construire l’exemplarité. Pratiques littéraires et discours historiques (XVIIe-XVIIIe siècles), Université de Bourgogne (3 et 4 mars 2006)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2007, Montpellier, France</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03685664v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le poétique imite le vivant. Modèle organique et valeur finaliste dans la Poétique.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’étude Les métaphores de la vie en littérature et en sciences humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, jean-luc Martine et Brigitte Bercoff, Jan 2006, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2006, Dijon, France</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03961877v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L'ordre encyclopédique à l'épreuve des machines : les désignants dans la description des arts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Branches du savoir dans l’Encyclopédie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Marie Leca-Tsiomis, Nov 2004, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, philippe Monneret, Feb 2006, Dijon, France</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910456v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Inventer l’invention. Les métaphores de l’invention à la fin de l’âge classique »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Congrès 2005 de la Société Canadienne d’Etude du Dix-Huitième Siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2005, Trois-Rivières, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...56 lines deleted...]
-              <w:t xml:space="preserve">, jean-luc Martine et Brigitte Bercoff, Jan 2006, Dijon, France</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03685652v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">« Le lexique de la machine et l’organisation des savoirs : science et intelligence pratique ».</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Colloque International organisé par le CELL/UMR 5037 24 et 25 juin 2005, La dénomination des savoirs en français préclassique (1500-1650)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2005, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03685644v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-03685652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Congrès 2004 de la Société Canadienne d’Etude du Dix-Huitième Siècle, 20-23 octobre 2004, London, Ontario, La machine, l'automatisme, le système : « Conditions et possibilités des métaphores de la machine dans la pensée de l’âge classique ».</w:t>
               </w:r>
@@ -3461,165 +3461,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03778426v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Morale et poétique dans Les Aventures de Télémaque</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Martine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Fénelon, les leçons de la fable. Les Aventures de Télémaque</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Presses Universitaires de France, 2009, Série XVIIe siècle français ; Collection CNED-PUF, ISSN 1955-2955, 978-2-13-057842-0</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01910469v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">De la machine à la mécanique, l’article &amp;quot;mechanique&amp;quot; de l’Encyclopédie.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Martine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Lumières en mouvement. La circulation des idées au xviiie siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01898967v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-01910469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId64"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -3774,51 +3774,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257901v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.052.0083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.194.0116" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5542" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.904" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910463v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898955v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255296v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255324v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257835v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257926v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685688v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685768v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685679v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685683v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685664v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961875v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685652v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898967v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910469v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257901v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Martine" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/contextes.10394" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224782v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille No&#251;s" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dhs.052.0083" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255603v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/litt.194.0116" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255614v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rde.5542" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898972v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917292v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910449v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910460v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13p17" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03685745v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/episteme.904" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910458v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898955v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910463v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910454v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961886v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910453v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01898085v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898948v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01917291v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081528v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05081497v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03837752v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257916v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257835v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257926v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255296v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255324v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03257876v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685780v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685768v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685688v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685683v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685679v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910464v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685673v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961875v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03961877v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910456v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685652v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685644v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685622v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03685627v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05125797v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03683827v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03778426v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01910469v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01898967v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>