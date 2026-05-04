--- v0 (2026-03-23)
+++ v1 (2026-05-04)
@@ -450,277 +450,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01690608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of cobalt substitution on structural, optical, electrical and magnetic properties of nanosized lithium ferrite</w:t>
+                <w:t xml:space="preserve">Investigation of structural, optical, magnetic and electrical properties of tungsten doped Ni Zn nano-ferrites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preeti Thakur</w:t>
+                <w:t xml:space="preserve">Abhilash Pathania</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parul Sharma</w:t>
+                <w:t xml:space="preserve">Sanjay Bhardwaj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shyam Singh Thakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alex Trukhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 29 (19), pp.16507-16515</w:t>
+              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 531, pp.45-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983634v1</w:t>
+                <w:t xml:space="preserve">hal-01983649v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of structural, optical, magnetic and electrical properties of tungsten doped Ni Zn nano-ferrites</w:t>
+                <w:t xml:space="preserve">Influence of cobalt substitution on structural, optical, electrical and magnetic properties of nanosized lithium ferrite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abhilash Pathania</w:t>
+                <w:t xml:space="preserve">Preeti Thakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sanjay Bhardwaj</w:t>
+                <w:t xml:space="preserve">Parul Sharma</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shyam Singh Thakur</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+                <w:t xml:space="preserve">Alex Trukhanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physica B: Condensed Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 531, pp.45-50</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science: Materials in Electronics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 29 (19), pp.16507-16515</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01983649v1</w:t>
+                <w:t xml:space="preserve">hal-01983634v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simple process to obtain anisotropic self-biased magnets constituted of stacked barium ferrite single domain particles</w:t>
               </w:r>
@@ -1380,277 +1380,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01433301v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of samarium doping on magnetic and structural properties of M type Ba-Co hexaferrite</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low loss composite nano ferrite with matchning permittivity and permeability in UHF band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Saini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thakur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">V. Gupta</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ceramics International</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 42, pp.8413</w:t>
+              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75, pp.94</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01303642v1</w:t>
+                <w:t xml:space="preserve">hal-01303645v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low loss composite nano ferrite with matchning permittivity and permeability in UHF band</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence of samarium doping on magnetic and structural properties of M type Ba-Co hexaferrite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Rana</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Thakur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tomar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Gupta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Research Bulletin</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 75, pp.94</w:t>
+              <w:t xml:space="preserve">Ceramics International</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 42, pp.8413</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303645v1</w:t>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis, Structural, Optical, Electrical and Mössbauer spectroscopic studies of Co substituted Li0.5Fe2.5O4</w:t>
               </w:r>
@@ -1675,51 +1675,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Thakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Thakur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1796,51 +1796,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégory Vérissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2533,51 +2533,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Suitability of Ni-Zn Ferrites Ceramics with Controlled Porosity As Granular Substrates for Mobile Handset Miniaturized Antennas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2818,51 +2818,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 107, pp.09A518. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
@@ -2935,51 +2935,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 108, pp.014301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3043,51 +3043,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, Journal of Applied Physics, 108 (01), à para014301itre. </w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
@@ -3219,321 +3219,321 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Magnetic Field Nonuniformity on an X-Band Microstrip Y-Junction Circulator Bandwidth: Theory/Experiment Comparison</w:t>
+                <w:t xml:space="preserve">Coupled Magnetostatic / Electromagnetic Studies of Non-Uniformly Biased Y-Junction Circulator: Application to Transmission Bandwidth Increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 43 (6), pp.2642. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2007, 43 (9), pp.3645-3651</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00172026v1</w:t>
+                <w:t xml:space="preserve">hal-01301593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Magnetostatic / Electromagnetic Studies of Non-Uniformly Biased Y-Junction Circulator: Application to Transmission Bandwidth Increase</w:t>
+                <w:t xml:space="preserve">Influence of the Magnetic Field Nonuniformity on an X-Band Microstrip Y-Junction Circulator Bandwidth: Theory/Experiment Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Della</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 43 (9), pp.3645-3651</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 43 (6), pp.2642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.893785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301593v1</w:t>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00172026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-biased Y-junction circulators using polycrystalline hexaferrite: An accurate electromagnetic analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4556,3669 +4556,3678 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">jpa-00254898v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (59)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (60)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electrically Small VHF Monopole Antenna for Mobile Handset Application using Magneto-Dielectric Material</w:t>
+                <w:t xml:space="preserve">Frequency-Reconfigurable Miniature Monopole Antenna Using Tunable Magneto-Dielectric Material for VHF Applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Finet</w:t>
+                <w:t xml:space="preserve">Evan Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Rachid Jaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Patrick Pottier</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Antenna Technology (iWAT)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/IWAT57058.2023.10171666⟩</w:t>
+              <w:t xml:space="preserve">2025 IEEE Conference on Antenna Measurements and Applications (CAMA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, Antibes Juan-les-Pins, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/cama65664.2025.11335343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04192466v1</w:t>
+                <w:t xml:space="preserve">hal-05610565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-biased Ku-band circulators</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Electrically Small VHF Monopole Antenna for Mobile Handset Application using Magneto-Dielectric Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Finet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Norbert Parker</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Richard Lebourgeois</w:t>
+                <w:t xml:space="preserve">Hanadi Breiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gerard Cibien</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+                <w:t xml:space="preserve">Patrick Pottier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Microwave Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Antenna Technology (iWAT)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2023, Aalborg, Denmark. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/IWAT57058.2023.10171666⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141154v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04192466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Détermination expérimentale des champs d'anisotropie, des constantes d'anisotropie K 1 et K 2 , et des aimantations rémanentes de ferrites autopolarisés BaM codopés Zn-Ti et Co-Ti</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+                <w:t xml:space="preserve">Self-biased Ku-band circulators</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Norbert Parker</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gerard Cibien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux (JCMM2023 )</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
+              <w:t xml:space="preserve">IEEE International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, San Diego (CA), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04141458v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141154v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux magnétodiélectriques pour dispositifs antennaires VHF accordables en fréquence par un champ magnétique continu</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Détermination expérimentale des champs d'anisotropie, des constantes d'anisotropie K 1 et K 2 , et des aimantations rémanentes de ferrites autopolarisés BaM codopés Zn-Ti et Co-Ti</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Hoez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
+              <w:t xml:space="preserve">17èmes Journées de Caractérisation Microondes et Matériaux (JCMM2023 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2023, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132241v1</w:t>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04141458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stratégie de miniaturisation d'une antenne fil-plaque monopolaire chargée par des matériaux magnéto-diélectriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Matériaux magnétodiélectriques pour dispositifs antennaires VHF accordables en fréquence par un champ magnétique continu</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Batel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Vassidiki Doumouya</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J-F. Pintos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
+              <w:t xml:space="preserve">JCMM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03132011v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technique de caractérisation électromagnétique de l’agilité de ferrites : application aux antennes accordables</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Stratégie de miniaturisation d'une antenne fil-plaque monopolaire chargée par des matériaux magnéto-diélectriques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Batel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.F. Pintos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vassidiki Doumouya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03131773v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03132011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Simple Way to Obtain Self-Biased Barium Ferrite Magnets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">David Souriou</w:t>
+                <w:t xml:space="preserve">Technique de caractérisation électromagnétique de l’agilité de ferrites : application aux antennes accordables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vassidiki Doumouya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM2018, 15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">JNM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2019, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02009751v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03131773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturization of electronic devices by using magneto-dielectric nanomaterial</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+                <w:t xml:space="preserve">A Simple Way to Obtain Self-Biased Barium Ferrite Magnets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Nha Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Cong Nha Le</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Indo-French Workshop on Microwave Nanotechnologies (MiNa)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2017, Bangalore, India</w:t>
+              <w:t xml:space="preserve">JCMM2018, 15èmes Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01698011v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02009751v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniaturisation d'une antenne monopole large bande utilisant des matériaux magnéto-diélectriques en bande VHF</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aladin Kabalan</w:t>
+                <w:t xml:space="preserve">Miniaturization of electronic devices by using magneto-dielectric nanomaterial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Quendo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Allanic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Nha Le</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20° Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
+              <w:t xml:space="preserve">Indo-French Workshop on Microwave Nanotechnologies (MiNa)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2017, Bangalore, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983664v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01698011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Determination of Intrinsic and Induced Magnetic Anisotropies in Ni–Zn and Ni–Zn–Co Spinel Ferrites by Using Singular Point Detection Method and Their Comparison With FMR Method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniaturisation d'une antenne monopole large bande utilisant des matériaux magnéto-diélectriques en bande VHF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aladin Kabalan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Magnetics Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">20° Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2017, Saint-Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983708v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simple process to obtain anisotropic self-biased magnets constituted of stacked barium ferrite single domain particles</w:t>
+                <w:t xml:space="preserve">Determination of Intrinsic and Induced Magnetic Anisotropies in Ni–Zn and Ni–Zn–Co Spinel Ferrites by Using Singular Point Detection Method and Their Comparison With FMR Method</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Cong Nha Le</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Magnetics Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983720v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Etude d'un circulateur auto-polarisé très faibles pertes à 40 GHz : Influence de la température</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A simple process to obtain anisotropic self-biased magnets constituted of stacked barium ferrite single domain particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Nha Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathan Noutehou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Micro-ondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">IEEE International Magnetics Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2017, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302908v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-loss millimeter-wave self-biased circulators: materials, design and characterization</w:t>
+                <w:t xml:space="preserve">Etude d'un circulateur auto-polarisé très faibles pertes à 40 GHz : Influence de la température</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Laroche</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Space Passive Components Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Micro-ondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531529v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Design and realization of magnetic nanocomposites-based planar circulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S.M. Agnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">13th Joint MMM-Intermag</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01301925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Study of a low-loss self-biased circulator at 40 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Microwave Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01531519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des champs d'anisotropie magnétocristallins de ferrites hexagonal et spinelle à l'aide de méthodes statique et dynamiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Low-loss millimeter-wave self-biased circulators: materials, design and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Laroche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Richard Lebourgeois</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14° Journées de Caractérisation Microondes et Matériaux, Calais, 23-25 Mars 2016</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
+              <w:t xml:space="preserve">International Symposium Space Passive Components Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01303389v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Application de la technologie MID à la réalisation d'un circulateur auto- polarisé</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure des champs d'anisotropie magnétocristallins de ferrites hexagonal et spinelle à l'aide de méthodes statique et dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Le Cong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Micro-ondes et Matériaux</w:t>
+              <w:t xml:space="preserve">14° Journées de Caractérisation Microondes et Matériaux, Calais, 23-25 Mars 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01302919v1</w:t>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01303389v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure des champs d'anisotropie magnétocristalline des ferrites hexagonal et spinelle à l'aide de méthodes statiques et dynamiques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Application de la technologie MID à la réalisation d'un circulateur auto- polarisé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Pierre Ganne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14° Journées de Caractérisation Microndes et Matériaux</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Micro-ondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01983676v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01302919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A 3D self-biased circulator in molded interconnect device technology</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure des champs d'anisotropie magnétocristalline des ferrites hexagonal et spinelle à l'aide de méthodes statiques et dynamiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Nha Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Magnetism and Magnetic Materials – INTERMAG Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">14° Journées de Caractérisation Microndes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, Calais, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531501v1</w:t>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01983676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d'un circulateur en technologie SIW à base de nanocomposite ferromagnétique</w:t>
+                <w:t xml:space="preserve">A 3D self-biased circulator in molded interconnect device technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Ganne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Joint Magnetism and Magnetic Materials – INTERMAG Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01166724v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01531501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Half-Massive Ceramics for Antenna Downsizing: Improvement of a Smart Magneto-Dielectric Material with Matching Permeability and Permittivity, and with Enhanced Low-Loss Frequency Range</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+                <w:t xml:space="preserve">Conception et réalisation d'un circulateur en technologie SIW à base de nanocomposite ferromagnétique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
+              <w:t xml:space="preserve">Journées Nationales Micro-ondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01121689v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01166724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conception et réalisation d’un circulateur en technologie SIW à base de nanocomposites ferrimagnétiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Vincent Laur</w:t>
+                <w:t xml:space="preserve">Half-Massive Ceramics for Antenna Downsizing: Improvement of a Smart Magneto-Dielectric Material with Matching Permeability and Permittivity, and with Enhanced Low-Loss Frequency Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">EUCAP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2015, Lisbonne, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301946v1</w:t>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problématique de la modélisation des antennes imprimées sur substrat magnétique aimanté. Application à la conception d’antennes PIFA miniatures agiles en fréquence</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+                <w:t xml:space="preserve">Conception et réalisation d’un circulateur en technologie SIW à base de nanocomposites ferrimagnétiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19emes Journées Nationales Microondes 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.4</w:t>
+              <w:t xml:space="preserve">19èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01167303v1</w:t>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approche de la miniaturisation d’antennes par la mise en œuvre de matériaux magnéo-diélectriques semi-denses et faibles pertes.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Guen</w:t>
+                <w:t xml:space="preserve">Problématique de la modélisation des antennes imprimées sur substrat magnétique aimanté. Application à la conception d’antennes PIFA miniatures agiles en fréquence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Cortes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Verissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes 2015</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">19emes Journées Nationales Microondes 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France. pp.4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01164685v1</w:t>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01167303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeling antennas printed on magnetized substrate: Application to the design of a tunable PIFA antenna</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grégory Verissimo</w:t>
+                <w:t xml:space="preserve">Approche de la miniaturisation d’antennes par la mise en œuvre de matériaux magnéo-diélectriques semi-denses et faibles pertes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Le Gouguec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées Nationales Microondes 2015</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Bordeaux, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01690575v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01164685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pertes diélectriques/ magnétiques de ferrites spinelles NiZnCo dans la bande UHF. Influence des traitements thermiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Le Guen</w:t>
+                <w:t xml:space="preserve">Modeling antennas printed on magnetized substrate: Application to the design of a tunable PIFA antenna</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Paola Cortes Nino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégory Verissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13° Journées de Caractérisation Microondes et Matériaux</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2015 European Microwave Conference (EuMC 2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2015, Paris, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/EuMC.2015.7345917⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01121681v1</w:t>
+                <w:t xml:space="preserve">hal-01690575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces absorbantes très large bande à base de métamatériaux</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pertes diélectriques/ magnétiques de ferrites spinelles NiZnCo dans la bande UHF. Influence des traitements thermiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Paris, France. papier J2-TM2-1, 4 p</w:t>
+              <w:t xml:space="preserve">13° Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2014, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00878387v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01121681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the determination of the permeability tensor of magnetized materials. Application to the design of nonreciprocal and tunable microwave devices</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+                <w:t xml:space="preserve">Surfaces absorbantes très large bande à base de métamatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.P. Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">July Cortez</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+                <w:t xml:space="preserve">A. Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sadaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Burgnies</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Telecom 2013 &amp; JFMMA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Morocco</w:t>
+              <w:t xml:space="preserve">18èmes Journées Nationales Microondes, JNM 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Paris, France. papier J2-TM2-1, 4 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845448v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00878387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence de ferrites de NiZn dans la miniaturisation d'antennes pour applications DVB-H</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.-C. Tarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Grisart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JNM 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surfaces absorbantes très large bande à base de métamatériaux</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J. Hao</w:t>
+                <w:t xml:space="preserve">On the determination of the permeability tensor of magnetized materials. Application to the design of nonreciprocal and tunable microwave devices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">July Cortez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Verissimo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ludovic Burgnies</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Inconnue, France</w:t>
+              <w:t xml:space="preserve">Telecom 2013 &amp; JFMMA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Morocco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00845778v1</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Miniaturisation d'antenne IFA avec un matériau magnéto-diélectrique pour application LTE 700-GSM dans une pico</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.H. Trinh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8250,1824 +8259,1824 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18èmes Journées Nationales Microondes (JNM)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2013, Paris, France. J3-AP3-3.pdf</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00862587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matériaux magnétodiélectriques contraints pour la miniaturisation de dispositifs : application aux antennes</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surfaces absorbantes très large bande à base de métamatériaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Hao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Laur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Azar Maalouf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sadaune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ludovic Burgnies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JCMM 2012 : 12èmes journées de caractérisation microondes et matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Chambery, France</w:t>
+              <w:t xml:space="preserve">Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Inconnue, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00802248v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00845778v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antenne utilisant un matériau magnéto-diélectrique accordable en fréquence et à diversité de diagramme de rayonnement</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Matériaux magnétodiélectriques contraints pour la miniaturisation de dispositifs : application aux antennes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JNM 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">JCMM 2012 : 12èmes journées de caractérisation microondes et matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Chambery, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992155v1</w:t>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00802248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft ferrite materials for microwave applications : measurement and calculation of their electromagnetic properties in any magnetization state</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+                <w:t xml:space="preserve">Influence of a magneto-dielectric resonator on DVB-H antenna performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ribero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Staraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Magnetic Materials 2011 </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Kos, Greece</w:t>
+              <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2156-2159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301752v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00662230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a magneto-dielectric resonator on DVB-H antenna performances</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Robert Staraj</w:t>
+                <w:t xml:space="preserve">Soft ferrite materials for microwave applications : measurement and calculation of their electromagnetic properties in any magnetization state</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5th European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2156-2159</w:t>
+              <w:t xml:space="preserve">Soft Magnetic Materials 2011 </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00662230v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301752v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DVB-H Antenna using a Magneto-dielectric Superstrate</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Antenne utilisant un matériau magnéto-diélectrique accordable en fréquence et à diversité de diagramme de rayonnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tibault Reveyrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Ben Ahmed Daho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.301</w:t>
+              <w:t xml:space="preserve">JNM 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667734v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution on notch antenna loaded by magneto-dielectric material</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+                <w:t xml:space="preserve">Miniature reconfigurable antenna with magneto dielectric substrate for DVB-H band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ribero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Staraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1849-1852</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2289-2292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00651331v1</w:t>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature reconfigurable antenna with magneto dielectric substrate for DVB-H band</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A DVB-H Antenna using a Magneto-dielectric Superstrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ribero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Staraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2289-2292</w:t>
+              <w:t xml:space="preserve">PIERS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301936v1</w:t>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Dependence of the Frequency Permeability Spectra of Soft Ferrite Composite Materials: a Method of Measuring the Natural Ferromagnetic Resonance Frequency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+                <w:t xml:space="preserve">Contribution on notch antenna loaded by magneto-dielectric material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Taiwan. pp.230</w:t>
+              <w:t xml:space="preserve">EUCAP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1849-1852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667768v1</w:t>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of a Magneto- Dielectric Resonator on DVB-H Antenna Performances</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure Dependence of the Frequency Permeability Spectra of Soft Ferrite Composite Materials: a Method of Measuring the Natural Ferromagnetic Resonance Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EuCAP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2156-2159</w:t>
+              <w:t xml:space="preserve">INTERMAG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Taiwan. pp.230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01301931v1</w:t>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soft ferrite materials for microwave applications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+                <w:t xml:space="preserve">Influence of a Magneto- Dielectric Resonator on DVB-H Antenna Performances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ribero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Staraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">th Conference on Soft Magnetic Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, KOS, Greece</w:t>
+              <w:t xml:space="preserve">EuCAP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2156-2159</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681825v1</w:t>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Overview of Reconfigurable and Compact Antennas using a Magneto-dielectric Material</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Soft ferrite materials for microwave applications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Morocco. pp.203</w:t>
+              <w:t xml:space="preserve">th Conference on Soft Magnetic Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, KOS, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667727v1</w:t>
+            <w:hyperlink r:id="rId225" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of Ni-Zn Ferrites Ceramics with Controlled Porosity As Granular Substrates for Mobile Handset Miniaturized Antennas</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Overview of Reconfigurable and Compact Antennas using a Magneto-dielectric Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Ph. Minard</w:t>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Taipei, Taiwan. pp.181</w:t>
+              <w:t xml:space="preserve">PIERS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Morocco. pp.203</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667759v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence de ferrites de Ni-Zn dans la miniaturisation d'antennes pour applications DVB-H.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">David Souriou</w:t>
+                <w:t xml:space="preserve">Suitability of Ni-Zn Ferrites Ceramics with Controlled Porosity As Granular Substrates for Mobile Handset Miniaturized Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Pintos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
+              <w:t xml:space="preserve">INTERMAG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Taipei, Taiwan. pp.181</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00678497v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00667759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influencal parameters on the electromagnetic properties of NiZn nanoferrites for antenna miniaturization</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Influence de ferrites de Ni-Zn dans la miniaturisation d'antennes pour applications DVB-H.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Grisart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">11 joint MMM-Intermag conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Washington, United States</w:t>
+              <w:t xml:space="preserve">17èmes Journées Nationales Microondes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2011, Brest, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00992134v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00678497v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chip antenna utilisant un materiau magneto dielectrique fonctionnant dans la bande uhf v</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influencal parameters on the electromagnetic properties of NiZn nanoferrites for antenna miniaturization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.P.13</w:t>
+              <w:t xml:space="preserve">11 joint MMM-Intermag conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489001v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00992134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">QUELQUES PARAMETRES DE CONTROLE DES PROPRIETES ELECTROMAGNETIQUES DE FERRITES DE NICKEL-ZINC DANS LA BANDE UHF-V</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10076,106 +10085,106 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.O6-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DVB-H TV Handset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10184,1289 +10193,1414 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ribero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Staraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yann Toutain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Symposium Sophia Antipolis forum of MicroElectronics (SAME 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2010, Sophia Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00520441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-miniature planar UHF antenna using a magneto-dielectric superstrate.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Collardey</w:t>
+                <w:t xml:space="preserve">Chip antenna utilisant un materiau magneto dielectrique fonctionnant dans la bande uhf v</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kouroch Mahdjoubi</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Majed Koubeissi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Decroze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Monédière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antennas and Propagation Conference (LAPC) 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Loughborough, United Kingdom. pp.437-440</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.P.13</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00554758v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MATERIAUX MAGNETO-DIELECTRIQUES A BASE DE NANOFERRITES POUR LA MINIATURISATION D'ANTENNES IMPRIMEES</w:t>
+                <w:t xml:space="preserve">Ultra-miniature planar UHF antenna using a magneto-dielectric superstrate.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Abdouni</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId140" w:history="1">
+                <w:t xml:space="preserve">Constant Niamien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Collardey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kouroch Mahdjoubi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.P.11</w:t>
+              <w:t xml:space="preserve">Antennas and Propagation Conference (LAPC) 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Loughborough, United Kingdom. pp.437-440</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488995v1</w:t>
+                <w:t xml:space="preserve">hal-00554758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antenna miniaturization and Nanoferrite Magneto-Dielectric materials</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId240" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Solène Boucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ala Sharaiha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">14th International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM 2010)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada. pp.56</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00492298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influential parameters on electromagnetic properties of Nickel-zinc ferrites for antenna miniaturization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MATERIAUX MAGNETO-DIELECTRIQUES A BASE DE NANOFERRITES POUR LA MINIATURISATION D'ANTENNES IMPRIMEES</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wafa Abdouni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ala Sharaiha</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint MMM-Intermag Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2010, Washington, United States</w:t>
+              <w:t xml:space="preserve">Journées de Caractérisation Microondes et Matériaux</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2010, Brest, France. pp.P.11</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489030v1</w:t>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId242" w:history="1">
+            <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultra-Miniature UHF Antenna using Magneto-dielectric Material</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">J. Perraudeau</w:t>
+                <w:t xml:space="preserve">Influential parameters on electromagnetic properties of Nickel-zinc ferrites for antenna miniaturization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM 2010),</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada</w:t>
+              <w:t xml:space="preserve">Joint MMM-Intermag Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2010, Washington, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId242" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00492290v1</w:t>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Technological role of indium in NiZn nanoferritessyhthetized via reverse micelle technique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Ultra-Miniature UHF Antenna using Magneto-dielectric Material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean François Pintos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">X. Thakur</w:t>
+                <w:t xml:space="preserve">A. Louzir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.C. Katial</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+                <w:t xml:space="preserve">Jean-François Minard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Perraudeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">First international conference on multifonctionnal, hybrid and nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, Tours, France</w:t>
+              <w:t xml:space="preserve">14th International Symposium on Antenna Technology and Applied Electromagnetics (ANTEM 2010),</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Ottawa, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00992141v1</w:t>
+                <w:t xml:space="preserve">hal-00492290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-loss magnetodielectric spinel-ferrite based ceramic with constant permeability and permittivity in the UHF range</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Atul Thakur</w:t>
+                <w:t xml:space="preserve">Technological role of indium in NiZn nanoferritessyhthetized via reverse micelle technique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">X. Thakur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.C. Katial</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Singh</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Hybrid Materials 2009</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2009, Tours, France. pp.B2.1.75</w:t>
+              <w:t xml:space="preserve">First international conference on multifonctionnal, hybrid and nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00488963v1</w:t>
+                <w:t xml:space="preserve">hal-00992141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId251" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-loss Magnetodielectric Spinel-ferrite Based Ceramic with Constant Permeability and Permittivity in the UHF Range</w:t>
+                <w:t xml:space="preserve">Low-loss magnetodielectric spinel-ferrite based ceramic with constant permeability and permittivity in the UHF range</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Atul Thakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Ferrites</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Sacramento, United States. pp.BF-09</w:t>
+              <w:t xml:space="preserve">Hybrid Materials 2009</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2009, Tours, France. pp.B2.1.75</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00489017v1</w:t>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00488963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inner demagnetizing factor in polymer bouded soft magnetic materials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">B. Weidenfeller</w:t>
+                <w:t xml:space="preserve">Low-loss Magnetodielectric Spinel-ferrite Based Ceramic with Constant Permeability and Permittivity in the UHF Range</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Atul Thakur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18th Soft Magnetic Materials Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom. pp.G-001</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Ferrites</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Sacramento, United States. pp.BF-09</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00491908v1</w:t>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00489017v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of Low-k on Crosstalk</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Françoise Saliou</w:t>
+                <w:t xml:space="preserve">Inner demagnetizing factor in polymer bouded soft magnetic materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Anhalt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Weidenfeller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fabrice Huret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISQED 2002 - 3rd International Symposium on Quality Electronic Design</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">18th Soft Magnetic Materials Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2007, Cardiff, United Kingdom. pp.G-001</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">lirmm-00268532v1</w:t>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00491908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Impact of Low-k on Crosstalk</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gregory Servel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Deschacht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Saliou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Huret</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">ISQED 2002 - 3rd International Symposium on Quality Electronic Design</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2002, San Jose, United States. pp.298-303, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISQED.2002.996757⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">lirmm-00268532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propriétés hyperfréquences de matériaux composites à base de poudres de ferrites doux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11495,51 +11629,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JCMM 1998 : 5èmes Journées de Caractérisation Microonde et Matériaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Le Touquet, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00487252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -11549,51 +11683,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ferrite Ceramics at Microwave Frequencies: Applications and Characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11612,84 +11746,84 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Materials: Technical Ceramics and Glasses. ELSEVIER ed.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/b978-0-12-803581-8.11765-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03224210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId258"/>
+      <w:footerReference w:type="default" r:id="rId262"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -11836,51 +11970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ho&#235;z" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9010030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Batel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3030025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.09.030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLZJZHC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983634v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Thakur" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Sharma" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Trukhanov" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983649v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Pathania" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Bhardwaj" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Singh Thakur" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Nha Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Noutehou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3MJNG98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01451571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathania S" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana K." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhalla N." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thakur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrela P." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2743350" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thakur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.12.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THF2RN27-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thakur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.03.173" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNLHZBVJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303642v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomar" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gupta" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303645v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory V&#233;rissimo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lebourgeois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.09.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBGL73BJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canneva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ribero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27793" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJWLN5VD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2269474" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Queffelec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2167118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Pintos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Minard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00656158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grisart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2157899" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/11.3356235" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00517482v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455875" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anhalt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weidenfeller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Guennou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893785" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02019230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-8853(03)00143-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL961VSJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02019223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Le Floc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Servel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Saliou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TADVP.2002.806732" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bariou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Le Floc'H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373220" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Floc'H" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802442v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254898v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Floc'H" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971225" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF00DC9AC8D2310A191ED9A6E47FFE8F254A6DB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192466v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Finet" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Breiss" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT57058.2023.10171666" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04141154v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cibien" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141458v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoez" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132241v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Pintos" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132011v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pintos" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassidiki Doumouya" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03131773v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009751v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698011v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983664v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Kabalan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983708v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983720v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302908v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lebourgeois" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laroche" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531529v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laroche" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301925v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Agnero" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303389v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Cong" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302919v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ganne" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983676v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531501v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ganne" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166724v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121689v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301946v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167303v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Cortes" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Verissimo" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01164685v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690575v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verissimo" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345917" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121681v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878387v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hao" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalouf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadaune" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burgnies" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845448v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Cortez" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992149v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guen" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Tarot" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharaiha" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grisart" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845778v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burgnies" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862587v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Trinh" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802248v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992155v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Ahmed Daho" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301752v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667734v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651331v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grange" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301936v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667768v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301931v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681825v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667727v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667759v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678497v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992134v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souriou" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489001v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488989v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520441v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Toutain" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554758v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Niamien" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouroch Mahdjoubi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488995v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdouni" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492298v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Boucher" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489030v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492290v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louzir" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Minard" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perraudeau" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992141v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thakur" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Katial" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488963v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489017v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491908v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268532v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2002.996757" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487252v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224210v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-803581-8.11765-5" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ho&#235;z" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9010030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Batel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3030025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.09.030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLZJZHC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Pathania" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Bhardwaj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Singh Thakur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Thakur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Sharma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Trukhanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Nha Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Noutehou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3MJNG98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01451571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathania S" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana K." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhalla N." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thakur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrela P." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2743350" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thakur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.12.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THF2RN27-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thakur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.03.173" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNLHZBVJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gupta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory V&#233;rissimo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lebourgeois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.09.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBGL73BJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canneva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ribero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27793" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJWLN5VD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2269474" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Queffelec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2167118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Pintos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Minard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00656158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grisart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2157899" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/11.3356235" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00517482v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455875" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anhalt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weidenfeller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Guennou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893785" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02019230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-8853(03)00143-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL961VSJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02019223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Le Floc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Servel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Saliou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TADVP.2002.806732" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bariou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Le Floc'H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373220" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Floc'H" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802442v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254898v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Floc'H" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971225" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF00DC9AC8D2310A191ED9A6E47FFE8F254A6DB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610565v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Grimaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama65664.2025.11335343" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Finet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Breiss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT57058.2023.10171666" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04141154v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cibien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132241v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Pintos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pintos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassidiki Doumouya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03131773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983664v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Kabalan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302908v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lebourgeois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laroche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301925v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Agnero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531519v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laroche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303389v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Cong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302919v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ganne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983676v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531501v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ganne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166724v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121689v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301946v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Cortes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Verissimo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01164685v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690575v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verissimo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345917" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121681v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878387v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalouf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadaune" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burgnies" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992149v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Tarot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharaiha" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grisart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845448v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Cortez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862587v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Trinh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845778v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burgnies" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802248v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301752v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Ahmed Daho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301936v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667734v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651331v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grange" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301931v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681825v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667727v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678497v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souriou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488989v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520441v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Toutain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489001v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554758v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Niamien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouroch Mahdjoubi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492298v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Boucher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdouni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489030v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492290v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louzir" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Minard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perraudeau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992141v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thakur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Katial" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488963v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489017v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491908v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268532v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2002.996757" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224210v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-803581-8.11765-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>