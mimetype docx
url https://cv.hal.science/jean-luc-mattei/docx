--- v1 (2026-05-04)
+++ v2 (2026-05-25)
@@ -2514,286 +2514,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00661608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Suitability of Ni-Zn Ferrites Ceramics with Controlled Porosity As Granular Substrates for Mobile Handset Miniaturized Antennas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Laure Huitema</w:t>
+                <w:t xml:space="preserve">Pressure Dependence of the Frequency Permeability Spectra of Soft Ferrite Composite Materials: A Method of Measuring the Natural Ferromagnetic Resonance Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean François Pintos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Ph. Minard</w:t>
+                <w:t xml:space="preserve">Bernadette Grisart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47 (10), pp.3720- 3723</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2011, 47 (10), pp.4132. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2011.2157899⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00661647v1</w:t>
+                <w:t xml:space="preserve">hal-00656158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Dependence of the Frequency Permeability Spectra of Soft Ferrite Composite Materials: A Method of Measuring the Natural Ferromagnetic Resonance Frequency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+                <w:t xml:space="preserve">Suitability of Ni-Zn Ferrites Ceramics with Controlled Porosity As Granular Substrates for Mobile Handset Miniaturized Antennas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Grisart</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">David Souriou</w:t>
+                <w:t xml:space="preserve">Jean François Pintos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ph. Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 47 (10), pp.4132. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2011, 47 (10), pp.3720- 3723</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00656158v1</w:t>
+                <w:t xml:space="preserve">hal-00661647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influential parameters on electromagnetic properties of nickel-zinc ferrites for antenna miniaturization</w:t>
               </w:r>
@@ -3219,265 +3219,265 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00488894v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coupled Magnetostatic / Electromagnetic Studies of Non-Uniformly Biased Y-Junction Circulator: Application to Transmission Bandwidth Increase</w:t>
+                <w:t xml:space="preserve">Influence of the Magnetic Field Nonuniformity on an X-Band Microstrip Y-Junction Circulator Bandwidth: Theory/Experiment Comparison</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Della</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 43 (9), pp.3645-3651</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 43 (6), pp.2642. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.893785⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301593v1</w:t>
+                <w:t xml:space="preserve">hal-00172026v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the Magnetic Field Nonuniformity on an X-Band Microstrip Y-Junction Circulator Bandwidth: Theory/Experiment Comparison</w:t>
+                <w:t xml:space="preserve">Coupled Magnetostatic / Electromagnetic Studies of Non-Uniformly Biased Y-Junction Circulator: Application to Transmission Bandwidth Increase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Magnetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, 43 (6), pp.2642. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2007, 43 (9), pp.3645-3651</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TMAG.2007.893785⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00172026v1</w:t>
+                <w:t xml:space="preserve">hal-01301593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-biased Y-junction circulators using polycrystalline hexaferrite: An accurate electromagnetic analysis</w:t>
               </w:r>
@@ -3489,51 +3489,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Annaïg Guennou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Gelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6187,385 +6187,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01302908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design and realization of magnetic nanocomposites-based planar circulators</w:t>
+                <w:t xml:space="preserve">Study of a low-loss self-biased circulator at 40 GHz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Richard Lebourgeois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.M. Agnero</w:t>
+                <w:t xml:space="preserve">Eric Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">13th Joint MMM-Intermag</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
+              <w:t xml:space="preserve">IEEE International Microwave Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301925v1</w:t>
+                <w:t xml:space="preserve">hal-01531519v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of a low-loss self-biased circulator at 40 GHz</w:t>
+                <w:t xml:space="preserve">Low-loss millimeter-wave self-biased circulators: materials, design and characterization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Lebourgeois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Laroche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Microwave Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">International Symposium Space Passive Components Days</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2016, Noordwijk, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01531519v1</w:t>
+                <w:t xml:space="preserve">hal-01531529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Low-loss millimeter-wave self-biased circulators: materials, design and characterization</w:t>
+                <w:t xml:space="preserve">Design and realization of magnetic nanocomposites-based planar circulators</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Laur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Eric Laroche</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S.M. Agnero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium Space Passive Components Days</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2016, Noordwijk, Netherlands</w:t>
+              <w:t xml:space="preserve">13th Joint MMM-Intermag</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01531529v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01301925v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mesure des champs d'anisotropie magnétocristallins de ferrites hexagonal et spinelle à l'aide de méthodes statique et dynamiques</w:t>
               </w:r>
@@ -8854,523 +8854,523 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00992155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miniature reconfigurable antenna with magneto dielectric substrate for DVB-H band</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pressure Dependence of the Frequency Permeability Spectra of Soft Ferrite Composite Materials: a Method of Measuring the Natural Ferromagnetic Resonance Frequency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Robert Staraj</w:t>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Le Guen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Souriou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2289-2292</w:t>
+              <w:t xml:space="preserve">INTERMAG 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Taiwan. pp.230</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01301936v1</w:t>
+                <w:t xml:space="preserve">hal-00667768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A DVB-H Antenna using a Magneto-dielectric Superstrate</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miniature reconfigurable antenna with magneto dielectric substrate for DVB-H band</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Canneva</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Ferrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Chevalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Ribero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robert Staraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PIERS 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.301</w:t>
+              <w:t xml:space="preserve">European Conference on Antennas and Propagation (EUCAP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.2289-2292</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00667734v1</w:t>
+                <w:t xml:space="preserve">hal-01301936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contribution on notch antenna loaded by magneto-dielectric material</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">David Souriou</w:t>
+                <w:t xml:space="preserve">A DVB-H Antenna using a Magneto-dielectric Superstrate</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Ferrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Ribero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robert Staraj</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUCAP 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1849-1852</w:t>
+              <w:t xml:space="preserve">PIERS 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2011, Marrakech, Morocco. pp.301</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00651331v1</w:t>
+                <w:t xml:space="preserve">hal-00667734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pressure Dependence of the Frequency Permeability Spectra of Soft Ferrite Composite Materials: a Method of Measuring the Natural Ferromagnetic Resonance Frequency</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
+                <w:t xml:space="preserve">Contribution on notch antenna loaded by magneto-dielectric material</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwenn Le Fur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Delaveaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Queffelec</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Mattei</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERMAG 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2011, Taiwan. pp.230</w:t>
+              <w:t xml:space="preserve">EUCAP 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2011, Rome, Italy. pp.1849-1852</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00667768v1</w:t>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00651331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of a Magneto- Dielectric Resonator on DVB-H Antenna Performances</w:t>
               </w:r>
@@ -9727,64 +9727,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Huitema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Queffelec</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Pintos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ph. Minard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INTERMAG 2011</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Taipei, Taiwan. pp.181</w:t>
@@ -9852,51 +9852,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Le Guen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Claude Tarot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernadette Grisart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Souriou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10883,51 +10883,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultra-Miniature UHF Antenna using Magneto-dielectric Material</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean François Pintos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Louzir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11970,51 +11970,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ho&#235;z" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9010030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Batel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3030025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.09.030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLZJZHC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Pathania" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Bhardwaj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Singh Thakur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Thakur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Sharma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Trukhanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Nha Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Noutehou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3MJNG98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01451571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathania S" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana K." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhalla N." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thakur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrela P." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2743350" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thakur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.12.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THF2RN27-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thakur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.03.173" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNLHZBVJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gupta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory V&#233;rissimo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lebourgeois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.09.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBGL73BJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canneva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ribero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27793" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJWLN5VD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2269474" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Queffelec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2167118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661647v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Pintos" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Minard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00656158v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grisart" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2157899" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/11.3356235" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00517482v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455875" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anhalt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weidenfeller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301593v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Guennou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172026v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893785" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02019230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-8853(03)00143-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL961VSJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02019223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Le Floc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Servel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Saliou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TADVP.2002.806732" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bariou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Le Floc'H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373220" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Floc'H" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802442v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254898v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Floc'H" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971225" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF00DC9AC8D2310A191ED9A6E47FFE8F254A6DB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610565v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Grimaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama65664.2025.11335343" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Finet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Breiss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT57058.2023.10171666" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04141154v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cibien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132241v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Pintos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pintos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassidiki Doumouya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03131773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983664v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Kabalan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302908v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lebourgeois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laroche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301925v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Agnero" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531519v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laroche" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303389v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Cong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302919v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ganne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983676v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531501v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ganne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166724v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121689v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301946v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Cortes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Verissimo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01164685v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690575v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verissimo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345917" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121681v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878387v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalouf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadaune" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burgnies" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992149v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Tarot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharaiha" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grisart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845448v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Cortez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862587v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Trinh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845778v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burgnies" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802248v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301752v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Ahmed Daho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301936v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667734v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651331v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grange" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667768v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301931v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681825v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667727v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678497v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souriou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488989v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520441v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Toutain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489001v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554758v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Niamien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouroch Mahdjoubi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492298v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Boucher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdouni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489030v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492290v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louzir" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Minard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perraudeau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992141v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thakur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Katial" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488963v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489017v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491908v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268532v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2002.996757" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224210v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-803581-8.11765-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141477v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Ho&#235;z" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Mattei" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Chevalier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/magnetochemistry9010030" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224193v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Batel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Laur" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Delaveaud" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ceramics3030025" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690608v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Souriou" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.09.030" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GQLZJZHC-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983649v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abhilash Pathania" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanjay Bhardwaj" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shyam Singh Thakur" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Queffelec" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983634v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Preeti Thakur" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Parul Sharma" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Trukhanov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690613v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Nha Le" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azar Maalouf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathan Noutehou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2017.10.121" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-S3MJNG98-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01451571v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pathania S" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rana K." TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bhalla N." TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Thakur" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estrela P." TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690604v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2017.2743350" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254517v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Saini" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Rana" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thakur" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.materresbull.2015.12.002" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-THF2RN27-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01433301v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Thakur" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Kumar" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ceramint.2016.03.173" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XNLHZBVJ-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303645v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303642v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tomar" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Gupta" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301757v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sharma" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atul Thakur" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301680v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory V&#233;rissimo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Lebourgeois" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121685v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Le Guen" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121676v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Claude Tarot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2014.09.026" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QBGL73BJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00915730v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Canneva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Ferrero" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Chevalier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Ribero" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/mop.27793" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-JJWLN5VD-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00906937v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Huitema" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tibault Reveyrand" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Arnaud" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Decroze" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TAP.2013.2269474" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661608v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Staraj" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Queffelec" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LAWP.2011.2167118" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00656158v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Grisart" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2011.2157899" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00661647v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Fran&#231;ois Pintos" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph. Minard" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488880v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/11.3356235" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00517482v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492302v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3455875" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488894v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Anhalt" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Weidenfeller" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmmm.2008.04.061" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00172026v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna&#239;g Guennou" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Della" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Gelin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMAG.2007.893785" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301593v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301738v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02019230v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Le Floc&#8217;h" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/s0304-8853(03)00143-4" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HL961VSJ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-02019223v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Le Floc" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268583v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Servel" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Deschacht" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Saliou" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Huret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TADVP.2002.806732" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802241v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Bariou" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Le Floc'H" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.373220" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491965v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802215v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491974v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Le Floc'H" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Talbot" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802442v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Minot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00254898v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laurent" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Le Floc'H" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:19971225" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/BF00DC9AC8D2310A191ED9A6E47FFE8F254A6DB7/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05610565v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evan Grimaud" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Jaoui" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ala Sharaiha" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/cama65664.2025.11335343" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04192466v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Finet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanadi Breiss" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pottier" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IWAT57058.2023.10171666" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-04141154v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norbert Parker" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerard Cibien" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04141458v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Hoez" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132241v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J-F. Pintos" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03132011v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Pintos" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vassidiki Doumouya" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03131773v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02009751v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01698011v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Quendo" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Allanic" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983664v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aladin Kabalan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983708v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983720v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302908v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R Lebourgeois" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Laroche" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531519v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Laroche" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301925v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.M. Agnero" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01303389v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Le Cong" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01302919v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Pierre Ganne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01983676v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01531501v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Ganne" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01166724v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121689v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301946v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01167303v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Cortes" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Verissimo" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01164685v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Le Gouguec" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-01690575v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Paola Cortes Nino" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;gory Verissimo" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EuMC.2015.7345917" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01121681v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00878387v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Hao" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Maalouf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sadaune" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Burgnies" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992149v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Le Guen" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.-C. Tarot" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sharaiha" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Grisart" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845448v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July Cortez" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00862587v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.H. Trinh" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00845778v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Hao" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludovic Burgnies" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00802248v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00662230v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301752v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992155v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ben Ahmed Daho" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Mon&#233;di&#232;re" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667768v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301936v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667734v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00651331v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenn Le Fur" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Grange" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01301931v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00681825v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667727v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Hajj" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00667759v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00678497v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992134v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Souriou" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488989v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00520441v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Toutain" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489001v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Koubeissi" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00554758v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constant Niamien" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Collardey" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kouroch Mahdjoubi" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492298v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#232;ne Boucher" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488995v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Abdouni" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489030v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00492290v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Louzir" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Minard" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Perraudeau" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00992141v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Thakur" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.C. Katial" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Singh" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00488963v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00489017v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00491908v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-lirmm.ccsd.cnrs.fr/lirmm-00268532v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISQED.2002.996757" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-00487252v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-brest.fr/hal-03224210v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/b978-0-12-803581-8.11765-5" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>