--- v0 (2026-03-21)
+++ v1 (2026-04-30)
@@ -434,186 +434,186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753704v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Inégalités numériques. Clivages sociaux et modes d'appropriation des TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Granjon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît Lelong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Hermes science, Lavoisier, 254 p., 2009</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00543974v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La gestion des entreprises dans un contexte mondialisé. Le cas des pays émergents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, vol. 40 (n° 2), 2009, 978-2-930207-35-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00740613v1</w:t>
-              </w:r>
-[...86 lines deleted...]
-                <w:t xml:space="preserve">halshs-00543974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gestion et sociétés : regards sociologiques</w:t>
               </w:r>
@@ -780,51 +780,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02527825v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (71)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (72)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -905,6108 +905,6186 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04540707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Travail et formation professionnelle : les impensés de la transition écologique ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.9545⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541693v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entretien de Lionel Valet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Boboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 43, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.9540⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541694v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">ProGreSS 4.0 : Une plateforme mêlant recherche et enseignement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Marangé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Aubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">William Derigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Levrat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Loic Duverger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal sur l'enseignement des sciences et technologies de l'information et des systèmes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 22, pp.1034. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/j3ea/20231034⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04320486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Entretien de Lionel Valet</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Légé, Production et légitimité d’une réforme. Le « projet de loi Travail », Éditions du Croquant, 2019</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, pp.330-334. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.8047⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346408v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Supiot, Le travail n’est pas une marchandise. Contenu et sens du travail au XXIe siècle, coll. « Leçons de clôture », 2019, 72 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.8062⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03346401v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Émilie Biland, La fonction publique territoriale, La Découverte, Repères, [2012] 2019, 128 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.7987⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345720v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Politique et gouvernementalité gestionnaire : une lecture arendtienne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vol. 21 (2), pp.115-143. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rpec.212.0115⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04541695v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les méthodes agiles et leurs contradictions : analyse de leurs effets sur les métiers de l'informatique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Boboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.12471⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02527745v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Max Pagès, Michel Bonetti, Vincent de Gaulejac et Daniel Descendre, L’emprise de l’organisation, Édition de l’Université de Bruxelles, 2019, Septième édition, 370 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.7767⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345769v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Friot, Le travail, enjeu des retraites, La Dispute - Snédit, 2019, 224 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.7762⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345767v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Friot, Vaincre Macron, La Dispute - Snédit, 2017, 131 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.7761⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345763v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Travail et émancipation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lionel Jacquot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Christine Bureau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Defalvard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.4936⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02458390v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le numérique vecteur d'un rapport instrumental aux savoirs ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Boboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, 43, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dms.9540⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 28 (28), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.4152⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Philippe Légé, Production et légitimité d’une réforme. Le « projet de loi Travail », Éditions du Croquant, 2019</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345819v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Supiot, La gouvernance par les nombres. Cours au collège de France (2012-2014), Fayard, col. Poids et mesures du monde, 2015, 520 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, pp.330-334. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.8047⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.6431⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Alain Supiot, Le travail n’est pas une marchandise. Contenu et sens du travail au XXIe siècle, coll. « Leçons de clôture », 2019, 72 p.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345772v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation continue à l’épreuve de sa numérisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Boboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 145, pp.101-118. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/formationemploi.7006⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345816v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Se former avec le numérique : entre exigence d’autonomie et quête de régulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Boboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Les organisations malades du numérique, 56, pp.47-61. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.8326⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02502194v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Seniors et formations numérisées : les conditions socio-organisationnelles de l'apprentissage en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Boboc</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, Apprentissage des adultes et Environnements numériques, 19</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02422362v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Collard, Le travail, au-delà de l’évaluation. Normes et résistances, Toulouse, Érès, col. Clinique du travail, 2018, 272 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.8062⟩</w:t>
+              <w:t xml:space="preserve">, 2019, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.6367⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Émilie Biland, La fonction publique territoriale, La Découverte, Repères, [2012] 2019, 128 p.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Giraud et Marion Rabier (dir.), « Patronat, syndicats ou salariés : qui servent les experts ? », Agone, n° 62, 2018, 204 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2021, 18, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.7987⟩</w:t>
+              <w:t xml:space="preserve">, 2018, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.5345⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Politique et gouvernementalité gestionnaire : une lecture arendtienne</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345775v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Pinto, L’invention du consommateur, PUF, 2018, 270 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue de Philosophie Economique / Review of Economic Philosophy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/rpec.212.0115⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.5377⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Les méthodes agiles et leurs contradictions : analyse de leurs effets sur les métiers de l'informatique</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345494v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Penser avec Foucault pour comprendre l’extension du pouvoir en régime néolibéral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 47 (2), pp.117-134. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.1755⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345792v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La formation professionnelle à distance à la lumière des organisations capacitantes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Boboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/dms.1447⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395498v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent de Gaulejac et Fabienne Hanique, Le Capitalisme paradoxant. Un système qui rend fou, Paris, Seuil, 2015, 288 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 9, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345779v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lojkine, La Révolution informationnelle et les nouveaux mouvements sociaux, Le Bord de l’eau, 2016, 178 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.3171⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345471v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prévenir l’isolement par l’« innovation collective » ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Le travail humain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, vol. 78 (n° 1), pp. 67-80. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/th.781.0067⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01395515v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Informer les salariés ou leur permettre de repenser la gestion ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Lyon-Caen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-José Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Habbard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Capron</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2375⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345473v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Méda, La Mystique de la croissance. Comment s’en libérer ?, Flammarion, 2013</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2228⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345782v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Cohen, Le Siècle des chefs. Une histoire transnationale du commandement et de l’autorité (1890-1940), Paris, Éditions Amsterdam, 2013, 872 p.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 7, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2497⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345781v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The rising power of revolutionary wage-earners. An interview with Bernard Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marnix Dressen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Friot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2161⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345479v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bouchard Jean-François, L’Empereur illicite de l’Europe. Au cœur de la Banque centrale européenne, Paris, Éditions Max Milo, 2014</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.2300⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345784v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les “tiers lieux”, des microcultures innovantes ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deruelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 46 (2), pp.67-85. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.1526⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345796v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le coworking : un dispositif pour sortir de l’isolement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anca Boboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kevin Bouchareb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valérie Deruelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SociologieS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sociologies.12471⟩</w:t>
+              <w:t xml:space="preserve">, 2014, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.4873⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Bernard Friot, Vaincre Macron, La Dispute - Snédit, 2017, 131 p.</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345814v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Noëlle Burgi (dir.), La grande régression. La Grèce et l’avenir de l’Europe, Lormont, Le Bord de l’eau, 2014</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.7761⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345786v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">The sociology of management. Claiming a critical stance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Maugeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.7762⟩</w:t>
+              <w:t xml:space="preserve">, 2014, 4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1548⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le tournant financier du management</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Maugeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2020, 17, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.7767⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
-[...99 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345486v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Laval, Francis Vergne, Pierre Clément et Guy Dreux, La nouvelle école capitaliste</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 14, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.4936⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1185⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">Alain Supiot, La gouvernance par les nombres. Cours au collège de France (2012-2014), Fayard, col. Poids et mesures du monde, 2015, 520 p.</w:t>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Lordon, Capitalisme, désir et servitude. Marx et Spinoza</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.6431⟩</w:t>
+              <w:t xml:space="preserve">, 2013, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.682⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...47 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345512v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Friot, L’Enjeu du salaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Formation emploi : revue française des sciences sociales </w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/formationemploi.7006⟩</w:t>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.680⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345500v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Predomínio da gestão e violência simbólica</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Maugeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communication &amp; Organisation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/communicationorganisation.8326⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Saúde Ocupacional / Brazilian Journal of Occupational Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 37 (126), pp.225-242. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0303-76572012000200005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Marie Benedetto-Meyer</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03298737v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Refonder l’entreprise ? Éléments de réflexion pour une autre gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Salvatore Maugeri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Bachet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 3, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.1081⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345488v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Supiot, L’Esprit de Philadelphie. La justice sociale face au marché total</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 2, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.698⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345532v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Belorgey, L’hôpital sous pression. Enquête sur le « nouveau management public »</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.421⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345536v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rééquilibrage des temps autour de la retraite</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Boboc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Temporalités : revue de sciences sociales et humaines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/temporalites.2116⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345821v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kober-Smith A., Le système de santé anglais à l’épreuve des réformes managériales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (1), pp.162-166. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.857⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345801v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deprez Stanislas, Lévy-Bruhl et la rationalisation du monde</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43 (2), pp.160-165. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.822⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345803v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chercher sur commande : à propos de la gestionnarisation des études d'usages en entreprise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransFormations : Recherche en éducation et formation des adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, Apprentissage des adultes et Environnements numériques, 19</w:t>
+              <w:t xml:space="preserve">, 2012, 8, pp.59-84</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Damien Collard, Le travail, au-delà de l’évaluation. Normes et résistances, Toulouse, Érès, col. Clinique du travail, 2018, 272 p.</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03256982v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Collectif, « Informatisation et changements organisationnels dans les entreprises », Réseaux 28|162, juin-juillet 2010</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, 15, </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.6367⟩</w:t>
+              <w:t xml:space="preserve">, 2012, 1, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/nrt.442⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Louis Pinto, L’invention du consommateur, PUF, 2018, 270 p.</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345537v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le changement perpétuel au cœur des rapports de domination. Le travail d'auto-institution au risque de la rationalisation gestionnaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.5377⟩</w:t>
+              <w:t xml:space="preserve">SociologieS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, http://sociologies.revues.org/3942. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/sociologies.3942⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...107 lines deleted...]
-                <w:t xml:space="preserve">Penser avec Foucault pour comprendre l’extension du pouvoir en régime néolibéral</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Que pourrait-être une sociologie de la mondialisation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 47 (2), pp.117-134. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsa.1755⟩</w:t>
+              <w:t xml:space="preserve">, 2012, HS (hors-série), pp.87-103. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.892⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...41 lines deleted...]
-                <w:t xml:space="preserve">Anca Boboc</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345798v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comment les logiques de rationalisation du secteur médico-social peuvent-elles soutenir les pratiques collectives des professionnels ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Distances et Médiations des Savoirs</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/dms.1447⟩</w:t>
+              <w:t xml:space="preserve">Revue management &amp; avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, n° 47, pp. 165-183. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/mav.047.0165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00739986v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La gestionnarisation de la société : de la volonté de maîtrise à la déréalisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Craipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mana : revue de sociologie et d'anthropologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 17-18, pp.23-40</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...36 lines deleted...]
-                <w:t xml:space="preserve">Vincent de Gaulejac et Fabienne Hanique, Le Capitalisme paradoxant. Un système qui rend fou, Paris, Seuil, 2015, 288 p.</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01005081v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mudança permanente : fonte de penosidade no trabalho ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.2974⟩</w:t>
+              <w:t xml:space="preserve">Revista Brasileira de Saúde Ocupacional / Brazilian Journal of Occupational Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, vol. 36 (n° 123), pp. 12-24. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0303-76572011000100003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...619 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00742895v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cook Maria Lorena, The Politics of Labour Reforms in Latin America. Between Flexibility and Rights</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2015, 46 (2), pp.67-85. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsa.1526⟩</w:t>
+              <w:t xml:space="preserve">, 2010, 41 (1), pp.169-171. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.207⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345806v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du privé vers le professionnel, une dynamique des apprentissages croisés autour des TIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Boboc</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sociologies.4873⟩</w:t>
+              <w:t xml:space="preserve">Savoirs : Revue internationale de recherches en éducation et formation des adultes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 20, pp. 159-180. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/savo.020.0158⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...119 lines deleted...]
-                <w:t xml:space="preserve">Salvatore Maugeri</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740648v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Organisation du travail en Russie postsoviétique. Quels compromis entre pratiques nationales héritées et management importé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...841 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valery Krylov</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 43 (2), pp.160-165. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsa.822⟩</w:t>
+              <w:t xml:space="preserve">, 2009, vol. 40 (n° 2), pp. 97-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.150⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...120 lines deleted...]
-                <w:t xml:space="preserve">Kober-Smith A., Le système de santé anglais à l’épreuve des réformes managériales</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00740636v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gestion et mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, 43 (1), pp.162-166. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsa.857⟩</w:t>
+              <w:t xml:space="preserve">, 2009, 40 (2), pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.140⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345794v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une utopie technicienne pour réformer l’université ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Craipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nouvelle Revue du travail</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/nrt.442⟩</w:t>
+              <w:t xml:space="preserve">Quaderni</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, n° 69, pp. 115-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/quaderni.330⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le changement perpétuel au cœur des rapports de domination. Le travail d'auto-institution au risque de la rationalisation gestionnaire</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00743249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Du micro-crédit à la micro-finance : vers une gestionnarisation des pratiques informelles ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SociologieS</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/sociologies.3942⟩</w:t>
+              <w:t xml:space="preserve">Cahiers de sociologie économique et culturelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46, pp.63-88. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/casec.2008.1046⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...34 lines deleted...]
-            <w:pPr/>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00786756v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie critique de la gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Craipeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2012, HS (hors-série), pp.87-103. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsa.892⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 38 (1), pp.145-162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.523⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...280 lines deleted...]
-                <w:t xml:space="preserve">Cook Maria Lorena, The Politics of Labour Reforms in Latin America. Between Flexibility and Rights</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458414v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une sociologie du travail engagée aux catégories toujours pertinentes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 41 (1), pp.169-171. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/rsa.207⟩</w:t>
+              <w:t xml:space="preserve">, 2006, 37 (1), pp.159-164. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/rsa.619⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Organisation du travail en Russie postsoviétique. Quels compromis entre pratiques nationales héritées et management importé ?</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03345809v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Comparaison d'organisations spatiales agricoles - Le système ROSA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Valery Krylov</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 16 (2), pp.195-210</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00087228v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sociologie de la mondialisation : réflexions théoriques et méthodologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pierre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">International Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, vol. 21 (n° 4), pp. 499-521. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1177/0268580906065298⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00458402v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Entre profession, organisation et marché : le cas des ingénieurs biomédicaux hospitaliers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Xavier Schweyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue française des affaires sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 1, pp.183-205. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rfas.051.0183⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02170430v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une démarche et un outil pour modéliser et comparer l'organisation spatiale d'exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Lardon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Le Ber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Louis Osty</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Internationale de Géomatique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 15 (3), pp.263 -- 280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3166/rig.15.263-280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00009285v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le télétravail des cadres : entre suractivité et apprentissage de nouvelles temporalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, vol. 46 (n° 4), pp. 433-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.soctra.2004.09.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00456379v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pour une sociologie de l'objet-mondialisation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue européenne de sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, XLI (127), pp.173-192</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00456377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">En quoi le concept d‘élite peut-il aider à analyser le processus de mondialisation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Pierre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Recherches sociologiques et anthropologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2009, vol. 40 (n° 2), pp. 97-119. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2003, vol. XXXIV (n° 1), pp. 95-115</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
-[...1167 lines deleted...]
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00456378v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pour une sociologie de l’objet mondialisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, XLI-127, pp.173-192. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/ress.516⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03345812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apprentissages collectifs dans les organisations publiques : le rôle de la réforme permanente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie pratique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 6, pp.101-122</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485890v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Management réformateur et utopie rationnelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Internationaux de Sociologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 111 (2), pp.233-259</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00456291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apport et limites des théories de l'apprentissage organisationnel : le cas de la réforme permanente</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et Emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 82, pp.73-85</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -7016,51 +7094,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Socialisation à la gestion, socialisation par la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7080,73 +7158,73 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chambost Isabelle (dir.), Metzger Jean-Luc (dir.), Nocenti brice (dir.), Sanson Savid (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de la gestion et du management Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 45-49, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494419v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Introduction : suivre le fil d'Ariane de la gestion, nouer l’étude du travail concret à l’analyse du pouvoir économique et politique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7168,205 +7246,205 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Chambost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mylène Belbezier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de la gestion et du management Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires du Septentrion, pp. 11-42, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04494387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Conclusion : analyses critiques du fait gestionnaires et invention d'une alter-gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cléach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chambost Isabelle Metzger Jean-Luc Nocenti Brice Sanson David. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sociologie de la gestion et du management Des interactions de travail aux institutions du capitalisme et de l'État</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les Presses universitaires du Septentrion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.307-318, 2024, Capitalismes-éthique-institutions, 978-2-7574-4030-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04539882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 17. Tony Bates. Postfordisme ou néo-fordisme ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -7376,638 +7454,638 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Mœglin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Mœglin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrialiser l'éducation : Anthologie commentée (1913-2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes (PUV), pp. 269-281, 2016, Coll. Médias, 978-2-84292-547-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/puv.moeg.2016.01.0271⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01394377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 13. Jean Gadrey : contradiction dans les termes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Paquelin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pierre Mœglin (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrialiser l'éducation. Anthologie commentée (1913-2012)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Vincennes, pp. 223-235, 2016, Coll. Médias, 978-2-84292-547-5. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/puv.moeg.2016.01.0221⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/puv.moeg.2016.01.0221⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-01391823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tic et travail : de l'étude des usages à la critique de l'impératif du changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Denouël-Granjon Julie (dir.); Granjon Fabien (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Communiquer à l'ère numérique : regards croisés sur la sociologie des usages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'École des mines, pp. 89-123, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les mutations du travail médico-social : entre maîtrise de l'engagement altruiste et rationalisation des dépenses publiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Bied</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacquot Lionel (dir.); Kraemer Charles (collab.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et dons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy, pp. 461-475, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753672v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gestion comme vecteur de globalisation : le cas de la microfinance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacquot Lionel (coord.); Higelé Jean-Pascal (coord.); Lhotel Hervé (coord.); Nosbonne Christophe (coord.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Formes et structures du salariat : crise, mutation, devenir. Tome 1 : de la construction sociale du rapport salarial</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy, pp. 125-138, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet et pratiques professionnelles dans l’enseignement secondaire : quelles évolutions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poyet Françoise (dir.); Develotte Christine (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à l'heure du numérique. Etats des lieux, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp. 49-70, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internet et pratiques professionnelles dans l’enseignement secondaire : quelles évolutions ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Françoise Poyet; Christine Develotte. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'éducation à l'heure du numérique. États des lieux, enjeux et perspectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRP; ENS Éditions, pp.49-70, 2011, Technologies nouvelles et éducation, 9782734212003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395522v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crise économique ou crise des solidarités ? Comment le changement permanent déstabilise l'entraide au travail : le cas emblématique des travailleurs aveugles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jacquot Lionel (dir.); Kraemer Charles (coll.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Travail et dons</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses universitaires de Nancy, pp. 495-509, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00753652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution d'ordinateurs portables et réduction des inégalités numériques au collège</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Craipeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8027,404 +8105,404 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabien Granjon; Benoît Lelong; Jean-Luc Metzger. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités numériques : clivages sociaux et modes d'appropriation des TIC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes science : Lavoisier, pp.193-221, 2009, Collection technique et scientifique des télécommunications, 978-2-7462-2099-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renouvellement technologique et inégalités numériques au travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Lallement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Granjon Fabien, Lelong Benoît, Metzger Jean-Luc (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Inégalités numériques. Clivages sociaux et modes d'appropriation des TIC </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hermes science, Lavoisier, pp. 159-192, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expérimenter pour construire des usages et enrichir les pratiques pédagogiques : le cas des ordinateurs portables dans les collèges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bertrand</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rinaudo Jean-Luc, Poyet Françoise (éd.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Environnements numériques en milieu scolaire. Quels usages et quelles pratiques ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, ENS Éditions, pp. 159-188, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00755978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institution-travail au risque des transformations incessantes : le cas des économies chinoises et indiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Tremblay Diane-Gabrielle (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flexibilité, sécurité d'emploi et flexicurité : les enjeux et les défis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'Université du Québec, pp. 195-238, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Positionnement de la sociologie de la gestion dans le champ de la sociologie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cléach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Metzger Jean-Luc, Benedetto-Meyer Marie (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et sociétés : regards sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, Coll. Logiques sociales/Sociologie de la gestion, pp. 201-223, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénaturaliser la gestionarisation de la société</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Craipeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8444,87 +8522,87 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jean-Luc Metzger; Marie Benedetto-Meyer. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et sociétés : regards sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp.117-149, 2008, Logiques sociales. Série Sociologie de la gestion, 978-2-296-06487-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De l'analyse des usages à l'analyse du travail d'organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Cléach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Craipeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8539,197 +8617,197 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Analyser les usages des systèmes d'information et des TIC : quelles démarches, quelles méthodes ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Anact, pp.128-170, 2008, 978-2-913488-56-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lecture des travaux récents en sociologie de la gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Metzger Jean-Luc (dir.); Benedetto-Meyer Marie (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et sociétés. Regards sociologiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, L'Harmattan, pp. 29-59, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaboration et mode d'usage d'une typologie des collectifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Saint Laurent-Kogan Anne France de (dir.); Metzger Jean-Luc (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Où va le travail à l'ère du numérique ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Presses de l'École des mines, pp. 23-49, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00757859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8739,51 +8817,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Penser la place du numérique dans la formation en entreprise. Apports de la notion d’« environnement capacitant »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Boboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8799,73 +8877,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international. E-formation des adultes et des jeunes adultes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire CIREL, Jun 2015, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01395509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La formation en entreprise au défi de la coopération : apports et limites des dispositifs numériques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Boboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8881,73 +8959,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale de l'éducation, de la formation et des pratiques professionnelles 2015 : "Coopérer ?"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Biennale, Conservatoire national des arts et métiers, Jun 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId222" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01185089v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmettre autour de la retraite</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anca Boboc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8963,659 +9041,663 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale de l'éducation, de la formation et des pratiques professionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2012, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId223" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00865673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'institution-travail au risque des transformations incessantes : le cas des économies chinoises et indiennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les nouveaux enjeux du travail et de l’emploi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Téluq-Uqam, Aug 2007, Québec, Canada. pp. 195-238</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId224" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00485852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les usages des ordinateurs portables dans les collèges : entre perturbation et opportunités d'appropriation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude Bertrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Boilevin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Craipeau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8ième Biennale de l’éducation et de la formation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Lyon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03956412v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation, comparaison et interprétation d'organisations spatiales agricoles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Le Ber</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Benoît</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Capitaine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvie Lardon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Louis Osty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Actes du colloque "Société de l'information"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Lyon, France. pp.194--198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00012192v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les réseaux d'entraide entre apprenants dans la e-formation : à la recherche d'espaces d'échanges et de communication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Foucault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Éric Pignorel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2nd colloque de Guéret. Les communautés virtuelles éducatives : pour quelle éducation ? pour quelles cultures ? </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2003, Guéret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">edutice-00000310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Thèse (1)</w:t>
+        <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...54 lines deleted...]
-                <w:t xml:space="preserve">tel-01754386v1</w:t>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">HOW CAN ONE PRACTICE MANAGEMENT SOCIOLOGY? INTERVIEW WITH JEAN-LUC METZGER,Cahiers internationaux de Sociologie de la gestion , No. 16</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Cléach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2017, p.85-93</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05596724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">HDR (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La volonté de changer. L'institution du travail au risque du changement technico-organisationnel permanent</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Metzger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. Université d'Évry Val d'Essonne, 2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00455256v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId236"/>
+      <w:footerReference w:type="default" r:id="rId237"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -9762,51 +9844,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#339;glin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auziol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.moeg.2016.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maugeri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benedetto-Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740613v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rsa.revues.org/128" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543974v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelong" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Craipeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Boboc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9219" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541694v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9540" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346408v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8047" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346401v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8062" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345720v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7987" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541695v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.212.0115" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02527745v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.12471" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345763v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7761" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345767v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7762" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345769v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7767" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458390v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bachet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4936" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345819v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4152" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345772v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6431" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345816v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7006" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02502194v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8326" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02422362v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345771v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6367" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345494v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.5377" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.5345" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345792v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1755" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395498v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1447" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345471v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3171" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2974" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395515v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deruelle" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.781.0067" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345473v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lyon-Caen" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jos&#233; Legrand" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Habbard" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Capron" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2375" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345479v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Friot" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2161" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345782v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2228" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345781v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2497" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345784v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2300" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345796v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1526" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345814v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchareb" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4873" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345786v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1744" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345481v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1548" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345789v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1185" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345500v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.680" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.682" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345488v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1081" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345532v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.698" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298737v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0303-76572012000200005" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345536v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.421" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03256982v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345803v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.822" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345821v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2116" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345801v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.857" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345537v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.442" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739723v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.3942" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345798v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.892" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739986v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bied" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.047.0165" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005081v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742895v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0303-76572011000100003" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345806v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.207" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740636v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Krylov" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.150" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740648v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.020.0158" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345794v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.140" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743249v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.330" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786756v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casec.2008.1046" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458414v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.523" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345809v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.619" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087228v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458402v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierre" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580906065298" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170430v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.051.0183" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009285v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Osty" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.263-280" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BKX1Q4CN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456379v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2004.09.001" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456377v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456378v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345812v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.516" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485890v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456291v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485889v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494419v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494387v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Belbezier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04539882v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100304630" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394377v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.moeg.2016.01.0271" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391823v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.moeg.2016.01.0221" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753611v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753672v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753607v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753648v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395522v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753652v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755976v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755964v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lallement" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755978v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertrand" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757111v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757137v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757113v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757139v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757115v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757859v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395509v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185089v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865673v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485852v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956412v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012192v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000310v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Foucault" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pignorel" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/tel-01754386v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2005NAN10018" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00455256v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494349v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Chambost" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Metzger" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Nocenti" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Sanson" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391767v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre M&#339;glin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Auziol" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Ball" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Jos&#233; Barbot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Barna" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.moeg.2016.01" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753704v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Maugeri" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Benedetto-Meyer" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00543974v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Granjon" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Lelong" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740613v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://rsa.revues.org/128" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757117v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02527825v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Boussard" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Craipeau" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Drais" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Guillaume" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04540707v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anca Boboc" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9219" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541693v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9545" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541694v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.9540" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320486v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Marang&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Aubry" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Derigent" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Levrat" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Duverger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/j3ea/20231034" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346408v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8047" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03346401v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.8062" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345720v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7987" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04541695v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rpec.212.0115" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-02527745v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.12471" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345769v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7767" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345767v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7762" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345763v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.7761" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-02458390v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Jacquot" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bachet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Christine Bureau" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Defalvard" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.4936" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345819v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.4152" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345772v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6431" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345816v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/formationemploi.7006" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02502194v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communicationorganisation.8326" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02422362v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345771v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.6367" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345775v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.5345" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345494v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.5377" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345792v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1755" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395498v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/dms.1447" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345779v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2974" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345471v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.3171" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395515v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Deruelle" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/th.781.0067" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345473v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Lyon-Caen" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Jos&#233; Legrand" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Habbard" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Capron" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2375" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345782v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2228" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345781v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2497" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345479v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnix Dressen" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Friot" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2161" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345784v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.2300" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345796v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Cl&#233;ach" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.1526" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345814v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kevin Bouchareb" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.4873" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345786v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1744" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345481v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1548" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345486v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1011" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345789v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1185" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345512v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.682" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345500v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.680" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03298737v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0303-76572012000200005" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345488v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.1081" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345532v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.698" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345536v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.421" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345821v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/temporalites.2116" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345801v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.857" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345803v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.822" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-03256982v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345537v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/nrt.442" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739723v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/sociologies.3942" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345798v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.892" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00739986v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Bied" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.047.0165" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01005081v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00742895v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0303-76572011000100003" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345806v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.207" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740648v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/savo.020.0158" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00740636v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valery Krylov" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.150" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345794v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.140" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00743249v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/quaderni.330" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00786756v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/casec.2008.1046" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458414v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.523" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345809v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsa.619" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00087228v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Lardon" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Le Ber" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00458402v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Martin" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pierre" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0268580906065298" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ehesp.hal.science/hal-02170430v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Schweyer" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.051.0183" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00009285v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Louis Osty" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rig.15.263-280" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HT0-BKX1Q4CN-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456379v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.soctra.2004.09.001" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456377v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456378v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03345812v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ress.516" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485890v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00456291v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485889v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494419v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04494387v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Belbezier" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-04539882v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.septentrion.com/FR/livre/?GCOI=27574100304630" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01394377v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.moeg.2016.01.0271" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01391823v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Paquelin" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/puv.moeg.2016.01.0221" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753611v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753672v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753607v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753648v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395522v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00753652v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755976v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755964v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Lallement" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00755978v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Bertrand" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757111v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757137v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757113v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757139v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757115v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00757859v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01395509v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01185089v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00865673v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485852v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03956412v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Boilevin" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00012192v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Beno&#238;t" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Capitaine" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://edutice.hal.science/edutice-00000310v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Foucault" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Pignorel" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05596724v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00455256v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>