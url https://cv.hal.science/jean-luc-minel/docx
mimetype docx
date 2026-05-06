--- v0 (2026-03-22)
+++ v1 (2026-05-06)
@@ -494,226 +494,226 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Débats médiatisés et numériques sur la sécheresse. Le cas des pénuries d’eau dans un climat semi-aride en Arizona</w:t>
+                <w:t xml:space="preserve">Analyzing the Publicization of Drought Debates in Arizona Newspapers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Advances in Computational Collective Intelligence, Springer, 2166 (2), pp.197-209</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04643737v1</w:t>
+                <w:t xml:space="preserve">halshs-04692340v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing the Publicization of Drought Debates in Arizona Newspapers</w:t>
+                <w:t xml:space="preserve">Débats médiatisés et numériques sur la sécheresse. Le cas des pénuries d’eau dans un climat semi-aride en Arizona</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Boyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications in Computer and Information Science</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Communiquer : Revue de communication sociale et publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 38, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/11zr0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04692340v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04643737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environmental Debates in the Media: The Case of Hardrock Mining in Arizona and Energy Transition Dilemmas</w:t>
               </w:r>
@@ -1364,209 +1364,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02899175v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Categorizing Air Quality Information Flow on Twitter Using Deep Learning Tools</w:t>
+                <w:t xml:space="preserve">An Instrumented Methodology to Analyze and Categorize Information Flows on Twitter Using NLP and Deep Learning : A Use Case on Air Quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Computational Collective Intelligence, 11055, pp.109-118. </w:t>
+              <w:t xml:space="preserve">, 2018, Foundations of Intelligent Systems, 11177, pp.315-322. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-319-98443-8_11⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-030-01851-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01800457v1</w:t>
+                <w:t xml:space="preserve">halshs-01904917v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Instrumented Methodology to Analyze and Categorize Information Flows on Twitter Using NLP and Deep Learning : A Use Case on Air Quality</w:t>
+                <w:t xml:space="preserve">Categorizing Air Quality Information Flow on Twitter Using Deep Learning Tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Lecture Notes in Artificial Intelligence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2018, Foundations of Intelligent Systems, 11177, pp.315-322. </w:t>
+              <w:t xml:space="preserve">, 2018, Computational Collective Intelligence, 11055, pp.109-118. </w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-030-01851-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-319-98443-8_11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01904917v1</w:t>
+                <w:t xml:space="preserve">halshs-01800457v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyzing Museums and Key Influential Users on Twitter during the “European Night of Museums 2016”</w:t>
               </w:r>
@@ -1874,217 +1874,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00847559v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Préface</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Yves Lepage</w:t>
+                <w:t xml:space="preserve">Monitoring the International Standardization Process: Theoretical Choices and Methodological Tools</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 53 (1), pp.7-10</w:t>
+              <w:t xml:space="preserve">Journal on Systemics, Cybernetics and Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 10 (4), pp.17-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00793793v1</w:t>
+                <w:t xml:space="preserve">halshs-00725333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monitoring the International Standardization Process: Theoretical Choices and Methodological Tools</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+                <w:t xml:space="preserve">Préface</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Béatrice Daille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éric Villemonte de La Clergerie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal on Systemics, Cybernetics and Informatics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 10 (4), pp.17-23</w:t>
+              <w:t xml:space="preserve">Revue TAL : traitement automatique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 53 (1), pp.7-10</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00725333v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00793793v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Text Linguistics and Navigation. Questions about Text</w:t>
               </w:r>
@@ -3104,243 +3104,243 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les systèmes de résumé automatique : comment assurer une continuité référentielle dans la lecture des textes</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Delphine Battistelli</w:t>
+                <w:t xml:space="preserve">Infrastructures, architectures et outils des données de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Compréhension des langues et interaction</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Les nouveaux paradigmes de l'archive</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Publications des Archives nationales, 2024, 978-2-86000-390-2. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.pan.7306⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00096816v1</w:t>
+                <w:t xml:space="preserve">halshs-04515365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Infrastructures, architectures et outils des données de la recherche</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Sauret</w:t>
+                <w:t xml:space="preserve">Les systèmes de résumé automatique : comment assurer une continuité référentielle dans la lecture des textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Battistelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...27 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Gérard Sabah. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les nouveaux paradigmes de l'archive</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Publications des Archives nationales, 2024, 978-2-86000-390-2. </w:t>
+              <w:t xml:space="preserve">Compréhension des langues et interaction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/books.pan.7306⟩</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Hermes Science Publications</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Cognition et Traitement de l'Information, 2746212560</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04515365v1</w:t>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00096816v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observer La Défense : de part et d’autres de La Manche</w:t>
               </w:r>
@@ -5281,178 +5281,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00166839v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Réflexions autour de l'identification, la modélisation et la visualisation de certaines organisations textuelles</w:t>
+                <w:t xml:space="preserve">Interpréter par exploration contextuelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L'unité texte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Perspectives, pp.231-250, 2005</w:t>
+              <w:t xml:space="preserve">Interpréter en Contexte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hermès, pp.305-328, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022144v1</w:t>
+                <w:t xml:space="preserve">hal-00022145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpréter par exploration contextuelle</w:t>
+                <w:t xml:space="preserve">Réflexions autour de l'identification, la modélisation et la visualisation de certaines organisations textuelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pierre Desclés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Interpréter en Contexte</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hermès, pp.305-328, 2005</w:t>
+              <w:t xml:space="preserve">L'unité texte</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Perspectives, pp.231-250, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022145v1</w:t>
+                <w:t xml:space="preserve">hal-00022144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluation des systèmes de résumé automatique</w:t>
               </w:r>
@@ -5906,77 +5906,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">We&amp;quot; ecosystem: a proposal for the futur of search engine and discovery tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">90e Congrès de ACFAS 2023</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2023, Montréal, Canada. </w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6328,178 +6328,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Museums and Key Influential Users on Twitter during the European Night of Museums 2016</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La linguistique face à la multiplication des données langagières numériques. Méthodes, risques et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Web Engineering (ICWE2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference on Web Engineering (ICWE), Jun 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">7° Séminaire International de Linguiistique et 3° Symposium de Linguistique Textuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Cruzeiros del Sud, Sao Paulo, Sep 2017, Sao Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01570391v1</w:t>
+                <w:t xml:space="preserve">halshs-01590750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La linguistique face à la multiplication des données langagières numériques. Méthodes, risques et enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Museums and Key Influential Users on Twitter during the European Night of Museums 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7° Séminaire International de Linguiistique et 3° Symposium de Linguistique Textuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Cruzeiros del Sud, Sao Paulo, Sep 2017, Sao Paulo, Brésil</w:t>
+              <w:t xml:space="preserve">17th International Conference on Web Engineering (ICWE2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference on Web Engineering (ICWE), Jun 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01590750v1</w:t>
+                <w:t xml:space="preserve">halshs-01570391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appariement d'articles en ligne et de vidéos : stratégies de sélection et méthodes d'évaluation</w:t>
               </w:r>
@@ -6574,204 +6574,204 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01384606v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction médiatique d’une question sociétale dans l’espace public français</w:t>
+                <w:t xml:space="preserve">Evolution des médiations patrimoniales et web sémantique dans les musées : vers la construction d’un espace culturel partagé ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde de Saint Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Lyrics -Lightweight privacY-enhancing cRyptography for mobIle Contactless Services</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Orange Labs, May 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Les patrimoines en recherche(s) d’avenir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Labex "Les passés dans le présent"; BNF; Labex "Patrima", Sep 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01157767v1</w:t>
+                <w:t xml:space="preserve">halshs-01206316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evolution des médiations patrimoniales et web sémantique dans les musées : vers la construction d’un espace culturel partagé ?</w:t>
+                <w:t xml:space="preserve">La construction médiatique d’une question sociétale dans l’espace public français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde de Saint Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les patrimoines en recherche(s) d’avenir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Labex "Les passés dans le présent"; BNF; Labex "Patrima", Sep 2015, Paris, France</w:t>
+              <w:t xml:space="preserve">Lyrics -Lightweight privacY-enhancing cRyptography for mobIle Contactless Services</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Orange Labs, May 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01206316v1</w:t>
+                <w:t xml:space="preserve">halshs-01157767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'événement culturel #MuseumWeek</w:t>
               </w:r>
@@ -6876,109 +6876,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of forms of cultural mediation in the digital age in museums, between tradition and change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les perspectives du Web sémantique pour les SHS au niveau international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on the Inclusive Museum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Programme ANF - Le Web sémantique pour les SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00993439v1</w:t>
+                <w:t xml:space="preserve">halshs-01069150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction médiatique d'un problème sociétal dans l'espace public français : le cas de la protection des données personnelles à l'ère des technologies nomades</w:t>
               </w:r>
@@ -7053,96 +7040,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00989303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perspectives du Web sémantique pour les SHS au niveau international</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Evolution of forms of cultural mediation in the digital age in museums, between tradition and change</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme ANF - Le Web sémantique pour les SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Fréjus, France</w:t>
+              <w:t xml:space="preserve">The International Conference on the Inclusive Museum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01069150v1</w:t>
+                <w:t xml:space="preserve">halshs-00993439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique textuelle et textmining appliqués à l'analyse contrastive des médias : le cas de la médiatisation de la protection des données personnelles et des technologies sans contact</w:t>
               </w:r>
@@ -7217,705 +7217,705 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00989309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting salient events in large corpora by a combination of NLP and data mining techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
+                <w:t xml:space="preserve">Analyse du traitement médiatique de l'information d'actualité concernant la protection de la vie privée à l'ère des technologies nomades . Présentation d'une approche pluridisciplinaire et politique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Charles Teissèdre</w:t>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde de Saint Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Intelligent Text Processing and Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Samos, Greece. pp.229-237</w:t>
+              <w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Loges en Josas, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00921813v1</w:t>
+                <w:t xml:space="preserve">halshs-00835878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicométrie et analyse médiatique : une étude de cas sur la protection des données personnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+                <w:t xml:space="preserve">Detecting salient events in large corpora by a combination of NLP and data mining techniques (poster)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Teissedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages de la lexicométrie en sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint-Quentin-en-Yveline, France</w:t>
+              <w:t xml:space="preserve">Supplementary Proceedings of the 14th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing 2013)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Samos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00834979v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01023926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse du traitement médiatique de l'information d'actualité concernant la protection de la vie privée à l'ère des technologies nomades . Présentation d'une approche pluridisciplinaire et politique</w:t>
+                <w:t xml:space="preserve">Les technologies de lecture sur des tablettes tactiles dans le secteur des musées : vers la construction d'environnements numériques de lecture, entre innovations technologiques et mutations des pratiques éditoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde de Saint Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier Protection de la Vie Privée (APVP 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Loges en Josas, France</w:t>
+              <w:t xml:space="preserve">81e du Congrès de l'Acfas. Colloque 56 Les enjeux de la lecture numérique : de l'Ipad à Jules Verne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Laval, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00835878v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00821443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting salient events in large corpora by a combination of NLP and data mining techniques (poster)</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
+                <w:t xml:space="preserve">Lexicométrie et analyse médiatique : une étude de cas sur la protection des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde de Saint Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Teissedre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Supplementary Proceedings of the 14th International Conference on Intelligent Text Processing and Computational Linguistics (CICLing 2013)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Samos, Greece</w:t>
+              <w:t xml:space="preserve">Usages de la lexicométrie en sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Quentin-en-Yveline, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01023926v1</w:t>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00834979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les technologies de lecture sur des tablettes tactiles dans le secteur des musées : vers la construction d'environnements numériques de lecture, entre innovations technologiques et mutations des pratiques éditoriales</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+                <w:t xml:space="preserve">Detecting salient events in large corpora by a combination of NLP and data mining techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Teissèdre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">81e du Congrès de l'Acfas. Colloque 56 Les enjeux de la lecture numérique : de l'Ipad à Jules Verne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Laval, France</w:t>
+              <w:t xml:space="preserve">Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Samos, Greece. pp.229-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00821443v1</w:t>
+                <w:t xml:space="preserve">halshs-00921813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Standardization Process: Exploring the Battlefield</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Combining Rules and CRF Learning for Opinion Source Identification in Spanish Texts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martin Lafréchoux</w:t>
+                <w:t xml:space="preserve">Aiala Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Wonsever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th International Symposium on Process Organization Studies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Kos, Greece. pp.21</w:t>
+              <w:t xml:space="preserve">IBERAMIA 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2012, Bahia Blanca, Argentina. pp.452 - 461</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00711608v1</w:t>
+                <w:t xml:space="preserve">halshs-00785381v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combining Rules and CRF Learning for Opinion Source Identification in Spanish Texts</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Standardization Process: Exploring the Battlefield</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aiala Rosa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Dina Wonsever</w:t>
+                <w:t xml:space="preserve">Martin Lafréchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBERAMIA 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2012, Bahia Blanca, Argentina. pp.452 - 461</w:t>
+              <w:t xml:space="preserve">4th International Symposium on Process Organization Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Kos, Greece. pp.21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00785381v1</w:t>
+                <w:t xml:space="preserve">halshs-00711608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information Retrieval: Ranking Results according to Calendar Criteria</w:t>
               </w:r>
@@ -8031,51 +8031,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Processus d'élaboration des connaissances dans le champ de la normalisation internationale de la sécurité sociétale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lafréchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8284,168 +8284,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00605646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Linguistic information extraction for job ads (SIRE project)</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Hugues de Mazancourt</w:t>
+                <w:t xml:space="preserve">Comparación de dos métodos para la extracción de opiniones en textos en español</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aiala Rosa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Wonsever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">9th international conference on Adaptivity, Personalization and Fusion of Heterogeneous Information</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2010, Paris, France. pp.300-303</w:t>
+              <w:t xml:space="preserve">IBERAMIA 2010</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Bahia Blanca, Argentina. pp.99 ,108</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00480840v1</w:t>
+                <w:t xml:space="preserve">halshs-00785391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du texte au portail sémantique : cas d'utilisation lié à des données temporelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charles Teissèdre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8474,152 +8444,182 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IC 2010</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, France. pp.209-220</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00493727v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparación de dos métodos para la extracción de opiniones en textos en español</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Dina Wonsever</w:t>
+                <w:t xml:space="preserve">Linguistic information extraction for job ads (SIRE project)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Loth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Régis Chaumartin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugues de Mazancourt</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IBERAMIA 2010</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Bahia Blanca, Argentina. pp.99 ,108</w:t>
+              <w:t xml:space="preserve">9th international conference on Adaptivity, Personalization and Fusion of Heterogeneous Information</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2010, Paris, France. pp.300-303</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00785391v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00480840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A survey of kernel methods for relation extraction</w:t>
               </w:r>
@@ -9598,138 +9598,138 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05169410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document annotation and ontology population from linguistic extractions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laublet</w:t>
+                <w:t xml:space="preserve">Navigation interactive pour l'apprentissage en linguistique textuelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lita Lundquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd international conference on Knowledge capture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, New York, United States. pp.161-168</w:t>
+              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH) 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2005, Montpellier, France. http://www.lirmm.fr/eiah2005/index2.htm</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00102591v1</w:t>
+                <w:t xml:space="preserve">halshs-00158912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Naviguer dans les textes pour apprendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Javier Couto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9758,152 +9758,152 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TALN 2005</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.421-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00098024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Navigation interactive pour l'apprentissage en linguistique textuelle</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lita Lundquist</w:t>
+                <w:t xml:space="preserve">Document annotation and ontology population from linguistic extractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Amardeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environnements Informatiques pour l'Apprentissage Humain (EIAH) 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2005, Montpellier, France. http://www.lirmm.fr/eiah2005/index2.htm</w:t>
+              <w:t xml:space="preserve">Proceedings of the 3rd international conference on Knowledge capture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, New York, United States. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00158912v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00102591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised Data Extraction</w:t>
               </w:r>
@@ -10264,230 +10264,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérage de structures thématiques dans des textes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
+                <w:t xml:space="preserve">ContextO: una plataforma informática para la extracción de información y el resumen automático de textos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Crispino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Porhiel</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Tours, France. pp.163-172</w:t>
+              <w:t xml:space="preserve">SLPLT-2 - Second International Workshop on Spanish Language Processing and Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Jaén, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00097828v1</w:t>
+                <w:t xml:space="preserve">halshs-00158916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ContextO: una plataforma informática para la extracción de información y el resumen automático de textos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Crispino</w:t>
+                <w:t xml:space="preserve">Repérage de structures thématiques dans des textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Couto</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Porhiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLPLT-2 - Second International Workshop on Spanish Language Processing and Language Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Jaén, España</w:t>
+              <w:t xml:space="preserve">TALN 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Tours, France. pp.163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00158916v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00097828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11026,156 +11026,156 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01070798v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving speculative language recognition incorporating expert knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Moncecchi</w:t>
+                <w:t xml:space="preserve">KONTRAST, une méthodologie instrumentée pour analyser les variations terminologiques dans des textes industriels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lafréchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Roser Morante, Caroline Sporleder. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Institut Porphyre. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ExProM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. Association for Computational Linguistics (ACL), pp.37-46, 2012</w:t>
+              <w:t xml:space="preserve">TOTH 2012 :Terminologie &amp; Ontologie : Théories et applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.1-20, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00721590v1</w:t>
+                <w:t xml:space="preserve">halshs-00709019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KONTRAST : création d'un glossaire contrastif à partir d'un corpus de normes internationales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lafréchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11224,169 +11224,169 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00709145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KONTRAST, une méthodologie instrumentée pour analyser les variations terminologiques dans des textes industriels</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Martin Lafréchoux</w:t>
+                <w:t xml:space="preserve">Improving speculative language recognition incorporating expert knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Moncecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Institut Porphyre. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Wonsever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roser Morante, Caroline Sporleder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TOTH 2012 :Terminologie &amp; Ontologie : Théories et applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Annecy, France. pp.1-20, 2012</w:t>
+              <w:t xml:space="preserve">ExProM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. Association for Computational Linguistics (ACL), pp.37-46, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00709019v1</w:t>
+                <w:t xml:space="preserve">halshs-00721590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KONTRAST: a Terminological Ontological Glossary to Exploit Linguistic Variants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lafréchoux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -11454,51 +11454,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Lafréchoux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">10th Terminology and Knowledge Engineering Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Universidad Politécnica de Madrid, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11517,221 +11517,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04408222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing and monitoring in International Standardization, Theoretical Choices and Methodological tools</w:t>
+                <w:t xml:space="preserve">Les acteurs et les textes de l'industrie de la normalisation internationale en sécurité sociétale propositions pour une analyse géopolitique et linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scuto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMETI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Orlando, United States. 1, pp.82-87, 2011</w:t>
+              <w:t xml:space="preserve">WISG2011 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WISG2011-Workshop Interdisciplinaire sur la Sécurité Globale (1), pp.1-10, 2011, Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00610032v1</w:t>
+                <w:t xml:space="preserve">halshs-04065628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acteurs et les textes de l'industrie de la normalisation internationale en sécurité sociétale propositions pour une analyse géopolitique et linguistique</w:t>
+                <w:t xml:space="preserve">Writing and monitoring in International Standardization, Theoretical Choices and Methodological tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId227" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Institute of Informatics and Systemics. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISG2011 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WISG2011-Workshop Interdisciplinaire sur la Sécurité Globale (1), pp.1-10, 2011, Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+              <w:t xml:space="preserve">IMETI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Orlando, United States. 1, pp.82-87, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04065628v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00610032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resources for Calendar Expressions Semantic Tagging and Temporal Navigation through Texts</w:t>
               </w:r>
@@ -11816,51 +11816,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Opinion Identification in Spanish Texts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aiala Rosa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dina Wonsever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12504,312 +12504,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00082852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Annotation and Ontology Population from Lingusitic Extraction</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using NaviTexte to teach French as a second language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lita Lundquist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Knowledge Capture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Banff, Canada. 2005</w:t>
+              <w:t xml:space="preserve">III International Conference on multimedia &amp; ICT's in Education, Recent Research Developments in Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Caceres, Spain. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022148v1</w:t>
+                <w:t xml:space="preserve">hal-00022149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation documentaire et peuplement d'ontologie à partir d'extractions linguistiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId195" w:history="1">
+                <w:t xml:space="preserve">Document Annotation and Ontology Population from Lingusitic Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.100-112, 2005</w:t>
+              <w:t xml:space="preserve">Third International Conference on Knowledge Capture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Banff, Canada. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00097820v1</w:t>
+                <w:t xml:space="preserve">hal-00022148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using NaviTexte to teach French as a second language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Annotation documentaire et peuplement d'ontologie à partir d'extractions linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Amardeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lita Lundquist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III International Conference on multimedia &amp; ICT's in Education, Recent Research Developments in Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Caceres, Spain. 2005</w:t>
+              <w:t xml:space="preserve">IC'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.100-112, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022149v1</w:t>
+                <w:t xml:space="preserve">halshs-00097820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification et implantation informatique d'un langage de description des structures discursives</w:t>
               </w:r>
@@ -13546,51 +13546,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Varia - Préface - 57-1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Lepage</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13725,51 +13725,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14199,103 +14199,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISIDORE celebrates its 10th anniversary</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Desseigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] Huma-Num. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
@@ -14315,385 +14315,385 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We&amp;quot;: a Proposal for the TRIPLE platform</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+                <w:t xml:space="preserve">Building an Ontology to Specify the TRIPLE Data Model : Proposal for a Beta Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] TGIR Huma-Num; MoDyCo. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Zenodo. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02940860v2</w:t>
+                <w:t xml:space="preserve">hal-05202135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building an Ontology to Specify the TRIPLE Data Model : Proposal for a Beta Version</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mélanie Bunel</w:t>
+                <w:t xml:space="preserve">Building an Ontology to Specify the TRIPLE Data Model Proposal for a Beta Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Research Report] Zenodo. 2020</w:t>
+              <w:t xml:space="preserve">[Research Report] Huma-Num. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05202135v1</w:t>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03085854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building an Ontology to Specify the TRIPLE Data Model Proposal for a Beta Version</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">We&amp;quot;: a Proposal for the TRIPLE platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Bunel</w:t>
+                <w:t xml:space="preserve">Laurent Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Huma-Num. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] TGIR Huma-Num; MoDyCo. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03085854v1</w:t>
+                <w:t xml:space="preserve">halshs-02940860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking about the Architecture of the Discovery Platform of the TRIPLE Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Research Report] TGIR Huma-Num (UMS 3598); Université Paris Nanterre. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
@@ -14955,90 +14955,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bilan 2011 de la plateforme ISIDORE et perspectives 2012-2015</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadia Kilouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité de pilotage du TGE Adonis. 2012, pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15182,103 +15182,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Implementation de nouvelles fonctionnalites dans les plateformes ISIDORE et NAKALA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -15300,103 +15300,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISIDORE a 10 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -15508,51 +15508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="588CD398"/>
+    <w:nsid w:val="A1C927E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15739,51 +15739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-minel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6253-6722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069458235" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huma-num.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-luc.minel@parisnanterre.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643737v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zr0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692340v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Francis Brooks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440241267847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04214758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09732586211056109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020703v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Buddenbohm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Jong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Moranville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42803-021-00030-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10841" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4427" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800457v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98443-8_11" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904917v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01851-1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793793v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725333v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita Lundquist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane R. Schwer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.481-514" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Crispino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Hazez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Wonsever" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096816v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515365v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bunel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7306" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67077-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Saint L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Garnier-Oeliarisoa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Moncecchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-12027-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12027-0_7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21916-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Patrin-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanne-Perrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166839v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonnaccorsi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022144v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022145v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560019v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162096v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7536441" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Baidina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Gabriel Soumah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buleon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570391v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590750v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157767v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206316v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Licht" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993439v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989303v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989309v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921813v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834979v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835878v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023926v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teissedre" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821443v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711608v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lafr&#233;choux" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785381v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiala Rosa" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_47" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709021v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605646v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480840v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loth" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Chaumartin" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Mazancourt" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493727v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785391v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418611v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275895v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275138v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/halshs-00080993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-05169410v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102591v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098024v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158912v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121758v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Georgiev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Labat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097818v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097814v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Picard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097828v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porhiel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158916v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568177v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=3097286&amp;amp;picked=prox" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3097286.3097299" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075444v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieeeconfpublishing.org" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065840v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070798v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721590v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709145v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709019v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408222v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610032v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065628v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scuto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485900v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488413v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Folino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Geretto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Kuznik" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321379v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203286v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097849v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022148v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097820v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097805v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Georgiev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097833v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hazez Slim" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121457v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-294a39" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145723v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181860v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433945v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795961v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-05217946v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005701v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7m6q-1453" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208835v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delahousse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427473v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desseigne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940860v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202135v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085854v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bunel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889863v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531337v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357208v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cretin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Dijk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00690558v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00098023v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202137v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202136v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-minel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6253-6722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069458235" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huma-num.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-luc.minel@parisnanterre.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zr0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Francis Brooks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440241267847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04214758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09732586211056109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020703v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Buddenbohm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Jong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Moranville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42803-021-00030-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10841" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4427" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01851-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98443-8_11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita Lundquist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane R. Schwer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.481-514" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Crispino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Hazez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Wonsever" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bunel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7306" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67077-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Saint L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Garnier-Oeliarisoa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Moncecchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-12027-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12027-0_7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21916-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Patrin-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanne-Perrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166839v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonnaccorsi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560019v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162096v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7536441" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Baidina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Gabriel Soumah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buleon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Licht" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989303v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989309v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835878v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teissedre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821443v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785381v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiala Rosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711608v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lafr&#233;choux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_47" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709021v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605646v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785391v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493727v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480840v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Chaumartin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Mazancourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418611v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275895v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275138v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/halshs-00080993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-05169410v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158912v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098024v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102591v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121758v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Georgiev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Labat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097818v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097814v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Picard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158916v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porhiel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568177v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=3097286&amp;amp;picked=prox" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3097286.3097299" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075444v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieeeconfpublishing.org" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065840v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070798v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709019v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709145v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721590v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408222v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scuto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485900v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488413v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Folino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Geretto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Kuznik" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321379v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203286v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097849v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022149v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022148v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097805v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Georgiev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097833v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hazez Slim" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121457v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-294a39" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145723v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181860v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433945v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795961v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-05217946v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005701v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7m6q-1453" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208835v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delahousse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427473v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desseigne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202135v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085854v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bunel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940860v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889863v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531337v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357208v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cretin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Dijk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00690558v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00098023v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202137v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202136v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>