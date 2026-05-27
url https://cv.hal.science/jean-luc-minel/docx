--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -6328,178 +6328,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La linguistique face à la multiplication des données langagières numériques. Méthodes, risques et enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analyzing Museums and Key Influential Users on Twitter during the European Night of Museums 2016</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7° Séminaire International de Linguiistique et 3° Symposium de Linguistique Textuelle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Cruzeiros del Sud, Sao Paulo, Sep 2017, Sao Paulo, Brésil</w:t>
+              <w:t xml:space="preserve">17th International Conference on Web Engineering (ICWE2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Conference on Web Engineering (ICWE), Jun 2017, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01590750v1</w:t>
+                <w:t xml:space="preserve">halshs-01570391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyzing Museums and Key Influential Users on Twitter during the European Night of Museums 2016</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La linguistique face à la multiplication des données langagières numériques. Méthodes, risques et enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17th International Conference on Web Engineering (ICWE2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Conference on Web Engineering (ICWE), Jun 2017, Rome, Italy</w:t>
+              <w:t xml:space="preserve">7° Séminaire International de Linguiistique et 3° Symposium de Linguistique Textuelle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Cruzeiros del Sud, Sao Paulo, Sep 2017, Sao Paulo, Brésil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01570391v1</w:t>
+                <w:t xml:space="preserve">halshs-01590750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Appariement d'articles en ligne et de vidéos : stratégies de sélection et méthodes d'évaluation</w:t>
               </w:r>
@@ -6876,273 +6876,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01218640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les perspectives du Web sémantique pour les SHS au niveau international</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La construction médiatique d'un problème sociétal dans l'espace public français : le cas de la protection des données personnelles à l'ère des technologies nomades</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde de Saint Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Programme ANF - Le Web sémantique pour les SHS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Fréjus, France</w:t>
+              <w:t xml:space="preserve">Médias en ligne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01069150v1</w:t>
+                <w:t xml:space="preserve">halshs-00989303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La construction médiatique d'un problème sociétal dans l'espace public français : le cas de la protection des données personnelles à l'ère des technologies nomades</w:t>
+                <w:t xml:space="preserve">The Evolution of forms of cultural mediation in the digital age in museums, between tradition and change</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathilde de Saint Léger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médias en ligne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Paris, France</w:t>
+              <w:t xml:space="preserve">The International Conference on the Inclusive Museum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2014, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00989303v1</w:t>
+                <w:t xml:space="preserve">halshs-00993439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Evolution of forms of cultural mediation in the digital age in museums, between tradition and change</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les perspectives du Web sémantique pour les SHS au niveau international</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The International Conference on the Inclusive Museum</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2014, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">Programme ANF - Le Web sémantique pour les SHS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Fréjus, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00993439v1</w:t>
+                <w:t xml:space="preserve">halshs-01069150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Linguistique textuelle et textmining appliqués à l'analyse contrastive des médias : le cas de la médiatisation de la protection des données personnelles et des technologies sans contact</w:t>
               </w:r>
@@ -7502,230 +7502,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00821443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lexicométrie et analyse médiatique : une étude de cas sur la protection des données personnelles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+                <w:t xml:space="preserve">Detecting salient events in large corpora by a combination of NLP and data mining techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Delphine Battistelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Charnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Teissèdre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Usages de la lexicométrie en sociologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2013, Saint-Quentin-en-Yveline, France</w:t>
+              <w:t xml:space="preserve">Conference on Intelligent Text Processing and Computational Linguistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2013, Samos, Greece. pp.229-237</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00834979v1</w:t>
+                <w:t xml:space="preserve">halshs-00921813v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detecting salient events in large corpora by a combination of NLP and data mining techniques</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Thierry Charnois</w:t>
+                <w:t xml:space="preserve">Lexicométrie et analyse médiatique : une étude de cas sur la protection des données personnelles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde de Saint Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Charles Teissèdre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Intelligent Text Processing and Computational Linguistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2013, Samos, Greece. pp.229-237</w:t>
+              <w:t xml:space="preserve">Usages de la lexicométrie en sociologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2013, Saint-Quentin-en-Yveline, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00921813v1</w:t>
+                <w:t xml:space="preserve">halshs-00834979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining Rules and CRF Learning for Opinion Source Identification in Spanish Texts</w:t>
               </w:r>
@@ -9693,217 +9693,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Naviguer dans les textes pour apprendre</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lita Lundquist</w:t>
+                <w:t xml:space="preserve">Document annotation and ontology population from linguistic extractions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Amardeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.421-426</w:t>
+              <w:t xml:space="preserve">Proceedings of the 3rd international conference on Knowledge capture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, New York, United States. pp.161-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00098024v1</w:t>
+                <w:t xml:space="preserve">halshs-00102591v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document annotation and ontology population from linguistic extractions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Laublet</w:t>
+                <w:t xml:space="preserve">Naviguer dans les textes pour apprendre</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lita Lundquist</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the 3rd international conference on Knowledge capture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, New York, United States. pp.161-168</w:t>
+              <w:t xml:space="preserve">TALN 2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.421-426</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00102591v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00098024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Supervised Data Extraction</w:t>
               </w:r>
@@ -10264,230 +10264,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00158911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ContextO: una plataforma informática para la extracción de información y el resumen automático de textos</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gustavo Crispino</w:t>
+                <w:t xml:space="preserve">Repérage de structures thématiques dans des textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Ferret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Grau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Javier Couto</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvie Porhiel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SLPLT-2 - Second International Workshop on Spanish Language Processing and Language Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2001, Jaén, España</w:t>
+              <w:t xml:space="preserve">TALN 2001</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2001, Tours, France. pp.163-172</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00158916v1</w:t>
+                <w:t xml:space="preserve">halshs-00097828v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repérage de structures thématiques dans des textes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Grau</w:t>
+                <w:t xml:space="preserve">ContextO: una plataforma informática para la extracción de información y el resumen automático de textos</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gustavo Crispino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvie Porhiel</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Couto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">TALN 2001</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2001, Tours, France. pp.163-172</w:t>
+              <w:t xml:space="preserve">SLPLT-2 - Second International Workshop on Spanish Language Processing and Language Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2001, Jaén, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00097828v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00158916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (27)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11125,225 +11125,225 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00709019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">KONTRAST : création d'un glossaire contrastif à partir d'un corpus de normes internationales</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Brigitte Juanals</w:t>
+                <w:t xml:space="preserve">Improving speculative language recognition incorporating expert knowledge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillermo Moncecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...4 lines deleted...]
-              <w:t xml:space="preserve">Université de Liège. </w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dina Wonsever</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Roser Morante, Caroline Sporleder. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JADT 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2012, Liège, Belgique. pp.563-575, 2012</w:t>
+              <w:t xml:space="preserve">ExProM 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. Association for Computational Linguistics (ACL), pp.37-46, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00709145v1</w:t>
+                <w:t xml:space="preserve">halshs-00721590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving speculative language recognition incorporating expert knowledge</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Guillermo Moncecchi</w:t>
+                <w:t xml:space="preserve">KONTRAST : création d'un glossaire contrastif à partir d'un corpus de normes internationales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Lafréchoux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">Roser Morante, Caroline Sporleder. </w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Université de Liège. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ExProM 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2012, Jeju, South Korea. Association for Computational Linguistics (ACL), pp.37-46, 2012</w:t>
+              <w:t xml:space="preserve">JADT 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2012, Liège, Belgique. pp.563-575, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00721590v1</w:t>
+                <w:t xml:space="preserve">halshs-00709145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">KONTRAST: a Terminological Ontological Glossary to Exploit Linguistic Variants</w:t>
               </w:r>
@@ -11517,221 +11517,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04408222v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les acteurs et les textes de l'industrie de la normalisation internationale en sécurité sociétale propositions pour une analyse géopolitique et linguistique</w:t>
+                <w:t xml:space="preserve">Writing and monitoring in International Standardization, Theoretical Choices and Methodological tools</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId226" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...14 lines deleted...]
-            <w:pPr/>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">International Institute of Informatics and Systemics. </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">WISG2011 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, WISG2011-Workshop Interdisciplinaire sur la Sécurité Globale (1), pp.1-10, 2011, Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+              <w:t xml:space="preserve">IMETI 2011</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2011, Orlando, United States. 1, pp.82-87, 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04065628v1</w:t>
+                <w:t xml:space="preserve">halshs-00610032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Writing and monitoring in International Standardization, Theoretical Choices and Methodological tools</w:t>
+                <w:t xml:space="preserve">Les acteurs et les textes de l'industrie de la normalisation internationale en sécurité sociétale propositions pour une analyse géopolitique et linguistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Juanals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Legendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
-          </w:p>
-[...5 lines deleted...]
-            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Scuto</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IMETI 2011</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2011, Orlando, United States. 1, pp.82-87, 2011</w:t>
+              <w:t xml:space="preserve">WISG2011 - Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, WISG2011-Workshop Interdisciplinaire sur la Sécurité Globale (1), pp.1-10, 2011, Workshop Interdisciplinaire sur la Sécurité Globale</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-00610032v1</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04065628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Resources for Calendar Expressions Semantic Tagging and Temporal Navigation through Texts</w:t>
               </w:r>
@@ -12504,312 +12504,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00082852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using NaviTexte to teach French as a second language</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Document Annotation and Ontology Population from Lingusitic Extraction</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Amardeilh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Laublet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lita Lundquist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">III International Conference on multimedia &amp; ICT's in Education, Recent Research Developments in Learning Technologies</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Caceres, Spain. 2005</w:t>
+              <w:t xml:space="preserve">Third International Conference on Knowledge Capture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Banff, Canada. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022149v1</w:t>
+                <w:t xml:space="preserve">hal-00022148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Document Annotation and Ontology Population from Lingusitic Extraction</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId197" w:history="1">
+                <w:t xml:space="preserve">Annotation documentaire et peuplement d'ontologie à partir d'extractions linguistiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Amardeilh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Laublet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Third International Conference on Knowledge Capture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Banff, Canada. 2005</w:t>
+              <w:t xml:space="preserve">IC'2005</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, France. pp.100-112, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00022148v1</w:t>
+                <w:t xml:space="preserve">halshs-00097820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation documentaire et peuplement d'ontologie à partir d'extractions linguistiques</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using NaviTexte to teach French as a second language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Javier Couto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lita Lundquist</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IC'2005</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, France. pp.100-112, 2005</w:t>
+              <w:t xml:space="preserve">III International Conference on multimedia &amp; ICT's in Education, Recent Research Developments in Learning Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Caceres, Spain. 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00097820v1</w:t>
+                <w:t xml:space="preserve">hal-00022149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spécification et implantation informatique d'un langage de description des structures discursives</w:t>
               </w:r>
@@ -14315,359 +14315,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03427473v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building an Ontology to Specify the TRIPLE Data Model : Proposal for a Beta Version</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">We&amp;quot;: a Proposal for the TRIPLE platform</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId271" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Capelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] Zenodo. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] TGIR Huma-Num; MoDyCo. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05202135v1</w:t>
+                <w:t xml:space="preserve">halshs-02940860v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Building an Ontology to Specify the TRIPLE Data Model Proposal for a Beta Version</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Building an Ontology to Specify the TRIPLE Data Model : Proposal for a Beta Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Zenodo. 2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Melanie Bunel</w:t>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-03085854v1</w:t>
+                <w:t xml:space="preserve">hal-05202135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">We&amp;quot;: a Proposal for the TRIPLE platform</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Building an Ontology to Specify the TRIPLE Data Model Proposal for a Beta Version</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId274" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Melanie Bunel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Minel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">[Research Report] TGIR Huma-Num; MoDyCo. 2020</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">[Research Report] Huma-Num. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02940860v2</w:t>
+                <w:t xml:space="preserve">halshs-03085854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thinking about the Architecture of the Discovery Platform of the TRIPLE Project</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélanie Bunel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14994,51 +14994,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shadia Kilouchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capelli</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Comité de pilotage du TGE Adonis. 2012, pp.1-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15234,51 +15234,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Sauret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
@@ -15313,51 +15313,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ISIDORE a 10 ans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Pouyllau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Capelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Minel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15508,51 +15508,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A1C927E5"/>
+    <w:nsid w:val="0E9346CC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15739,51 +15739,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-minel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6253-6722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069458235" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huma-num.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-luc.minel@parisnanterre.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zr0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Francis Brooks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440241267847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04214758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09732586211056109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020703v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Buddenbohm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Jong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Moranville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42803-021-00030-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10841" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4427" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01851-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98443-8_11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita Lundquist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane R. Schwer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.481-514" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Crispino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Hazez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Wonsever" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bunel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7306" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67077-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Saint L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Garnier-Oeliarisoa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Moncecchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-12027-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12027-0_7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21916-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Patrin-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanne-Perrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166839v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonnaccorsi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560019v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162096v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7536441" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Baidina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Gabriel Soumah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buleon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590750v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570391v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Licht" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069150v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989303v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993439v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989309v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835878v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teissedre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821443v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834979v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921813v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785381v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiala Rosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711608v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lafr&#233;choux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_47" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709021v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605646v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785391v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493727v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480840v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Chaumartin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Mazancourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418611v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275895v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275138v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/halshs-00080993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-05169410v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158912v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098024v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102591v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121758v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Georgiev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Labat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097818v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097814v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Picard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158916v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097828v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porhiel" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568177v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=3097286&amp;amp;picked=prox" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3097286.3097299" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075444v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieeeconfpublishing.org" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065840v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070798v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709019v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709145v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721590v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408222v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065628v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scuto" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610032v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485900v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488413v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Folino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Geretto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Kuznik" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321379v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203286v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097849v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022149v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022148v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097820v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097805v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Georgiev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097833v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hazez Slim" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121457v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-294a39" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145723v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181860v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433945v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795961v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-05217946v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005701v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7m6q-1453" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208835v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delahousse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427473v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desseigne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202135v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085854v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bunel" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940860v2" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889863v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531337v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357208v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cretin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Dijk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00690558v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00098023v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202137v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202136v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-minel" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-6253-6722" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/069458235" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.huma-num.fr/" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jean-luc.minel@parisnanterre.fr" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04600792v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Boyer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Juanals" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Minel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04589242v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04692340v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04643737v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11zr0" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04669209v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Francis Brooks" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/21582440241267847" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04215016v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04214758v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03440084v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/09732586211056109" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03020703v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stefan Buddenbohm" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maaike de Jong" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Moranville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s42803-021-00030-7" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03140667v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/edc.10841" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02899175v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/culturemusees.4427" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01904917v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-01851-1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01800457v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-98443-8_11" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568186v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01359683v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01349383v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00847559v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00725333v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00793793v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Lepage" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;ric Villemonte de La Clergerie" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00431199v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Javier Couto" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00155087v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lita Lundquist" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161906v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Battistelli" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylviane R. Schwer" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00161905v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022143v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00068746v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Ferret" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Grau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hernandez" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Jackiewicz" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/ria.18.481-514" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097791v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Descl&#233;s" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Cartier" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Crispino" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Slim Ben Hazez" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097797v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Wonsever" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547440v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://presses.u-paris10.fr/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366525v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022142v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04515365v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Sauret" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Bunel" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pouyllau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pan.7306" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096816v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069808v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iris Eshkol-Taravella" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Debras" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.vuibert.fr" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02292970v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://presses.parisnanterre.fr/" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547462v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01547468v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Courtin" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01591185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-67077-5" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01287215v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075432v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde de Saint L&#233;ger" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951182v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Garnier-Oeliarisoa" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01086214v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillermo Moncecchi" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://link.springer.com/book/10.1007%2F978-3-319-12027-0" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-12027-0_7" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711572v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Garron" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Weiser" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715050v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605922v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcel Cori" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teiss&#232;dre" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-21916-0" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480300v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00366528v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03761015v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanu&#235;l Souchier" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonaccorsi" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Labelle" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166837v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Patrin-Lecl&#232;re" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Berthelot-Guiet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Jeanne-Perrier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Jeanneret" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03749757v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00166839v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Bonnaccorsi" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022145v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022144v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022146v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04560019v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04528713v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04162096v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04108663v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03932033v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.7536441" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069877v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Baidina" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentin-Gabriel Soumah" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02178774v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-03179779v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Walter" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Buleon" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Pollet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Filser" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570391v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01590750v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01384606v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ad&#232;le D&#233;soyer" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01206316v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01157767v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01218640v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Foucault" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Licht" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989303v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00993439v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01069150v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00989309v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00835878v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01023926v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Charnois" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Teissedre" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00821443v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00921813v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00834979v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785381v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aiala Rosa" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00711608v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Lafr&#233;choux" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00718318v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-31709-5_47" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709021v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01570331v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00605646v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00785391v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00493727v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00480840v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Loth" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Chaumartin" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues de Mazancourt" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532988v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00532986v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00418611v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Mellet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Sitri" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275895v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Laublet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00275138v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00159874v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158910v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/halshs-00080993v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00096824v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00132034v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-05169410v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158912v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00102591v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Amardeilh" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00098024v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00121758v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Georgiev" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Labat" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Nicolas" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097818v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097814v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Picard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158911v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097828v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Porhiel" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00158916v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01568177v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://dl.acm.org/citation.cfm?id=3097286&amp;amp;picked=prox" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3097286.3097299" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01141362v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dupuy" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01075444v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ieeeconfpublishing.org" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01065840v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Gambs" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Lalande" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01070798v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709019v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00721590v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00709145v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00715075v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04408222v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00610032v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04065628v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Legendre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Scuto" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00485900v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00488413v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00430812v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonietta Folino" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Geretto" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ludivine Kuznik" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321379v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00203286v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00321380v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097849v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00082852v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022148v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097820v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022149v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097811v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097805v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Georgiev" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Labat" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Nicolas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097809v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00097833v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Hazez Slim" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04121457v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34972/driihm-294a39" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01145723v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02181860v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Morin" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale S&#233;billot" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Tellier" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02433945v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00795961v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie David" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-05217946v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://telearn.hal.science/hal-00005701v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04571672v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.60527/7m6q-1453" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05208835v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Delahousse" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03427473v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Desseigne" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02940860v2" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Capelli" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202135v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03085854v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Melanie Bunel" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02889863v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01531337v2" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mike Priddy" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Larrousse" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01357208v3" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Cretin" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elly Dijk" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Gaiffe" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archivesic.ccsd.cnrs.fr/sic_00690558v2" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shadia Kilouchi" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00098023v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202137v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05202136v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>