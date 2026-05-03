--- v0 (2026-03-21)
+++ v1 (2026-05-03)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEAN LUC MORICEAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en méthodes de recherche et comptes de gestion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (48)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec : une expérimentation de gestion des déchets avec une communauté pauvre en Bolivie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/ror.203.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin, espace de réinvention de la pédagogie entrepreneuriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Cristina Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nouveaux imaginaires de et sur l’Afrique par l’entrepreneuriat : des promesses… encore à tenir, 37 (3-4), pp.202-213. </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114765ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve et la crise : trois portraits pour penser l'expérience du travail contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.125-146. </w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.134.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T(w)alking responsibility: a case of CSR performativity during the COVID‐19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue: Corporate Social Responsibility throughout the COVID‐19 Crisis, 32 (S3), pp.166-178. </w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/beer.12473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo Anthropologicus, la gestion à l’épreuve de la condition humaine, Jean-François Chanlat, Éditions Management & Société, 2023, 237 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.95-100. </w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.312.95-100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escaping transparent, asymmetrical and agentive accountability? Entrepreneurial accounts and researchers' countertransference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ethnographies of Accountability, 36 (7/8), pp.1790-1813. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AAAJ-01-2022-5641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O empreendedorismo como performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositiva : revista interinstitucional dos programas de pós-graduação em comunicação social da PUC Minas e da UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (22), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2237-9967.2023v12n22p27-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicações organizantes, comunicações não organizáveis: trabalho remoto, comunicação e construção de si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia-Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organicom : revista brasileira de comunicação organizacional e relações públicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Relações dialogais, vulnerabilidades e resistências no ambiente interno das organizações, 19 (38), pp.28-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03709556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du libéralisme autoritaire qui passe par l’enseignement de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.90-101. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34699/rido.2022.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liminality affect and flesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somatechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.140 - 161. </w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/soma.2022.0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03904147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes performance : affecter, réenvisager, transmettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Caldas Pessoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrire la recherche autrement. Axe II, 39 (2), </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.16609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et comportements organisationnels : nouvelles organisations, nouvelles théorisations, nouvelles inquiétudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Igelsböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXVIII (75), pp.7 - 20. </w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.075.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03922308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposing acceleration: the tragedy of resistance in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Salgueiro Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.169-185. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JOCM-09-2021-0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et relations Nord-Sud : un récit néocolonial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Décoloniser la RSE : perspectives critiques, 17 (2), pp.102-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des films pour relier : introduire les affects dans la business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Earhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les écoles de gestion : entre critique, résistance et transformation, 26 (5), pp.48-60. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1095467ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire des rédacteurs. Écrire dans la Ripco – Quelques réflexions et suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (70), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.070.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances à l'esthétisation du monde : scènes et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (71), pp.55-74. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.071.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation du croire : invectives, police et économie morale dans les espaces de commentaires sur la loi relative au statut de la famille au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Menezes Andrade Guimarães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Croire en la technologie : médiatisation du futur et futur de la médiatisation, 37 (1), </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.11253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace agile, oasis ou mirage ? Mise en perspective de quelques difficultés et paradoxes pour les travailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La société numérique : Séminaire M@rsouin 2019, 128, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.6537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'engagement communautaire favorise la réussite d'un projet d'innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.42 - 50. </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.041.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et chercheurs : l'investigation de terrain, enjeux et stratégies d'accès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Charreire-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.55 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux migrantes Haïtiennes au Brésil : la recherche comme communication, hospitalité et considération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Therrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migrants et migrations en SIC, 17, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.6772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche pauvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La recherche en stratégie et management. Exit, voice or loyalty ?, 45 (285), pp.161-168. </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution imaginaire de la société entrepreneuriale : une enquête dans l'entrepreneuriat rap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Entre logiques individuelles et collectives, aux fondements de la société entrepreneuriale, 23 (5), pp.36 - 46. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1066710ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cocktail ou de la guerre dans les affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXIV (57), pp.263 - 274. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.057.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A política da escrita e a performatividade da palavra do homem ordinário no método da igualdade de Jacques Rancière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Karina de Carvalho Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questões transversais : revista de epistemologias da eomunicação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (12), pp.92 - 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le qualitatif : écriture réflexive, écriture plurielle, écriture performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018-05-14, XXIV (57), pp.45 - 67. </w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.057.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interview with Alphonso LINGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.254 - 257. </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-10-2018-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial. Can the researcher learn? Relatedness and the ethics of writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.242 - 253. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-10-2018-127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité de la prise de parole. Enseignements à partir du cas du Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, À la découverte du lien organisationnel : avez-vous lu A. O. Hirschman ?, 22 (2), pp.41 - 51. </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058160ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXIII (55), pp.193 - 204. </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.055.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simondon: investigating the pre-organizational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Simondon: Individuating New Links Between Technology, Culture and Organization, 23 (1), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14759551.2016.1240358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I thought I only had to have an idea (l'homme qui marche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), pp.298 - 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en gestion, le sens mis en pièces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (267), pp.67 - 78. </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An apprenticeship to pleasure : aesthetics dynamics in organizational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.80 - 92. </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-10-2015-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche affective de la communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New employment experiences and trajectories between salary-earning and entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal journal of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (9), pp.347 - 352. </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/ujm.2015.030901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de soi dans le portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273-274, pp.117 - 124. </w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déconstruction créatrice du travail : innovations, opportunités et pièges (éditorial invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273-274, pp.107 - 108. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dur désir de devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Arte Sesc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.38 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations sensibles terres d'affects : stratégies de recherche pour &amp;quot;the affect turn&amp;quot; ou tournant vers les affects, de la recherche sur les Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XIX (48), pp.367 - 379. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.048.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing performativity to crisis management theory : an illustration from the 2003 French heat wave crisis response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.26 - 44. </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-5973.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gifted : the monolingualism of corporate social responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Administração de Empresas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (2), pp.153 - 164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockholm Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1-2), pp.51 - 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre folie du jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les sciences de gestion et la question de la liberté, 13 (3), pp.79 - 83. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/037832ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with &amp;quot;the other matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/sbr.2009.29604aaa.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I am not your hero : change management and culture shocks in a public sector corporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (5), pp.589 - 609. </w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09534810810903234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVA, le fil qui hante. Réflexion sur le contrôle déresponsabilisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expansion Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 102, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie de Covid, télétravail et santé globale au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT – Ingénierie de la santé et du bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, May 2025, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05157208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations alternatives : faire face aux injonctions contradictoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Séhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès du RIODD. "Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole; Université de Toulouse; Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD), Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer-penser-éprouver : le théâtre comme laboratoire des puissances de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences sociales en mouvement(s). Recherche et spectacle vivant : hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim; Laboratoire Culture et Diffusion des savoirs; URFIST de Bordeaux, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enchanted inheritance: traces of the family business founders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiko Zoet-Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvin Zoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2025 : 14ème congrès de l'Académie de l'Entrepreneuriat et de l'Innovation. "L’entrepreneuriat face aux transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05140717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les affects : propagation et écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les affects : propagation et écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'Homme de Paris-Saclay; LITEM; Centre Pierre Naville (Université d'Évry), Jun 2024, Gif-Sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche comme performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M2024 : XVIe édition Management des Technologies Organisationnelles. "Perception et modèles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; Agence de Mutualisation des Universités et des Etablissements (AMUE), Nov 2024, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien numérique, lien pharmacologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIST 2024 : 18ème édition des Journées Internationales de Sociologie du Travail. "Organiser, désorganiser, réorganiser le travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pierre Naville (Université d'Évry); Laboratoire Printemps (UVSQ/CNRS); Graduate School Sociologie et Science Politique (Université Paris-Saclay), Jul 2024, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi nous rendons-nous sensibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Lins Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thayná de Cassia Do Nascimento Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co. "Sens, sensible et insensé en communications organisationnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et ainsi se lever encore : le cri, le geste et la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Sortir de l'insoutenable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme (MSH) Paris-Saclay; Laboratoire en Innovation, Technologies, Economie et Management (LITEM); Centre Pierre Naville (CPN); Research Center in Economics and Management (RITM); Laboratoire d'Anthropologie Politique (LAP), May 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher comment agir contre l'insoutenable par la recherche création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès du RIODD. Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD), Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un entrepreneuriat participatif : orientations à partir d'un projet communautaire en Amérique Latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2023 : 13ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation. "L’entrepreneuriat de demain : Nouveaux enjeux, nouveaux défis ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation; EM Strasbourg Business School; Laboratoire LaRGE; Sciences Po Strasbourg, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04151470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche non-néolibérale de l’entrepreneuriat inclusif : le cas de l’ONG Navdanya en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès du RIODD. Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD), Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parliament of the invisible: democratizing and social studies research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de la Société de Philosophie des Sciences de Gestion (SPSG). "Philosophie(s) du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion (SPSG); Laboratoire en Innovation, Technologies, Economie et Management (LITEM); MSH Paris-Saclay, May 2023, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Those invisible threads that tie us together: Jatahy's cinema theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2023 : Standing Conference on Organization Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University of Paris; Institut Mines-Télécom Business School (IMT-BS), Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité et numérique : le cas du Social Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude INESS (Innovations, Numérique et Économie Sociale &amp; Solidaire)."Quand le numérique rencontre l’économie sociale et solidaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire INESS (Innovations, Numérique et Économie Sociale &amp; Solidaire), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research as hospitality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Bouazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaggiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity SCOS (Standing Conference on Organisational Symbolism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual event, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et relations Nord-Sud : un récit néocolonial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès du RIODD. Communs, communautés, territoires : quelles voies pour les transitions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04156874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements, épreuves, défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIE 2021 : 4ème Colloque International sur le Management, l’Innovation et l’Entrepreneuriat. "Le management post-crise : vers un nouveau paradigme en sciences de gestion ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Rigueur (Research in Innovation, Governance, Universal Entrepreneurship, Understanding Risks); ISCAE (Université de la Manouba), Dec 2021, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation communautaire à l’entrepreneuriat social : gestion des déchets et individuation communautaire dans une ville bolivienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition des journées Georges Doriot. "L'entrepreneuriat à l'heure d'un effondrement sociétal ? Rôles, responsabilités et défis."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie; Groupe HEC Paris; ESG-UQAM, May 2021, Rouen (Conférence en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of reactive triumph: CSR responding to the pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessing Corporate Social Performance : 2nd edition of the University of Massachusetts Boston (UMASS) – EM Normandie (EMN) Business School Research Conference on Corporate Social Responsibility (CSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Massachusetts Boston (UMASS); EM Normandie (EMN) Business School, Jun 2021, Rouen (Online conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une recherche ouverte sur l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Edition of the Workshop Entrepreneurship, Innovations, Governance. “Organizational management: Do innovation serve resilience or society welfare?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDC Paris Business School; Cergy Paris Université, Apr 2021, Paris (Hybrid format), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat comme performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2021 : 12éme congrès l’Académie de l’Entrepreneuriat et de l’Innovation. "La recherche en entrepreneuriat en temps de crise : vers une nouvelle normalité ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sousse (Distanciel), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prova, controle, falta : estudar a comunicação organizacional diante da crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V SICO : Seminário Internacional de Comunicação Organizacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Puc-Minas, Nov 2021, Belo Horizonte, MG (Evento online), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03415341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité numérique et relation post-coloniale : créoliser la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuations et transduction: s'émanciper sans récit maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simondon interdisciplinar : seminário internacional. "Aliénations: Marx, Simondon et après"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Red Latinoamericana de Estudios Simondonianos, Aug 2021, Online, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places, spaces and presences in time of Covid: a poetic phenomenology of the mediated workplace experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th SSE-Dauphine Phenomenology Workshop. "Phenomenologies of presence: management, organization &amp; art-based experience of distanced worlds"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Dauphine - PSL, May 2021, Paris (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three figures of difference in ethnographically researching (on/among) others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2021 : 38th Standing Conference on Organisational Symbolism. "Difference"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen Business School, Jul 2021, Copenhague (Online conference), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of Levinas’ phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Dauphine Phenomenology Workshop (DPW). "Experiencing Commons and Communalism"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dauphine Recherches en Management (DRM), Université Paris Dauphine - PSL, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escrita dos afetos, escrita-performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Departamento comunicação social. Faculdade de Filosofia e Ciências Humanas (Fafich)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pesquisa como comunicação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Seminario teorias da comunicação: metodologias, interações e alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle et libéralisme autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Org&amp;Co. Darkside 2019 : Le « côté obscur » de la communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Pessac (Bordeaux), France. pp.95-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions et propositions pour la recherche qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire exceptionnel du Laboratoire interdisciplinaire de recherches en sciences de l’action (LIRSA-CNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de l'événement : temps et récits autour de la gestion d'un événement culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche 2019 de la Revue Internationale de Psychosociologie et de Gestion des Comportements Organisationnels (RIPCO). Tendances émergentes dans le champ du comportement organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, La Défense, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévinas, uma ética da comunicação que acolhe o vulneravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Seminário Internacional Emmanuel Levinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'émergence de pratiques de travail agiles : questionner le rôle des espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marsouin Digital Society Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits de l'entrepreneur en rappeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airhostesses' reaction to psychological contract violation - A qualitative investigation amongst airhostesses from Air France and Air India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeayaram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Research Advances in Organizational Behavior and Human Resources Management (OB-HRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la cosmologie, l'ontologie, le droit d'être qui a fait objet de recherches étaient attaqués ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Congrès "Philosophie(s) du management" de la Société de Philosophie des Sciences de Gestion : "Management de la vérité et vérité du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq remarques sur l'accès à un terrain de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'hiver de la SFM (Société Française de Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The object-university : the proper and the permanent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium 2018 : European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virada afetiva como ética : nos passos de Lingis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41º Congresso Brasileiro de Ciências da Comunicação (Intercom 2018). "Desigualdades, gêneros e comunicação"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Joinville, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains &amp; Territory / Sites and Situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affects and the performativity in performing arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrage biopolitique des personnes appauvries par l'image photographique : entre gouvernement des corps et biopouvoir des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque "Philosophie(s) du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art of/for studying work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Letiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dysfunction Day. International research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicação organizacional e Direitos dos Outros Humanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV SICO : Seminário Internacional de Comunicação Organizacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat sociale et économie de la contribution : réflexions sur une recherche contributive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME. Entrepreneuriat et PME : question(s) de valeur(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat hip hop : monde et style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME. Entrepreneuriat et PME : question(s) de valeur(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'étranger. Table-ronde de clôture : &amp;quot;L'Éthique, l'Altérité et le visage de l'Autre en Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle utilité de l’épistémologie et de la philosophie pour écrire un bon article ou une bonne thèse ? Des éléments de réponse en Sciences de gestion ! (Colloque SPSG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Spacing. Tino Sehgal's performing bodies at the Palais de Tokyo, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eila Szendy-El Kurdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2017 "Carne : Flesh and Organization" : 35th Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affects, sensations et styles : versant deleuzien du tournant vers les affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deleuze et le management !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The object ‘university' from a speculative realist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS 2017 : The 10th Critical Management Studies Conference. "Time for another revolution?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetics in Graham Harman's Broken Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Love and sincerity : reading speculative realism with Graham Harman. A CPPE/INTO Leicester School of Business event College Court</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du soi et modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deleuze et le management !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfreeze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accelerationism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, American University Of Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupy university. Style and sensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2017 "Carne : Flesh and Organization" : 35th Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat hip hop comme style : portrait du rappeur en entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum "Entreprendre dans la Culture". Journée scientifique L'entrepreneuriat créatif et culturel : réalités et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Oriented Ontology's Performativity Paradox: writing from a zero-person perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS 2017 : The 10th Critical Management Studies Conference. "Time for another revolution?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche affective de la communication organisationnelle : implications épistémologiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingis, Stewart, Brosseau : paths that leads elsewhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Télécom École de Management. Le chercheur peut-il apprendre dans sa recherche ? Comment peut-il transmettre son apprentissage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertentes teóricas e metodológicas da Comunicação Organizacional : a escritura performativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III SICO : Seminário Internacional de Comunicação Organizacional. Vertentes Conceituais e Metodológicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying performativity in performing arts through affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium : European Group for Organizational Studies. Organizing in the shadow of power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mouvement dans les subjectivités : exercices spirituels et standardisation des existences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Philosophie(s) du Management. "Management et Philosophies de l'Antiquité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abordar a comunicação organizacional através dos afetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III SICO : Seminário Internacional de Comunicação Organizacional. Vertentes Conceituais e Metodológicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of objects : responsibilities of object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biennial International Žižek Studies Conference. "Materialism &amp; Materiality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cincinnati, Oh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portait affectif de l'indépendant en travailleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co 2015. Communication Organisationnelle : Processus communicants - Processus organisants et leurs médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France. pp.43 - 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité de la prise de parole : une étude de cas limite au sein d'une organisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées Hirschman : Avez-vous lu A. O. Hirschman ? A la découverte du lien organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective du travail indépendant : la méthode des portraits affectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 et 15e rencontres sur la prospective des métiers. Prospective du management et des formes de gouvernance : Nouveaux enjeux ? Rupture de paradigme ? Impacts RH, organisationnels, territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Art of Management and Organization Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Jazz to Junkspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EGOS Colloquium : European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur et salarié : parcours et identités dans le portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du Management 2014. Entrepreneuriat et PME : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France. pp.799 - 808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la position à l'exposition : mouvement, affect(ion), lignes de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société de Philosophie des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apprentissage au plaisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience esthétique et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruction du salariat et construction de soi professionnelle : le cas du portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Umalis/Télécom Ecole de Management «La déconstruction créatrice du travail : innovations, opportunités et pièges»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plays in the play : crafting a staged self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2014 : 32nd Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adresse de Pierre Hadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Pierre Hadot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing akademe and organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoMO 2014 : 7th International Art of Management and Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérillas du sensible : esthétisation et contre-esthétisations du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de recherche ISTEC : L'esthétique des pratiques organisationnelles : reproduction, élégance, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre of operations : aesthetic battles throughout the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTM 2014 : ReThinking Management, International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Im)Possibilités de l'interdiscipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal. Les mardis du CeReGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New employment experiences and trajectories between salary-earning and entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Business and Social Science Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie en exercices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie comme manière de vivre avec Pierre Hadot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Evry, France. pp.71 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of re-individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Management Studies Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An apprenticeship to pleasure : creative deconstruction of the distribution and form of a theatre play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2013 "Creative De-Construction" : 31st Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affecter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès "Philosophie(s) du management" : Irrationnels et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle en cases : autour du fil qui c/hante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et bande-dessinée, Atelier du soir du CNAM-INTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">...Still going on...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPPE @ 10: I can’t go on, you must go on, Center for Philosophy and Political Economy, University of Leicester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portés par un fil numérique : autonomie et dépendance dans les sociétés de portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Org&amp;Co 2013 : Communications organisationnelles et Management dans un contexte numérique généralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.236 - 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No exit : voice your loyalty. Deconstructing budgetary discourse and constructing a voice for the theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2013 "Creative De-Construction" : 31st Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing research: communication and the sensitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiência estética e performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Salvador De Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-setting fables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The pharmakon of film &amp; new media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le parler du chiffre », « des figures sans visages » dans une maison d’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de gestion et organisations. 21ème congrès des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great publishers, where are you gone away ? Reduction of creation to income statement logics in the French public sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCA 2012. International Critical Conference on Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout contre la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la Société de Philosophie des Sciences de Gestion (SPSG) : Dernières tendances du prêt-à-penser en épistémologie des sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training : repetition, movement and immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standing Conference on Organization Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstructurer le récit restructuration : mise en scène et mise en jeu au Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et restructuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From me towards the other in me. An ethical perspective on motherhood and accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Work and Organization : 7th Biennial International Interdisciplinary Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Keele, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Living) Men walking : performativity and poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Art of Management and Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer donation : what comes along with the aid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformare II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages de la solidarité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2011 : 8ème Congrès International de l'ADERSE. "RSE et Gouvernance mondiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et écriture de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Communications-organisations et pensées critiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales from the terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS : European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I thought I only had to have an idea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ethics and Aesthetics of Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Warder, Netherlands. pp.94 - 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensuous and sensorial senses of organizational culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS7 2011 : The Seventh International Critical Management Studies(CMS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de traverse et le gestionnaire : une gestion des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots... against organization : performative and affective (non) demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demos Against Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Warder, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Hopfl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EGOS Colloquium : European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Howard Becker. L’art du sens dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senses and sensuous observations from theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2010 : 28th Standing Conference on Organizational Symbiolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM 2010 : Justice and Sustainability in the Global Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of premiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of first times (or surprises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareholder accountability : the unknown ideal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lightfoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS '09 : 6th International Critical Management Studies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skin of the gaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetics &amp; Organization Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond our first understanding : performing stories and metaphors in a theatre of passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous disent les images qui ne sont pas ancrées par des mots ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIANA '09 : Semaine Internationale des Arts Numériques et Alternatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marriage of story and metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I could only tell, by the skin of my body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Sense : For an Effective Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et communication dans le spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Digital Life Lab : Industries et pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cocktail, ou de la guerre dans les affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Marketing et management entre Eros et Polémos : principes de liaison et de dé-liaison en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative, no, no narrative ever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPA 2008 : Critical Perspectives on Accounting Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts around a glass of Sauternes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taste Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Southend On See, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wings of desire : accounting, theater and life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting Conference, Baruch College, CUNY University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la problématique : étudier un cas pour résoudre ou pour élucider la problématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et management de l'information : enjeux et impacts dans la comptabilité, le contrôle et l'audit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, France, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal du chercheur par delà les frontières du modèle et de le représentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès de l'Association francophone de comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Metz, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilités pour la gestion : des reflets surprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, X, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do I conduct ethnographic research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2024, Elgar Dissertation Companions, 978-1-80392-654-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Cordery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303, 2024, Business for Society, 978-1-032-44289-1. </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003371441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magic of organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Linstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Stephen A. Linstead; Jean-Luc Moriceau. Edward Elgar Publishing, pp.305, 2020, 978-1-83910-672-9. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839106736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afetos na pesquisa acadêmica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fafich/Selo PPGCOM/UFMG, pp.177, 2020, Ensaios, 978-65-86963-10-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau; Hugo Letiche; Marie-Astrid Le Theule. Presses de l'Université Laval, pp.326, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1h0p25s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau; Richard Soparnot. Editions EMS, management &amp; société, pp.376, 2019, Les Essentiels de la Gestion, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Jean-Luc Moriceau. </w:t></w:r><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill Sense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.258, 2019, 978-90-04-39010-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo(s) : philosophy-pedagogy-politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lightfoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Geoffrey Lightfoot; Jean-Luc Moriceau. </w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256, 2016, 978-94-6209-642-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microcrédit, une activité durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénicia Kouamé Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jacquinot; Anne Janand; Karim Saïd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management durable : des raisons d'espérer ? Regards croisés de chercheurs en sciences de gestion de l’Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-154, 2025, Questions de société, 978-2-38630-098-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Cordery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Ivo De Loo; Carolyn Cordery; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.3-25, 2024, Business for society, 978-1-032-44289-1. </w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003371441-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographies of accountability: some reflections and the way ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Cordery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Ivo De Loo; Carolyn Cordery; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.291-296, 2024, Business for Society, 978-1-032-44289-1. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003371441-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repentirs and incomplete-able accountability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Ivo De Loo; Carolyn Cordery; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.255-268, 2024, Business for Society, 978-1-032-44289-1. </w:t></w:r><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003371441-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoethnografia: testemunhar à partir de um eu vulnerável</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luiz Alex Silva Saraiva; Sônia Caldas Pessoa; Camila Maciel Campolina Alves Mantovani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metodologias vulneráveis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Fi, pp.181-211, 2023, 978-65-85725-87-3. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22350/9786585725873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pesquisa como transformação no centro da crise: épreuves pandêmicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ângela Cristina Salgueiro Marques; Isaura Mourão Generoso; Ivone de Lourdes Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisar em contextos de exceção: desafios da Comunicação Organizacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAFICH/PPGCOM/UFMG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-80, 2023, 978-65-86963-67-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité numérique et relation postcoloniale : créoliser la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Rosé; Miguel Delattre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSE et numérique : une vision francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-256, 2022, Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvir o trincar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cia. Luna Lunera; Areas Coletivo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urgente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-139, 2021, Coleção teatro contemporâneo, 978-65-87635-16-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03533675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O enigma do outro: contribuições do pensamento de Emmanuel Lévinas para a pesquisa com afetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Sá Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sônia Caldas Pessoa; Ângela Salgueiro Marques; Carlos Magno Camargos Mendonça. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afetos : teses e argumentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafich/Selo PPGCOM/UFMG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-81, 2021, Olhares Transversais, 978-65-86963-28-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomar a palavra, ricos de uma voz pobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sônia Caldas Pessoa; Ângela Salgueiro Marques; Carlos Magno Camargos Mendonça. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afetos : teses e argumentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafich/Selo PPGCOM/UFMG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-148, 2021, Olhares Transversais, 978-65-86963-28-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escritura e afetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sônia Caldas Pessoa; Ângela Salgueiro Marques; Carlos Magno Camargos Mendonça. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afetos : teses e argumentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafich/Selo PPGCOM/UFMG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2021, Olhares Transversais, 978-65-86963-28-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammarye, grammatization, grammatology: interviewing technique as a magic trick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Stephen A. Linstead; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The magic of organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.190-206, 2020, 978-1-83910-672-9. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839106736.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magic of organization. Afterword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Linstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Stephen A. Linstead; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The magic of organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.275-293, 2020, 978-1-83910-672-9. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839106736.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma pixação no muro do conhecimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Karina de Carvalho Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O aparecimento público de pixadores : arranjos disposicionais de dissenso no combate ao pixo em Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM/UFMG, pp.37-41, 2020, Arguição, 978-85-54944-37-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magic of organization. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Linstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Stephen A. Linstead; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The magic of organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-24, 2020, 978-1-83910-672-9. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839106736.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévinas, uma ética da comunicação que acolhe o vulnerável</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Felipe Rodolfo de Carvalho; Fernando Genaro Junior; Marina Araújo Teixeira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ética, direitos humanos e pós-humanismo : IV Seminário Internacional Emmanuel Levinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conpedi : Conselho Nacional de Pesquisa e Pós-graduação em Direito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-199 &amp; 200-221, 2020, 978-65-00-00045-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooted in transitory places of gathering: performing spacing in Tino Sehgal's performance &amp;quot;These situations&amp;quot; at the Palais de Tokyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera; Cesary Wozniak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetics, organization, and humanistic management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-111, 2020, Humanistic Management, 978-0-367-55007-3. </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003091530-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on généraliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.289 - 293, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclure et contribuer, quelques défis de la recherche participative en communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.245 - 250, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virada afetiva como ética: nos passos de Alphonso Lingis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desigualdes, gêneros a comunicação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intercom, pp.41 - 49, 2019, 978-85-8208-120-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Affect and ethics in business and management education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Earhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Sense, pp.193 - 224, 2019, 978-90-04-39010-2. </w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004390126_013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation. Not to give in and not to give up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Sense, pp.167 - 176, 2019, 978-90-04-39010-2. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004390126_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre viver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFETOS. Pesquisas, reflexões e experiências em encontros com Jean-Luc Moriceau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Selo PPGCOM UFMG, pp.9 - 23, 2019, 978-85-54944-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un art du sens pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.1 - 23, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les affects. Dans le tournant vers les affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.83 - 100, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'exposer, cheminer, réfléchir. Composer sa méthode qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.9 - 23, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiegler : le sens comme désir et comme individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.177 - 188, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: twenty-nine films & suggestions for their use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Earhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Sense, pp.225 - 253, 2019, 978-90-04-39010-2. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004390126_014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l'entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.283 - 288, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer sa propre expérience. L'autoethnographie : conter soi-même comme un autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.53 - 66, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Weick : le sens au bord du chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.97 - 105, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefácio. Imagens-rostos, fotos de alteridade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagens e alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fafich/Selo PPGCOM/UFMG, pp.7 - 12, 2019, Olhares Transversais, 978-85-54944-25-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrage biopolitique des personnes appauvries par l'image photographique : entre gouvernement des corps et biopuissance des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde arabe et Amérique latine : confluence des dynamiques sociales : actes du colloque international transdisciplinaire de la Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.19 - 56, 2019, 978-2-343-15714-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher le sens en tous sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.301 - 317, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.353 - 364, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comunicação organizacional e os direitos do outro homem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicação e direitos humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM UFMG, pp.25 - 39, 2019, 978-85-54944-16-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerrilhas do Sensível : estetização e contra-estetização do mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escritos sobre comunicação e experiência estética : sedimentos, regimes, modalidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fafich/Selo PPGCOM/UFMG, pp.175 - 190, 2019, Olhares Transversais, 978-85-54944-28-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Turn to film : film in the business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Sense, pp.xiii - xxii, 2019, 978-90-04-39010-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité des théories managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Éditions de l'Immatériel, pp.239 - 241, 2017, 100 Notions, 979-10-91636-09-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longe da distância representativa : uma pesquisa que comunica e organiza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicação organizacional : vertentes conceituais e metodológicas, Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, PPGCOM-UFMG, pp.205 - 222, 2017, 978-85-62707-93-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary material. Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lightfoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.i-xvii, 2016, 978-94-6209-642-4. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789462096448_001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The turn to performativity and the democratic concern : four orientations for a more demos-sensitive debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.167 - 179, 2016, 978-94-6209-642-4. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789462096448_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afetos e experiência estética : uma abordagem possível</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicação e sensibilidade : pistas metodológicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM-UFMG, pp.78 - 98, 2016, Olhares Transversais, 978-85-62707-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First afterword. Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lightfoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.239 - 244, 2016, 978-94-6209-642-4. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789462096448_015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout contre la représentation. Et si le but de la recherche n'était pas toujours de représenter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de philosophie des sciences de gestion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prêt-à-penser en épistémologie des sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.61 - 79, 2014, Perspectives organisationnelles, 978-2-343-02357-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asia Footwear : innovation managériale et cultures nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Laulusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas d'innovations en entreprise : organisation et stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.123 - 137, 2014, Études de cas, 978-2-84769-582-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adresse de Pierre Hadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Hadot : apprendre à lire et à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, Éditions et presses universitaires de Reims, pp.89 - 108, 2014, 978-2-915271-89-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cela eut lieu...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas d'innovations en entreprise : organisation et stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.6 - 9, 2014, Études de cas, 978-2-84769-582-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances académicas e experiência estética : um lugar ao sensível na construção do sentido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Picado; Carlos Camargos Mendonça; Jorge Cardoso Filho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiência estética e performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUFBA, pp.107 - 129, 2014, Comunicación y cultura, 978-85-2321-225-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fil tendu sur du liquide : plate-forme numérique, portage salarial et besoin de care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.229 - 239, 2014, Communication et civilisation, 978-2-343-05210-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership : the madness of the day by Maurice Blanchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictional leaders‎ : heroes, villains and absent friends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.166 - 181, 2013, 978-1-13-727274-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et écriture de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et organisation : perspectives critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.167 - 177, 2013, Capitalismes - éthique - institutions, 978-2-7574-0430-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy as activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belief and organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.31 - 50, 2012, 978-0-230-28471-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux bords des avenues de la solidarité numérique...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une socio-anthropologie de l'environnement. Tome 2, Regards sur la crise écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.121 - 132, 2012, Logiques sociales. Série SocioAnthropo-logiques, 978-2-296-96759-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I could only tell, by the skin of my body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milligan Jennifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bellaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making sense : for an effective aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Peter Lang, pp.141 - 147, 2011, European Connections, 978-3-0343-0717-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siana, un espace de rencontres et de collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Fronda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres entre artistes et ingénieurs autour du numérique : mobilité et glocalité : actes de [la 2e] SIANA, [Évry, 12-17 mars] 2007, Biennale internationale des arts numériques et alternatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-14, 2010, 978-2-296-12806-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert J. Mills; Gabrielle Durepos; Elden Wiebe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of case study research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Sage, pp.419-422, 2010, 978-1-412-95670-3. </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781412957397.n155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert J. Mills; Gabrielle Durepos; Elden Wiebe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of case study research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Sage, pp.282-284, 2010, 978-1-412-95670-3. </w:t></w:r><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781412957397.n105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verstehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert J. Mills; Gabrielle Durepos; Elden Wiebe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of case study research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Sage, pp.963-965, 2010, 978-1-412-95670-3. </w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781412957397.n354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut responsabiliser !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.139-147, 2008, Cahiers libres, 978-2-7071-5639-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et RSE : une approche formation et recherche : une vision d'enseignantes-chercheuses &amp; d’enseignants-chercheurs en SHS de l'IMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines-Télécom. 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc, Transition écologique et RSE : une approche formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines Télécom. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04039433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtre ouverte sur la gestion. Recherche qualitative en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en gestion : retrouver du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId408"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEAN LUC MORICEAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en méthodes de recherche et comptes de gestion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec : une expérimentation de gestion des déchets avec une communauté pauvre en Bolivie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/ror.203.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourner, disposer, relier, coexister : quelques éléments communicationnels de l’expérience esthétique et politique chez Rancière et Glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Cristina Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Altheman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/163w8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin, espace de réinvention de la pédagogie entrepreneuriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Cristina Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nouveaux imaginaires de et sur l’Afrique par l’entrepreneuriat : des promesses… encore à tenir, 37 (3-4), pp.202-213. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114765ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve et la crise : trois portraits pour penser l'expérience du travail contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.125-146. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.134.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T(w)alking responsibility: a case of CSR performativity during the COVID‐19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue: Corporate Social Responsibility throughout the COVID‐19 Crisis, 32 (S3), pp.166-178. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/beer.12473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo Anthropologicus, la gestion à l’épreuve de la condition humaine, Jean-François Chanlat, Éditions Management & Société, 2023, 237 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.95-100. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.312.95-100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escaping transparent, asymmetrical and agentive accountability? Entrepreneurial accounts and researchers' countertransference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ethnographies of Accountability, 36 (7/8), pp.1790-1813. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AAAJ-01-2022-5641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O empreendedorismo como performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositiva : revista interinstitucional dos programas de pós-graduação em comunicação social da PUC Minas e da UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (22), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2237-9967.2023v12n22p27-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liminality affect and flesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somatechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.140 - 161. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/soma.2022.0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03904147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes performance : affecter, réenvisager, transmettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Caldas Pessoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrire la recherche autrement. Axe II, 39 (2), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.16609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et comportements organisationnels : nouvelles organisations, nouvelles théorisations, nouvelles inquiétudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Igelsböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXVIII (75), pp.7 - 20. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.075.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03922308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicações organizantes, comunicações não organizáveis: trabalho remoto, comunicação e construção de si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia-Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organicom : revista brasileira de comunicação organizacional e relações públicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Relações dialogais, vulnerabilidades e resistências no ambiente interno das organizações, 19 (38), pp.28-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03709556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du libéralisme autoritaire qui passe par l’enseignement de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.90-101. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34699/rido.2022.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposing acceleration: the tragedy of resistance in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Salgueiro Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.169-185. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JOCM-09-2021-0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et relations Nord-Sud : un récit néocolonial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Décoloniser la RSE : perspectives critiques, 17 (2), pp.102-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des films pour relier : introduire les affects dans la business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Earhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les écoles de gestion : entre critique, résistance et transformation, 26 (5), pp.48-60. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1095467ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire des rédacteurs. Écrire dans la Ripco – Quelques réflexions et suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (70), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.070.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances à l'esthétisation du monde : scènes et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (71), pp.55-74. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.071.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation du croire : invectives, police et économie morale dans les espaces de commentaires sur la loi relative au statut de la famille au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Menezes Andrade Guimarães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Croire en la technologie : médiatisation du futur et futur de la médiatisation, 37 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.11253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace agile, oasis ou mirage ? Mise en perspective de quelques difficultés et paradoxes pour les travailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La société numérique : Séminaire M@rsouin 2019, 128, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.6537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'engagement communautaire favorise la réussite d'un projet d'innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.42 - 50. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.041.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et chercheurs : l'investigation de terrain, enjeux et stratégies d'accès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Charreire-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.55 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux migrantes Haïtiennes au Brésil : la recherche comme communication, hospitalité et considération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Therrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migrants et migrations en SIC, 17, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.6772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche pauvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La recherche en stratégie et management. Exit, voice or loyalty ?, 45 (285), pp.161-168. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution imaginaire de la société entrepreneuriale : une enquête dans l'entrepreneuriat rap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Entre logiques individuelles et collectives, aux fondements de la société entrepreneuriale, 23 (5), pp.36 - 46. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1066710ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A política da escrita e a performatividade da palavra do homem ordinário no método da igualdade de Jacques Rancière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Karina de Carvalho Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questões transversais : revista de epistemologias da eomunicação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (12), pp.92 - 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cocktail ou de la guerre dans les affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXIV (57), pp.263 - 274. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.057.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le qualitatif : écriture réflexive, écriture plurielle, écriture performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018-05-14, XXIV (57), pp.45 - 67. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.057.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial. Can the researcher learn? Relatedness and the ethics of writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.242 - 253. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-10-2018-127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interview with Alphonso LINGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.254 - 257. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-10-2018-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité de la prise de parole. Enseignements à partir du cas du Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, À la découverte du lien organisationnel : avez-vous lu A. O. Hirschman ?, 22 (2), pp.41 - 51. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058160ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXIII (55), pp.193 - 204. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.055.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simondon: investigating the pre-organizational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Simondon: Individuating New Links Between Technology, Culture and Organization, 23 (1), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14759551.2016.1240358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I thought I only had to have an idea (l'homme qui marche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), pp.298 - 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en gestion, le sens mis en pièces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (267), pp.67 - 78. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An apprenticeship to pleasure : aesthetics dynamics in organizational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.80 - 92. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-10-2015-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche affective de la communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New employment experiences and trajectories between salary-earning and entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal journal of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (9), pp.347 - 352. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/ujm.2015.030901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de soi dans le portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273-274, pp.117 - 124. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déconstruction créatrice du travail : innovations, opportunités et pièges (éditorial invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273-274, pp.107 - 108. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dur désir de devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Arte Sesc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.38 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing performativity to crisis management theory : an illustration from the 2003 French heat wave crisis response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.26 - 44. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-5973.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations sensibles terres d'affects : stratégies de recherche pour &amp;quot;the affect turn&amp;quot; ou tournant vers les affects, de la recherche sur les Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XIX (48), pp.367 - 379. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.048.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gifted : the monolingualism of corporate social responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Administração de Empresas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (2), pp.153 - 164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockholm Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1-2), pp.51 - 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre folie du jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les sciences de gestion et la question de la liberté, 13 (3), pp.79 - 83. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/037832ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with &amp;quot;the other matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/sbr.2009.29604aaa.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I am not your hero : change management and culture shocks in a public sector corporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (5), pp.589 - 609. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09534810810903234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVA, le fil qui hante. Réflexion sur le contrôle déresponsabilisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expansion Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 102, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie de Covid, télétravail et santé globale au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT – Ingénierie de la santé et du bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, May 2025, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05157208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations alternatives : faire face aux injonctions contradictoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Séhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès du RIODD. "Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole; Université de Toulouse; Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD), Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer-penser-éprouver : le théâtre comme laboratoire des puissances de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences sociales en mouvement(s). Recherche et spectacle vivant : hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim; Laboratoire Culture et Diffusion des savoirs; URFIST de Bordeaux, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enchanted inheritance: traces of the family business founders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiko Zoet-Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvin Zoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2025 : 14ème congrès de l'Académie de l'Entrepreneuriat et de l'Innovation. "L’entrepreneuriat face aux transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05140717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les affects : propagation et écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les affects : propagation et écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'Homme de Paris-Saclay; LITEM; Centre Pierre Naville (Université d'Évry), Jun 2024, Gif-Sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche comme performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M2024 : XVIe édition Management des Technologies Organisationnelles. "Perception et modèles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; Agence de Mutualisation des Universités et des Etablissements (AMUE), Nov 2024, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien numérique, lien pharmacologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIST 2024 : 18ème édition des Journées Internationales de Sociologie du Travail. "Organiser, désorganiser, réorganiser le travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pierre Naville (Université d'Évry); Laboratoire Printemps (UVSQ/CNRS); Graduate School Sociologie et Science Politique (Université Paris-Saclay), Jul 2024, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi nous rendons-nous sensibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Lins Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thayná de Cassia Do Nascimento Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co. "Sens, sensible et insensé en communications organisationnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et ainsi se lever encore : le cri, le geste et la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Sortir de l'insoutenable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme (MSH) Paris-Saclay; Laboratoire en Innovation, Technologies, Economie et Management (LITEM); Centre Pierre Naville (CPN); Research Center in Economics and Management (RITM); Laboratoire d'Anthropologie Politique (LAP), May 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher comment agir contre l'insoutenable par la recherche création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès du RIODD. Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD), Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un entrepreneuriat participatif : orientations à partir d'un projet communautaire en Amérique Latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2023 : 13ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation. "L’entrepreneuriat de demain : Nouveaux enjeux, nouveaux défis ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation; EM Strasbourg Business School; Laboratoire LaRGE; Sciences Po Strasbourg, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04151470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche non-néolibérale de l’entrepreneuriat inclusif : le cas de l’ONG Navdanya en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès du RIODD. Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD), Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Those invisible threads that tie us together: Jatahy's cinema theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2023 : Standing Conference on Organization Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University of Paris; Institut Mines-Télécom Business School (IMT-BS), Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parliament of the invisible: democratizing and social studies research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de la Société de Philosophie des Sciences de Gestion (SPSG). "Philosophie(s) du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion (SPSG); Laboratoire en Innovation, Technologies, Economie et Management (LITEM); MSH Paris-Saclay, May 2023, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité et numérique : le cas du Social Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude INESS (Innovations, Numérique et Économie Sociale &amp; Solidaire)."Quand le numérique rencontre l’économie sociale et solidaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire INESS (Innovations, Numérique et Économie Sociale &amp; Solidaire), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research as hospitality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Bouazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaggiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity SCOS (Standing Conference on Organisational Symbolism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual event, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et relations Nord-Sud : un récit néocolonial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès du RIODD. Communs, communautés, territoires : quelles voies pour les transitions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04156874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prova, controle, falta : estudar a comunicação organizacional diante da crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V SICO : Seminário Internacional de Comunicação Organizacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Puc-Minas, Nov 2021, Belo Horizonte, MG (Evento online), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03415341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements, épreuves, défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIE 2021 : 4ème Colloque International sur le Management, l’Innovation et l’Entrepreneuriat. "Le management post-crise : vers un nouveau paradigme en sciences de gestion ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Rigueur (Research in Innovation, Governance, Universal Entrepreneurship, Understanding Risks); ISCAE (Université de la Manouba), Dec 2021, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation communautaire à l’entrepreneuriat social : gestion des déchets et individuation communautaire dans une ville bolivienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition des journées Georges Doriot. "L'entrepreneuriat à l'heure d'un effondrement sociétal ? Rôles, responsabilités et défis."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie; Groupe HEC Paris; ESG-UQAM, May 2021, Rouen (Conférence en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of reactive triumph: CSR responding to the pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessing Corporate Social Performance : 2nd edition of the University of Massachusetts Boston (UMASS) – EM Normandie (EMN) Business School Research Conference on Corporate Social Responsibility (CSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Massachusetts Boston (UMASS); EM Normandie (EMN) Business School, Jun 2021, Rouen (Online conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une recherche ouverte sur l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Edition of the Workshop Entrepreneurship, Innovations, Governance. “Organizational management: Do innovation serve resilience or society welfare?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDC Paris Business School; Cergy Paris Université, Apr 2021, Paris (Hybrid format), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat comme performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2021 : 12éme congrès l’Académie de l’Entrepreneuriat et de l’Innovation. "La recherche en entrepreneuriat en temps de crise : vers une nouvelle normalité ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sousse (Distanciel), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité numérique et relation post-coloniale : créoliser la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuations et transduction: s'émanciper sans récit maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simondon interdisciplinar : seminário internacional. "Aliénations: Marx, Simondon et après"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Red Latinoamericana de Estudios Simondonianos, Aug 2021, Online, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places, spaces and presences in time of Covid: a poetic phenomenology of the mediated workplace experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th SSE-Dauphine Phenomenology Workshop. "Phenomenologies of presence: management, organization &amp; art-based experience of distanced worlds"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Dauphine - PSL, May 2021, Paris (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three figures of difference in ethnographically researching (on/among) others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2021 : 38th Standing Conference on Organisational Symbolism. "Difference"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen Business School, Jul 2021, Copenhague (Online conference), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of Levinas’ phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Dauphine Phenomenology Workshop (DPW). "Experiencing Commons and Communalism"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dauphine Recherches en Management (DRM), Université Paris Dauphine - PSL, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pesquisa como comunicação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Seminario teorias da comunicação: metodologias, interações e alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escrita dos afetos, escrita-performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Departamento comunicação social. Faculdade de Filosofia e Ciências Humanas (Fafich)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle et libéralisme autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Org&amp;Co. Darkside 2019 : Le « côté obscur » de la communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Pessac (Bordeaux), France. pp.95-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions et propositions pour la recherche qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire exceptionnel du Laboratoire interdisciplinaire de recherches en sciences de l’action (LIRSA-CNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévinas, uma ética da comunicação que acolhe o vulneravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Seminário Internacional Emmanuel Levinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de l'événement : temps et récits autour de la gestion d'un événement culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche 2019 de la Revue Internationale de Psychosociologie et de Gestion des Comportements Organisationnels (RIPCO). Tendances émergentes dans le champ du comportement organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, La Défense, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'émergence de pratiques de travail agiles : questionner le rôle des espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marsouin Digital Society Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq remarques sur l'accès à un terrain de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'hiver de la SFM (Société Française de Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airhostesses' reaction to psychological contract violation - A qualitative investigation amongst airhostesses from Air France and Air India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeayaram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Research Advances in Organizational Behavior and Human Resources Management (OB-HRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la cosmologie, l'ontologie, le droit d'être qui a fait objet de recherches étaient attaqués ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Congrès "Philosophie(s) du management" de la Société de Philosophie des Sciences de Gestion : "Management de la vérité et vérité du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits de l'entrepreneur en rappeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The object-university : the proper and the permanent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium 2018 : European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virada afetiva como ética : nos passos de Lingis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41º Congresso Brasileiro de Ciências da Comunicação (Intercom 2018). "Desigualdades, gêneros e comunicação"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Joinville, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains &amp; Territory / Sites and Situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affects and the performativity in performing arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrage biopolitique des personnes appauvries par l'image photographique : entre gouvernement des corps et biopouvoir des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque "Philosophie(s) du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art of/for studying work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Letiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dysfunction Day. International research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat hip hop : monde et style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME. Entrepreneuriat et PME : question(s) de valeur(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat sociale et économie de la contribution : réflexions sur une recherche contributive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME. Entrepreneuriat et PME : question(s) de valeur(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicação organizacional e Direitos dos Outros Humanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV SICO : Seminário Internacional de Comunicação Organizacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'étranger. Table-ronde de clôture : &amp;quot;L'Éthique, l'Altérité et le visage de l'Autre en Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle utilité de l’épistémologie et de la philosophie pour écrire un bon article ou une bonne thèse ? Des éléments de réponse en Sciences de gestion ! (Colloque SPSG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Spacing. Tino Sehgal's performing bodies at the Palais de Tokyo, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eila Szendy-El Kurdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2017 "Carne : Flesh and Organization" : 35th Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The object ‘university' from a speculative realist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS 2017 : The 10th Critical Management Studies Conference. "Time for another revolution?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affects, sensations et styles : versant deleuzien du tournant vers les affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deleuze et le management !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetics in Graham Harman's Broken Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Love and sincerity : reading speculative realism with Graham Harman. A CPPE/INTO Leicester School of Business event College Court</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du soi et modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deleuze et le management !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfreeze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accelerationism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, American University Of Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupy university. Style and sensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2017 "Carne : Flesh and Organization" : 35th Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat hip hop comme style : portrait du rappeur en entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum "Entreprendre dans la Culture". Journée scientifique L'entrepreneuriat créatif et culturel : réalités et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Oriented Ontology's Performativity Paradox: writing from a zero-person perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS 2017 : The 10th Critical Management Studies Conference. "Time for another revolution?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying performativity in performing arts through affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium : European Group for Organizational Studies. Organizing in the shadow of power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche affective de la communication organisationnelle : implications épistémologiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertentes teóricas e metodológicas da Comunicação Organizacional : a escritura performativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III SICO : Seminário Internacional de Comunicação Organizacional. Vertentes Conceituais e Metodológicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingis, Stewart, Brosseau : paths that leads elsewhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Télécom École de Management. Le chercheur peut-il apprendre dans sa recherche ? Comment peut-il transmettre son apprentissage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mouvement dans les subjectivités : exercices spirituels et standardisation des existences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Philosophie(s) du Management. "Management et Philosophies de l'Antiquité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abordar a comunicação organizacional através dos afetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III SICO : Seminário Internacional de Comunicação Organizacional. Vertentes Conceituais e Metodológicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of objects : responsibilities of object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biennial International Žižek Studies Conference. "Materialism &amp; Materiality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cincinnati, Oh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portait affectif de l'indépendant en travailleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co 2015. Communication Organisationnelle : Processus communicants - Processus organisants et leurs médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France. pp.43 - 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité de la prise de parole : une étude de cas limite au sein d'une organisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées Hirschman : Avez-vous lu A. O. Hirschman ? A la découverte du lien organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective du travail indépendant : la méthode des portraits affectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 et 15e rencontres sur la prospective des métiers. Prospective du management et des formes de gouvernance : Nouveaux enjeux ? Rupture de paradigme ? Impacts RH, organisationnels, territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruction du salariat et construction de soi professionnelle : le cas du portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Umalis/Télécom Ecole de Management «La déconstruction créatrice du travail : innovations, opportunités et pièges»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plays in the play : crafting a staged self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2014 : 32nd Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adresse de Pierre Hadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Pierre Hadot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Jazz to Junkspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EGOS Colloquium : European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Art of Management and Organization Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur et salarié : parcours et identités dans le portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du Management 2014. Entrepreneuriat et PME : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France. pp.799 - 808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la position à l'exposition : mouvement, affect(ion), lignes de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société de Philosophie des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apprentissage au plaisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience esthétique et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing akademe and organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoMO 2014 : 7th International Art of Management and Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérillas du sensible : esthétisation et contre-esthétisations du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de recherche ISTEC : L'esthétique des pratiques organisationnelles : reproduction, élégance, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Im)Possibilités de l'interdiscipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal. Les mardis du CeReGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre of operations : aesthetic battles throughout the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTM 2014 : ReThinking Management, International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New employment experiences and trajectories between salary-earning and entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Business and Social Science Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie en exercices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie comme manière de vivre avec Pierre Hadot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Evry, France. pp.71 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of re-individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Management Studies Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affecter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès "Philosophie(s) du management" : Irrationnels et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An apprenticeship to pleasure : creative deconstruction of the distribution and form of a theatre play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2013 "Creative De-Construction" : 31st Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle en cases : autour du fil qui c/hante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et bande-dessinée, Atelier du soir du CNAM-INTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No exit : voice your loyalty. Deconstructing budgetary discourse and constructing a voice for the theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2013 "Creative De-Construction" : 31st Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">...Still going on...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPPE @ 10: I can’t go on, you must go on, Center for Philosophy and Political Economy, University of Leicester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portés par un fil numérique : autonomie et dépendance dans les sociétés de portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Org&amp;Co 2013 : Communications organisationnelles et Management dans un contexte numérique généralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.236 - 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout contre la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la Société de Philosophie des Sciences de Gestion (SPSG) : Dernières tendances du prêt-à-penser en épistémologie des sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training : repetition, movement and immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standing Conference on Organization Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing research: communication and the sensitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiência estética e performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Salvador De Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-setting fables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The pharmakon of film &amp; new media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le parler du chiffre », « des figures sans visages » dans une maison d’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de gestion et organisations. 21ème congrès des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great publishers, where are you gone away ? Reduction of creation to income statement logics in the French public sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCA 2012. International Critical Conference on Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstructurer le récit restructuration : mise en scène et mise en jeu au Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et restructuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From me towards the other in me. An ethical perspective on motherhood and accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Work and Organization : 7th Biennial International Interdisciplinary Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Keele, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Living) Men walking : performativity and poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Art of Management and Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer donation : what comes along with the aid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformare II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I thought I only had to have an idea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ethics and Aesthetics of Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Warder, Netherlands. pp.94 - 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages de la solidarité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2011 : 8ème Congrès International de l'ADERSE. "RSE et Gouvernance mondiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales from the terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS : European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et écriture de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Communications-organisations et pensées critiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensuous and sensorial senses of organizational culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS7 2011 : The Seventh International Critical Management Studies(CMS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de traverse et le gestionnaire : une gestion des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots... against organization : performative and affective (non) demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demos Against Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Warder, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Hopfl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EGOS Colloquium : European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Howard Becker. L’art du sens dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senses and sensuous observations from theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2010 : 28th Standing Conference on Organizational Symbiolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM 2010 : Justice and Sustainability in the Global Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of premiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of first times (or surprises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareholder accountability : the unknown ideal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lightfoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS '09 : 6th International Critical Management Studies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skin of the gaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetics &amp; Organization Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond our first understanding : performing stories and metaphors in a theatre of passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous disent les images qui ne sont pas ancrées par des mots ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIANA '09 : Semaine Internationale des Arts Numériques et Alternatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marriage of story and metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I could only tell, by the skin of my body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Sense : For an Effective Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et communication dans le spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Digital Life Lab : Industries et pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cocktail, ou de la guerre dans les affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Marketing et management entre Eros et Polémos : principes de liaison et de dé-liaison en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative, no, no narrative ever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPA 2008 : Critical Perspectives on Accounting Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts around a glass of Sauternes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taste Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Southend On See, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wings of desire : accounting, theater and life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting Conference, Baruch College, CUNY University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la problématique : étudier un cas pour résoudre ou pour élucider la problématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et management de l'information : enjeux et impacts dans la comptabilité, le contrôle et l'audit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, France, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal du chercheur par delà les frontières du modèle et de le représentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès de l'Association francophone de comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Metz, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilités pour la gestion : des reflets surprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, X, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do I conduct ethnographic research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2024, Elgar Dissertation Companions, 978-1-80392-654-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Cordery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303, 2024, Business for Society, 978-1-032-44289-1. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003371441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magic of organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Linstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Stephen A. Linstead; Jean-Luc Moriceau. Edward Elgar Publishing, pp.305, 2020, 978-1-83910-672-9. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839106736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afetos na pesquisa acadêmica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fafich/Selo PPGCOM/UFMG, pp.177, 2020, Ensaios, 978-65-86963-10-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau; Richard Soparnot. Editions EMS, management &amp; société, pp.376, 2019, Les Essentiels de la Gestion, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau; Hugo Letiche; Marie-Astrid Le Theule. Presses de l'Université Laval, pp.326, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1h0p25s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Jean-Luc Moriceau. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill Sense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.258, 2019, 978-90-04-39010-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo(s) : philosophy-pedagogy-politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lightfoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Geoffrey Lightfoot; Jean-Luc Moriceau. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256, 2016, 978-94-6209-642-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microcrédit, une activité durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénicia Kouamé Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jacquinot; Anne Janand; Karim Saïd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management durable : des raisons d'espérer ? Regards croisés de chercheurs en sciences de gestion de l’Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-154, 2025, Questions de société, 978-2-38630-098-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Cordery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Ivo De Loo; Carolyn Cordery; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.3-25, 2024, Business for society, 978-1-032-44289-1. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003371441-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographies of accountability: some reflections and the way ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Cordery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Ivo De Loo; Carolyn Cordery; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.291-296, 2024, Business for Society, 978-1-032-44289-1. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003371441-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repentirs and incomplete-able accountability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Ivo De Loo; Carolyn Cordery; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.255-268, 2024, Business for Society, 978-1-032-44289-1. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003371441-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoethnografia: testemunhar à partir de um eu vulnerável</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luiz Alex Silva Saraiva; Sônia Caldas Pessoa; Camila Maciel Campolina Alves Mantovani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metodologias vulneráveis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Fi, pp.181-211, 2023, 978-65-85725-87-3. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22350/9786585725873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pesquisa como transformação no centro da crise: épreuves pandêmicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ângela Cristina Salgueiro Marques; Isaura Mourão Generoso; Ivone de Lourdes Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisar em contextos de exceção: desafios da Comunicação Organizacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAFICH/PPGCOM/UFMG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-80, 2023, 978-65-86963-67-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité numérique et relation postcoloniale : créoliser la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Rosé; Miguel Delattre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSE et numérique : une vision francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-256, 2022, Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvir o trincar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cia. Luna Lunera; Areas Coletivo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urgente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-139, 2021, Coleção teatro contemporâneo, 978-65-87635-16-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03533675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O enigma do outro: contribuições do pensamento de Emmanuel Lévinas para a pesquisa com afetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Sá Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sônia Caldas Pessoa; Ângela Salgueiro Marques; Carlos Magno Camargos Mendonça. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afetos : teses e argumentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafich/Selo PPGCOM/UFMG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-81, 2021, Olhares Transversais, 978-65-86963-28-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomar a palavra, ricos de uma voz pobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sônia Caldas Pessoa; Ângela Salgueiro Marques; Carlos Magno Camargos Mendonça. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afetos : teses e argumentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafich/Selo PPGCOM/UFMG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-148, 2021, Olhares Transversais, 978-65-86963-28-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escritura e afetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sônia Caldas Pessoa; Ângela Salgueiro Marques; Carlos Magno Camargos Mendonça. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afetos : teses e argumentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafich/Selo PPGCOM/UFMG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2021, Olhares Transversais, 978-65-86963-28-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammarye, grammatization, grammatology: interviewing technique as a magic trick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Stephen A. Linstead; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The magic of organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.190-206, 2020, 978-1-83910-672-9. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839106736.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magic of organization. Afterword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Linstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Stephen A. Linstead; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The magic of organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.275-293, 2020, 978-1-83910-672-9. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839106736.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma pixação no muro do conhecimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Karina de Carvalho Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O aparecimento público de pixadores : arranjos disposicionais de dissenso no combate ao pixo em Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM/UFMG, pp.37-41, 2020, Arguição, 978-85-54944-37-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magic of organization. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Linstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Stephen A. Linstead; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The magic of organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-24, 2020, 978-1-83910-672-9. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839106736.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooted in transitory places of gathering: performing spacing in Tino Sehgal's performance &amp;quot;These situations&amp;quot; at the Palais de Tokyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera; Cesary Wozniak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetics, organization, and humanistic management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-111, 2020, Humanistic Management, 978-0-367-55007-3. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003091530-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévinas, uma ética da comunicação que acolhe o vulnerável</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Felipe Rodolfo de Carvalho; Fernando Genaro Junior; Marina Araújo Teixeira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ética, direitos humanos e pós-humanismo : IV Seminário Internacional Emmanuel Levinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conpedi : Conselho Nacional de Pesquisa e Pós-graduação em Direito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-199 &amp; 200-221, 2020, 978-65-00-00045-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre viver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFETOS. Pesquisas, reflexões e experiências em encontros com Jean-Luc Moriceau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Selo PPGCOM UFMG, pp.9 - 23, 2019, 978-85-54944-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un art du sens pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.1 - 23, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on généraliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.289 - 293, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclure et contribuer, quelques défis de la recherche participative en communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.245 - 250, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virada afetiva como ética: nos passos de Alphonso Lingis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desigualdes, gêneros a comunicação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intercom, pp.41 - 49, 2019, 978-85-8208-120-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Affect and ethics in business and management education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Earhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Sense, pp.193 - 224, 2019, 978-90-04-39010-2. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004390126_013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation. Not to give in and not to give up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Sense, pp.167 - 176, 2019, 978-90-04-39010-2. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004390126_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les affects. Dans le tournant vers les affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.83 - 100, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'exposer, cheminer, réfléchir. Composer sa méthode qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.9 - 23, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiegler : le sens comme désir et comme individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.177 - 188, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: twenty-nine films & suggestions for their use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Earhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Sense, pp.225 - 253, 2019, 978-90-04-39010-2. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004390126_014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l'entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.283 - 288, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer sa propre expérience. L'autoethnographie : conter soi-même comme un autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.53 - 66, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefácio. Imagens-rostos, fotos de alteridade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagens e alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fafich/Selo PPGCOM/UFMG, pp.7 - 12, 2019, Olhares Transversais, 978-85-54944-25-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrage biopolitique des personnes appauvries par l'image photographique : entre gouvernement des corps et biopuissance des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde arabe et Amérique latine : confluence des dynamiques sociales : actes du colloque international transdisciplinaire de la Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.19 - 56, 2019, 978-2-343-15714-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Weick : le sens au bord du chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.97 - 105, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher le sens en tous sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.301 - 317, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Turn to film : film in the business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Sense, pp.xiii - xxii, 2019, 978-90-04-39010-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.353 - 364, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerrilhas do Sensível : estetização e contra-estetização do mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escritos sobre comunicação e experiência estética : sedimentos, regimes, modalidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fafich/Selo PPGCOM/UFMG, pp.175 - 190, 2019, Olhares Transversais, 978-85-54944-28-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comunicação organizacional e os direitos do outro homem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicação e direitos humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM UFMG, pp.25 - 39, 2019, 978-85-54944-16-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité des théories managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Éditions de l'Immatériel, pp.239 - 241, 2017, 100 Notions, 979-10-91636-09-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longe da distância representativa : uma pesquisa que comunica e organiza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicação organizacional : vertentes conceituais e metodológicas, Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, PPGCOM-UFMG, pp.205 - 222, 2017, 978-85-62707-93-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The turn to performativity and the democratic concern : four orientations for a more demos-sensitive debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.167 - 179, 2016, 978-94-6209-642-4. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789462096448_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary material. Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lightfoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.i-xvii, 2016, 978-94-6209-642-4. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789462096448_001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afetos e experiência estética : uma abordagem possível</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicação e sensibilidade : pistas metodológicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM-UFMG, pp.78 - 98, 2016, Olhares Transversais, 978-85-62707-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First afterword. Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lightfoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.239 - 244, 2016, 978-94-6209-642-4. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789462096448_015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adresse de Pierre Hadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Hadot : apprendre à lire et à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, Éditions et presses universitaires de Reims, pp.89 - 108, 2014, 978-2-915271-89-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout contre la représentation. Et si le but de la recherche n'était pas toujours de représenter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de philosophie des sciences de gestion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prêt-à-penser en épistémologie des sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.61 - 79, 2014, Perspectives organisationnelles, 978-2-343-02357-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asia Footwear : innovation managériale et cultures nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Laulusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas d'innovations en entreprise : organisation et stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.123 - 137, 2014, Études de cas, 978-2-84769-582-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cela eut lieu...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas d'innovations en entreprise : organisation et stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.6 - 9, 2014, Études de cas, 978-2-84769-582-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances académicas e experiência estética : um lugar ao sensível na construção do sentido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Picado; Carlos Camargos Mendonça; Jorge Cardoso Filho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiência estética e performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUFBA, pp.107 - 129, 2014, Comunicación y cultura, 978-85-2321-225-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fil tendu sur du liquide : plate-forme numérique, portage salarial et besoin de care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.229 - 239, 2014, Communication et civilisation, 978-2-343-05210-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership : the madness of the day by Maurice Blanchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictional leaders‎ : heroes, villains and absent friends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.166 - 181, 2013, 978-1-13-727274-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et écriture de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et organisation : perspectives critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.167 - 177, 2013, Capitalismes - éthique - institutions, 978-2-7574-0430-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux bords des avenues de la solidarité numérique...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une socio-anthropologie de l'environnement. Tome 2, Regards sur la crise écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.121 - 132, 2012, Logiques sociales. Série SocioAnthropo-logiques, 978-2-296-96759-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy as activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belief and organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.31 - 50, 2012, 978-0-230-28471-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I could only tell, by the skin of my body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milligan Jennifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bellaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making sense : for an effective aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Peter Lang, pp.141 - 147, 2011, European Connections, 978-3-0343-0717-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siana, un espace de rencontres et de collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Fronda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres entre artistes et ingénieurs autour du numérique : mobilité et glocalité : actes de [la 2e] SIANA, [Évry, 12-17 mars] 2007, Biennale internationale des arts numériques et alternatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-14, 2010, 978-2-296-12806-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert J. Mills; Gabrielle Durepos; Elden Wiebe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of case study research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Sage, pp.419-422, 2010, 978-1-412-95670-3. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781412957397.n155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert J. Mills; Gabrielle Durepos; Elden Wiebe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of case study research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Sage, pp.282-284, 2010, 978-1-412-95670-3. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781412957397.n105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verstehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert J. Mills; Gabrielle Durepos; Elden Wiebe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of case study research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Sage, pp.963-965, 2010, 978-1-412-95670-3. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781412957397.n354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut responsabiliser !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.139-147, 2008, Cahiers libres, 978-2-7071-5639-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et RSE : une approche formation et recherche : une vision d'enseignantes-chercheuses &amp; d’enseignants-chercheurs en SHS de l'IMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines-Télécom. 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc, Transition écologique et RSE : une approche formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines Télécom. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04039433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtre ouverte sur la gestion. Recherche qualitative en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en gestion : retrouver du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId411"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315339v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Diego Guidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.203.0069" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857490v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Cristina Salgueiro Marques" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114765ar" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039348v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia Figueiredo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.134.0125" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759518v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Letiche" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo de Loo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12473" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250610v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.312.95-100" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095968v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquinot" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-01-2022-5641" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378574v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Paes" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2237-9967.2023v12n22p27-44" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709556v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia-Figueiredo" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736848v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2022.15" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904147v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Letiche" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/soma.2022.0385" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808937v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Salgueiro Marques" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Caldas Pessoa" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.16609" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922308v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Igelsb&#246;ck" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melo Ribeiro" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0007" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537344v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magno Camargos Mendon&#231;a" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-09-2021-0285" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808891v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela dos Santos Paes" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane San&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034749v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Earhart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095467ar" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436975v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Riot" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0013" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542050v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.071.0055" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902223v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cristina Marques Salgueiro" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Menezes Andrade Guimar&#227;es" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11253" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404488v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6537" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54W8M3N9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400426v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.041.0042" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264629v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Orange" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315193v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Therrier" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6772" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482049v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00394" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348743v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Zidani" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066710ar" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820245v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0263" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015498v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karina de Carvalho Oliveira" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793350v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0045" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924592v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2018-128" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924597v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2018-127" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769923v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fronda" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058160ar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503426v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.055.0193" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430560v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2016.1240358" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613016v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762486v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laroche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00184" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272031v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2015-0059" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368184v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2478" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256741v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billion" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujm.2015.030901" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267012v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0117" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267014v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0107" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397527v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402307v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.048.0367" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451075v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12011" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408677v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413497v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550863v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/037832ar" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441879v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/sbr.2009.29604aaa.001" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508036v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09534810810903234" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E52F1751EF885024FB903D11D784DA767F00AC61/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947284v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villette" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157208v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131713v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140717v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Zoet-Suzuki" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Zoet" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632916v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774115v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632920v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564846v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Lins Barbosa" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayn&#225; de Cassia Do Nascimento Faria" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117039v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250603v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151470v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250606v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117167v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220508v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783149v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guerillot" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714784v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Awad" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Biglieri" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Bouazzi" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaggiotti" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kostera" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156874v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494089v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283368v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283369v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201505v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415341v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125840v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357609v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283362v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283370v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140558v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348782v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315270v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875983v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400493v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400387v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Braganca de Moura" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315275v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331989v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152450v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152435v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeayaram Subramanian" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144610v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015407v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333930v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332134v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769942v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769907v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820117v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949413v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332046v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820064v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820092v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820262v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570964v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Szendy-El Kurdi" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373730v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570969v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546785v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373763v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Khatchatourov" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546783v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570959v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373808v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570967v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293803v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375724v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416240v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370645v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333515v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332221v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333532v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257062v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257099v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257047v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394292v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397532v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394355v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394370v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394371v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397537v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217878v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397523v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397492v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397550v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397479v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394380v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401800v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402290v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402214v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402237v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402234v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402271v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402297v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402229v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760925v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408619v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658400v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408656v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408565v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408616v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408646v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408613v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Lupu" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408611v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408626v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413868v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413675v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413425v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique D&#233;jean" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413441v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413878v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413862v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413661v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438059v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Hopfl" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660047v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439614v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439741v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451371v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660153v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441464v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lightfoot" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441842v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441490v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441469v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660163v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446280v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Milligan" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449252v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441435v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509211v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441840v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660220v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584511v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584645v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823009v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759539v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/how-do-i-conduct-ethnographic-research-9781803926544.html" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632922v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Cordery" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Accountability-Research-Ethnographic-Methods-in-Organisation-and-Accounting/Letiche-DeLoo-Cordery-Moriceau/p/book/9781032442891" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984764v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Linstead" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839106736" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030241v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404517v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1h0p25s" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132370v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333151v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/edcollbook/title/54028" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375736v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/37881" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927485v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph&#233;nicia Kouam&#233; Falco" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-durable-des-raisons-desperer/" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632924v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-2" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632929v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-19" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632928v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-16" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378606v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22350/9786585725873" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036471v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seloppgcomufmg.com.br/wp-content/uploads/2023/03/Pesquisar-em-contextos-de-excecao-Selo-PPGCOM-UFMG-1.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631407v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533675v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorajavali.com/product-page/urgente" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410108v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauro S&#225; Martino" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Vieira" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hernandez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seloppgcom.fafich.ufmg.br/novo/wp-content/uploads/2021/10/Afetos-teses-e-argumentos-Selo-PPGCOM-UFMG.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410107v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410106v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984768v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839106736.00015" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984772v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839106736.00020" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875988v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984766v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839106736.00005" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546866v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dKetlefbNDoxegDw_-MfDTVENGI9sWy7/view" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987062v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781003091530" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091530-8" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130889v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130874v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315130v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333158v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390126_013" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333166v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390126_011" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165645v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413020v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130775v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130764v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413147v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333194v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390126_014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130885v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130771v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413137v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279293v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015396v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413158v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130897v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123823v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315156v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072185v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534257v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373797v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375739v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789462096448_001" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310402v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789462096448_011" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534032v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310434v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789462096448_015" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397539v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394362v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Laulusa" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397558v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397461v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397487v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217931v2" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401994v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402241v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408561v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408608v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413646v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milligan Jennifer" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bellaich" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570069v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441509v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781412957397.n155" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441510v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781412957397.n105" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441508v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781412957397.n354" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441878v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860803v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04039433v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253046v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713051v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315339v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Diego Guidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.203.0069" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Cristina Salgueiro Marques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Altheman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163w8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114765ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia Figueiredo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.134.0125" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Letiche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo de Loo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.312.95-100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-01-2022-5641" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Paes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2237-9967.2023v12n22p27-44" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Letiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/soma.2022.0385" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Salgueiro Marques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Caldas Pessoa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.16609" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Igelsb&#246;ck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melo Ribeiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia-Figueiredo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2022.15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magno Camargos Mendon&#231;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-09-2021-0285" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela dos Santos Paes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane San&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Earhart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095467ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Riot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.071.0055" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902223v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cristina Marques Salgueiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Menezes Andrade Guimar&#227;es" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11253" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6537" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54W8M3N9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.041.0042" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Orange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Therrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6772" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00394" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Zidani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066710ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karina de Carvalho Oliveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0263" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2018-127" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2018-128" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fronda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058160ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.055.0193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2016.1240358" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laroche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00184" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2015-0059" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2478" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujm.2015.030901" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0117" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0107" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.048.0367" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550863v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/037832ar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/sbr.2009.29604aaa.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09534810810903234" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E52F1751EF885024FB903D11D784DA767F00AC61/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157208v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Zoet-Suzuki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Zoet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564846v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Lins Barbosa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayn&#225; de Cassia Do Nascimento Faria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250606v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117167v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783149v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guerillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Awad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Biglieri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Bouazzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaggiotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kostera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415341v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283369v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201505v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125840v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357609v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140558v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348782v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400387v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Braganca de Moura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331989v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeayaram Subramanian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332134v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769942v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332046v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570964v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Szendy-El Kurdi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570969v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373730v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373763v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Khatchatourov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546783v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570959v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373808v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370645v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293803v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416240v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332221v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333532v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257062v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257099v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257047v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394371v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397537v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217878v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397532v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394292v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394355v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397474v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397523v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397492v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397479v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397550v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394380v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401800v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402290v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402214v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402234v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402229v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402271v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402297v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408565v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408616v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760925v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408619v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408656v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408613v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Lupu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408611v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408626v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413441v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413868v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413425v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique D&#233;jean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413675v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413878v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413862v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413661v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438059v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Hopfl" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660047v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439614v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439741v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451371v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660153v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441464v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lightfoot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441842v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441490v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441469v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660163v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446280v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Milligan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449252v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441435v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509211v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441840v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660220v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584511v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584645v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823009v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759539v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/how-do-i-conduct-ethnographic-research-9781803926544.html" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632922v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Cordery" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Accountability-Research-Ethnographic-Methods-in-Organisation-and-Accounting/Letiche-DeLoo-Cordery-Moriceau/p/book/9781032442891" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984764v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Linstead" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839106736" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030241v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132370v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404517v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1h0p25s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333151v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/edcollbook/title/54028" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375736v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/37881" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927485v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph&#233;nicia Kouam&#233; Falco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-durable-des-raisons-desperer/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632924v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632929v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-19" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632928v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-16" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378606v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22350/9786585725873" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seloppgcomufmg.com.br/wp-content/uploads/2023/03/Pesquisar-em-contextos-de-excecao-Selo-PPGCOM-UFMG-1.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631407v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533675v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorajavali.com/product-page/urgente" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410108v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauro S&#225; Martino" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Vieira" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hernandez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seloppgcom.fafich.ufmg.br/novo/wp-content/uploads/2021/10/Afetos-teses-e-argumentos-Selo-PPGCOM-UFMG.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410107v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410106v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839106736.00015" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984772v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839106736.00020" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875988v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984766v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839106736.00005" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987062v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781003091530" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091530-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546866v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dKetlefbNDoxegDw_-MfDTVENGI9sWy7/view" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165645v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413020v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130889v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130874v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315130v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333158v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390126_013" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333166v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390126_011" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130775v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130764v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413147v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333194v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390126_014" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130885v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130771v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279293v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015396v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413137v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413158v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072185v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130897v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315156v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123823v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534257v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373797v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310402v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789462096448_011" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375739v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789462096448_001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534032v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310434v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789462096448_015" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397558v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397539v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394362v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Laulusa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397461v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397487v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217931v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401994v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402241v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408608v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408561v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413646v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milligan Jennifer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bellaich" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570069v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441509v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781412957397.n155" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441510v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781412957397.n105" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441508v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781412957397.n354" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441878v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860803v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04039433v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253046v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713051v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>