--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEAN LUC MORICEAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en méthodes de recherche et comptes de gestion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec : une expérimentation de gestion des déchets avec une communauté pauvre en Bolivie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/ror.203.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourner, disposer, relier, coexister : quelques éléments communicationnels de l’expérience esthétique et politique chez Rancière et Glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Cristina Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Altheman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/163w8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin, espace de réinvention de la pédagogie entrepreneuriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Cristina Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nouveaux imaginaires de et sur l’Afrique par l’entrepreneuriat : des promesses… encore à tenir, 37 (3-4), pp.202-213. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114765ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve et la crise : trois portraits pour penser l'expérience du travail contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.125-146. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.134.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T(w)alking responsibility: a case of CSR performativity during the COVID‐19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue: Corporate Social Responsibility throughout the COVID‐19 Crisis, 32 (S3), pp.166-178. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/beer.12473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo Anthropologicus, la gestion à l’épreuve de la condition humaine, Jean-François Chanlat, Éditions Management & Société, 2023, 237 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.95-100. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.312.95-100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escaping transparent, asymmetrical and agentive accountability? Entrepreneurial accounts and researchers' countertransference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ethnographies of Accountability, 36 (7/8), pp.1790-1813. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AAAJ-01-2022-5641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O empreendedorismo como performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositiva : revista interinstitucional dos programas de pós-graduação em comunicação social da PUC Minas e da UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (22), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2237-9967.2023v12n22p27-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liminality affect and flesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somatechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.140 - 161. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/soma.2022.0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03904147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes performance : affecter, réenvisager, transmettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Caldas Pessoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrire la recherche autrement. Axe II, 39 (2), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.16609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et comportements organisationnels : nouvelles organisations, nouvelles théorisations, nouvelles inquiétudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Igelsböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXVIII (75), pp.7 - 20. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.075.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03922308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicações organizantes, comunicações não organizáveis: trabalho remoto, comunicação e construção de si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia-Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organicom : revista brasileira de comunicação organizacional e relações públicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Relações dialogais, vulnerabilidades e resistências no ambiente interno das organizações, 19 (38), pp.28-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03709556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du libéralisme autoritaire qui passe par l’enseignement de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.90-101. </w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34699/rido.2022.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposing acceleration: the tragedy of resistance in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Salgueiro Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.169-185. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JOCM-09-2021-0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et relations Nord-Sud : un récit néocolonial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Décoloniser la RSE : perspectives critiques, 17 (2), pp.102-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des films pour relier : introduire les affects dans la business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Earhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les écoles de gestion : entre critique, résistance et transformation, 26 (5), pp.48-60. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1095467ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire des rédacteurs. Écrire dans la Ripco – Quelques réflexions et suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (70), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.070.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances à l'esthétisation du monde : scènes et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (71), pp.55-74. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.071.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation du croire : invectives, police et économie morale dans les espaces de commentaires sur la loi relative au statut de la famille au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Menezes Andrade Guimarães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Croire en la technologie : médiatisation du futur et futur de la médiatisation, 37 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.11253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace agile, oasis ou mirage ? Mise en perspective de quelques difficultés et paradoxes pour les travailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La société numérique : Séminaire M@rsouin 2019, 128, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.6537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'engagement communautaire favorise la réussite d'un projet d'innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.42 - 50. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.041.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et chercheurs : l'investigation de terrain, enjeux et stratégies d'accès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Charreire-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.55 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux migrantes Haïtiennes au Brésil : la recherche comme communication, hospitalité et considération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Therrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migrants et migrations en SIC, 17, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.6772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche pauvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La recherche en stratégie et management. Exit, voice or loyalty ?, 45 (285), pp.161-168. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution imaginaire de la société entrepreneuriale : une enquête dans l'entrepreneuriat rap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Entre logiques individuelles et collectives, aux fondements de la société entrepreneuriale, 23 (5), pp.36 - 46. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1066710ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A política da escrita e a performatividade da palavra do homem ordinário no método da igualdade de Jacques Rancière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Karina de Carvalho Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questões transversais : revista de epistemologias da eomunicação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (12), pp.92 - 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cocktail ou de la guerre dans les affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXIV (57), pp.263 - 274. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.057.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le qualitatif : écriture réflexive, écriture plurielle, écriture performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018-05-14, XXIV (57), pp.45 - 67. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.057.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial. Can the researcher learn? Relatedness and the ethics of writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.242 - 253. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-10-2018-127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interview with Alphonso LINGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.254 - 257. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-10-2018-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité de la prise de parole. Enseignements à partir du cas du Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, À la découverte du lien organisationnel : avez-vous lu A. O. Hirschman ?, 22 (2), pp.41 - 51. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058160ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXIII (55), pp.193 - 204. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.055.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simondon: investigating the pre-organizational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Simondon: Individuating New Links Between Technology, Culture and Organization, 23 (1), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14759551.2016.1240358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I thought I only had to have an idea (l'homme qui marche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), pp.298 - 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en gestion, le sens mis en pièces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (267), pp.67 - 78. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An apprenticeship to pleasure : aesthetics dynamics in organizational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.80 - 92. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-10-2015-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche affective de la communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New employment experiences and trajectories between salary-earning and entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal journal of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (9), pp.347 - 352. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/ujm.2015.030901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de soi dans le portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273-274, pp.117 - 124. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déconstruction créatrice du travail : innovations, opportunités et pièges (éditorial invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273-274, pp.107 - 108. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dur désir de devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Arte Sesc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.38 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing performativity to crisis management theory : an illustration from the 2003 French heat wave crisis response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.26 - 44. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-5973.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations sensibles terres d'affects : stratégies de recherche pour &amp;quot;the affect turn&amp;quot; ou tournant vers les affects, de la recherche sur les Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XIX (48), pp.367 - 379. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.048.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gifted : the monolingualism of corporate social responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Administração de Empresas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (2), pp.153 - 164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockholm Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1-2), pp.51 - 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre folie du jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les sciences de gestion et la question de la liberté, 13 (3), pp.79 - 83. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/037832ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with &amp;quot;the other matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/sbr.2009.29604aaa.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I am not your hero : change management and culture shocks in a public sector corporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (5), pp.589 - 609. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09534810810903234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVA, le fil qui hante. Réflexion sur le contrôle déresponsabilisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expansion Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 102, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie de Covid, télétravail et santé globale au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT – Ingénierie de la santé et du bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, May 2025, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05157208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations alternatives : faire face aux injonctions contradictoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Séhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès du RIODD. "Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole; Université de Toulouse; Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD), Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer-penser-éprouver : le théâtre comme laboratoire des puissances de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences sociales en mouvement(s). Recherche et spectacle vivant : hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim; Laboratoire Culture et Diffusion des savoirs; URFIST de Bordeaux, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enchanted inheritance: traces of the family business founders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiko Zoet-Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvin Zoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2025 : 14ème congrès de l'Académie de l'Entrepreneuriat et de l'Innovation. "L’entrepreneuriat face aux transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05140717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les affects : propagation et écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les affects : propagation et écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'Homme de Paris-Saclay; LITEM; Centre Pierre Naville (Université d'Évry), Jun 2024, Gif-Sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche comme performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M2024 : XVIe édition Management des Technologies Organisationnelles. "Perception et modèles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; Agence de Mutualisation des Universités et des Etablissements (AMUE), Nov 2024, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien numérique, lien pharmacologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIST 2024 : 18ème édition des Journées Internationales de Sociologie du Travail. "Organiser, désorganiser, réorganiser le travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pierre Naville (Université d'Évry); Laboratoire Printemps (UVSQ/CNRS); Graduate School Sociologie et Science Politique (Université Paris-Saclay), Jul 2024, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi nous rendons-nous sensibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Lins Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thayná de Cassia Do Nascimento Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co. "Sens, sensible et insensé en communications organisationnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et ainsi se lever encore : le cri, le geste et la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Sortir de l'insoutenable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme (MSH) Paris-Saclay; Laboratoire en Innovation, Technologies, Economie et Management (LITEM); Centre Pierre Naville (CPN); Research Center in Economics and Management (RITM); Laboratoire d'Anthropologie Politique (LAP), May 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher comment agir contre l'insoutenable par la recherche création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès du RIODD. Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD), Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un entrepreneuriat participatif : orientations à partir d'un projet communautaire en Amérique Latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2023 : 13ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation. "L’entrepreneuriat de demain : Nouveaux enjeux, nouveaux défis ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation; EM Strasbourg Business School; Laboratoire LaRGE; Sciences Po Strasbourg, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04151470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche non-néolibérale de l’entrepreneuriat inclusif : le cas de l’ONG Navdanya en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès du RIODD. Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD), Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Those invisible threads that tie us together: Jatahy's cinema theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2023 : Standing Conference on Organization Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University of Paris; Institut Mines-Télécom Business School (IMT-BS), Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parliament of the invisible: democratizing and social studies research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de la Société de Philosophie des Sciences de Gestion (SPSG). "Philosophie(s) du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion (SPSG); Laboratoire en Innovation, Technologies, Economie et Management (LITEM); MSH Paris-Saclay, May 2023, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité et numérique : le cas du Social Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude INESS (Innovations, Numérique et Économie Sociale &amp; Solidaire)."Quand le numérique rencontre l’économie sociale et solidaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire INESS (Innovations, Numérique et Économie Sociale &amp; Solidaire), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research as hospitality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Bouazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaggiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity SCOS (Standing Conference on Organisational Symbolism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual event, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et relations Nord-Sud : un récit néocolonial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès du RIODD. Communs, communautés, territoires : quelles voies pour les transitions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04156874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prova, controle, falta : estudar a comunicação organizacional diante da crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V SICO : Seminário Internacional de Comunicação Organizacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Puc-Minas, Nov 2021, Belo Horizonte, MG (Evento online), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03415341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements, épreuves, défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIE 2021 : 4ème Colloque International sur le Management, l’Innovation et l’Entrepreneuriat. "Le management post-crise : vers un nouveau paradigme en sciences de gestion ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Rigueur (Research in Innovation, Governance, Universal Entrepreneurship, Understanding Risks); ISCAE (Université de la Manouba), Dec 2021, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation communautaire à l’entrepreneuriat social : gestion des déchets et individuation communautaire dans une ville bolivienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition des journées Georges Doriot. "L'entrepreneuriat à l'heure d'un effondrement sociétal ? Rôles, responsabilités et défis."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie; Groupe HEC Paris; ESG-UQAM, May 2021, Rouen (Conférence en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of reactive triumph: CSR responding to the pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessing Corporate Social Performance : 2nd edition of the University of Massachusetts Boston (UMASS) – EM Normandie (EMN) Business School Research Conference on Corporate Social Responsibility (CSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Massachusetts Boston (UMASS); EM Normandie (EMN) Business School, Jun 2021, Rouen (Online conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une recherche ouverte sur l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Edition of the Workshop Entrepreneurship, Innovations, Governance. “Organizational management: Do innovation serve resilience or society welfare?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDC Paris Business School; Cergy Paris Université, Apr 2021, Paris (Hybrid format), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat comme performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2021 : 12éme congrès l’Académie de l’Entrepreneuriat et de l’Innovation. "La recherche en entrepreneuriat en temps de crise : vers une nouvelle normalité ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sousse (Distanciel), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité numérique et relation post-coloniale : créoliser la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuations et transduction: s'émanciper sans récit maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simondon interdisciplinar : seminário internacional. "Aliénations: Marx, Simondon et après"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Red Latinoamericana de Estudios Simondonianos, Aug 2021, Online, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places, spaces and presences in time of Covid: a poetic phenomenology of the mediated workplace experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th SSE-Dauphine Phenomenology Workshop. "Phenomenologies of presence: management, organization &amp; art-based experience of distanced worlds"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Dauphine - PSL, May 2021, Paris (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three figures of difference in ethnographically researching (on/among) others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2021 : 38th Standing Conference on Organisational Symbolism. "Difference"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen Business School, Jul 2021, Copenhague (Online conference), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of Levinas’ phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Dauphine Phenomenology Workshop (DPW). "Experiencing Commons and Communalism"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dauphine Recherches en Management (DRM), Université Paris Dauphine - PSL, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pesquisa como comunicação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Seminario teorias da comunicação: metodologias, interações e alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escrita dos afetos, escrita-performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Departamento comunicação social. Faculdade de Filosofia e Ciências Humanas (Fafich)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle et libéralisme autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Org&amp;Co. Darkside 2019 : Le « côté obscur » de la communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Pessac (Bordeaux), France. pp.95-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions et propositions pour la recherche qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire exceptionnel du Laboratoire interdisciplinaire de recherches en sciences de l’action (LIRSA-CNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévinas, uma ética da comunicação que acolhe o vulneravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Seminário Internacional Emmanuel Levinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de l'événement : temps et récits autour de la gestion d'un événement culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche 2019 de la Revue Internationale de Psychosociologie et de Gestion des Comportements Organisationnels (RIPCO). Tendances émergentes dans le champ du comportement organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, La Défense, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'émergence de pratiques de travail agiles : questionner le rôle des espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marsouin Digital Society Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq remarques sur l'accès à un terrain de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'hiver de la SFM (Société Française de Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airhostesses' reaction to psychological contract violation - A qualitative investigation amongst airhostesses from Air France and Air India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeayaram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Research Advances in Organizational Behavior and Human Resources Management (OB-HRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la cosmologie, l'ontologie, le droit d'être qui a fait objet de recherches étaient attaqués ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Congrès "Philosophie(s) du management" de la Société de Philosophie des Sciences de Gestion : "Management de la vérité et vérité du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits de l'entrepreneur en rappeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The object-university : the proper and the permanent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium 2018 : European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virada afetiva como ética : nos passos de Lingis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41º Congresso Brasileiro de Ciências da Comunicação (Intercom 2018). "Desigualdades, gêneros e comunicação"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Joinville, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains &amp; Territory / Sites and Situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affects and the performativity in performing arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrage biopolitique des personnes appauvries par l'image photographique : entre gouvernement des corps et biopouvoir des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque "Philosophie(s) du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art of/for studying work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Letiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dysfunction Day. International research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat hip hop : monde et style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME. Entrepreneuriat et PME : question(s) de valeur(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat sociale et économie de la contribution : réflexions sur une recherche contributive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME. Entrepreneuriat et PME : question(s) de valeur(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicação organizacional e Direitos dos Outros Humanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV SICO : Seminário Internacional de Comunicação Organizacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'étranger. Table-ronde de clôture : &amp;quot;L'Éthique, l'Altérité et le visage de l'Autre en Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle utilité de l’épistémologie et de la philosophie pour écrire un bon article ou une bonne thèse ? Des éléments de réponse en Sciences de gestion ! (Colloque SPSG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Spacing. Tino Sehgal's performing bodies at the Palais de Tokyo, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eila Szendy-El Kurdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2017 "Carne : Flesh and Organization" : 35th Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The object ‘university' from a speculative realist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS 2017 : The 10th Critical Management Studies Conference. "Time for another revolution?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affects, sensations et styles : versant deleuzien du tournant vers les affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deleuze et le management !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetics in Graham Harman's Broken Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Love and sincerity : reading speculative realism with Graham Harman. A CPPE/INTO Leicester School of Business event College Court</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du soi et modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deleuze et le management !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfreeze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accelerationism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, American University Of Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupy university. Style and sensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2017 "Carne : Flesh and Organization" : 35th Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat hip hop comme style : portrait du rappeur en entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum "Entreprendre dans la Culture". Journée scientifique L'entrepreneuriat créatif et culturel : réalités et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Oriented Ontology's Performativity Paradox: writing from a zero-person perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS 2017 : The 10th Critical Management Studies Conference. "Time for another revolution?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying performativity in performing arts through affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium : European Group for Organizational Studies. Organizing in the shadow of power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche affective de la communication organisationnelle : implications épistémologiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertentes teóricas e metodológicas da Comunicação Organizacional : a escritura performativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III SICO : Seminário Internacional de Comunicação Organizacional. Vertentes Conceituais e Metodológicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingis, Stewart, Brosseau : paths that leads elsewhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Télécom École de Management. Le chercheur peut-il apprendre dans sa recherche ? Comment peut-il transmettre son apprentissage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mouvement dans les subjectivités : exercices spirituels et standardisation des existences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Philosophie(s) du Management. "Management et Philosophies de l'Antiquité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abordar a comunicação organizacional através dos afetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III SICO : Seminário Internacional de Comunicação Organizacional. Vertentes Conceituais e Metodológicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of objects : responsibilities of object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biennial International Žižek Studies Conference. "Materialism &amp; Materiality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cincinnati, Oh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portait affectif de l'indépendant en travailleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co 2015. Communication Organisationnelle : Processus communicants - Processus organisants et leurs médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France. pp.43 - 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité de la prise de parole : une étude de cas limite au sein d'une organisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées Hirschman : Avez-vous lu A. O. Hirschman ? A la découverte du lien organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective du travail indépendant : la méthode des portraits affectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 et 15e rencontres sur la prospective des métiers. Prospective du management et des formes de gouvernance : Nouveaux enjeux ? Rupture de paradigme ? Impacts RH, organisationnels, territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruction du salariat et construction de soi professionnelle : le cas du portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Umalis/Télécom Ecole de Management «La déconstruction créatrice du travail : innovations, opportunités et pièges»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plays in the play : crafting a staged self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2014 : 32nd Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adresse de Pierre Hadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Pierre Hadot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Jazz to Junkspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EGOS Colloquium : European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Art of Management and Organization Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur et salarié : parcours et identités dans le portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du Management 2014. Entrepreneuriat et PME : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France. pp.799 - 808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la position à l'exposition : mouvement, affect(ion), lignes de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société de Philosophie des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apprentissage au plaisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience esthétique et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing akademe and organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoMO 2014 : 7th International Art of Management and Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérillas du sensible : esthétisation et contre-esthétisations du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de recherche ISTEC : L'esthétique des pratiques organisationnelles : reproduction, élégance, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Im)Possibilités de l'interdiscipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal. Les mardis du CeReGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre of operations : aesthetic battles throughout the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTM 2014 : ReThinking Management, International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New employment experiences and trajectories between salary-earning and entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Business and Social Science Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie en exercices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie comme manière de vivre avec Pierre Hadot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Evry, France. pp.71 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of re-individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Management Studies Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affecter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès "Philosophie(s) du management" : Irrationnels et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An apprenticeship to pleasure : creative deconstruction of the distribution and form of a theatre play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2013 "Creative De-Construction" : 31st Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle en cases : autour du fil qui c/hante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et bande-dessinée, Atelier du soir du CNAM-INTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No exit : voice your loyalty. Deconstructing budgetary discourse and constructing a voice for the theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2013 "Creative De-Construction" : 31st Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">...Still going on...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPPE @ 10: I can’t go on, you must go on, Center for Philosophy and Political Economy, University of Leicester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portés par un fil numérique : autonomie et dépendance dans les sociétés de portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Org&amp;Co 2013 : Communications organisationnelles et Management dans un contexte numérique généralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.236 - 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout contre la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la Société de Philosophie des Sciences de Gestion (SPSG) : Dernières tendances du prêt-à-penser en épistémologie des sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training : repetition, movement and immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standing Conference on Organization Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing research: communication and the sensitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiência estética e performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Salvador De Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-setting fables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The pharmakon of film &amp; new media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le parler du chiffre », « des figures sans visages » dans une maison d’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de gestion et organisations. 21ème congrès des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great publishers, where are you gone away ? Reduction of creation to income statement logics in the French public sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCA 2012. International Critical Conference on Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstructurer le récit restructuration : mise en scène et mise en jeu au Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et restructuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From me towards the other in me. An ethical perspective on motherhood and accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Work and Organization : 7th Biennial International Interdisciplinary Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Keele, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Living) Men walking : performativity and poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Art of Management and Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer donation : what comes along with the aid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformare II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I thought I only had to have an idea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ethics and Aesthetics of Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Warder, Netherlands. pp.94 - 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages de la solidarité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2011 : 8ème Congrès International de l'ADERSE. "RSE et Gouvernance mondiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales from the terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS : European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et écriture de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Communications-organisations et pensées critiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensuous and sensorial senses of organizational culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS7 2011 : The Seventh International Critical Management Studies(CMS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de traverse et le gestionnaire : une gestion des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots... against organization : performative and affective (non) demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demos Against Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Warder, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Hopfl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EGOS Colloquium : European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Howard Becker. L’art du sens dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senses and sensuous observations from theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2010 : 28th Standing Conference on Organizational Symbiolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM 2010 : Justice and Sustainability in the Global Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of premiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of first times (or surprises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareholder accountability : the unknown ideal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lightfoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS '09 : 6th International Critical Management Studies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skin of the gaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetics &amp; Organization Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond our first understanding : performing stories and metaphors in a theatre of passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous disent les images qui ne sont pas ancrées par des mots ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIANA '09 : Semaine Internationale des Arts Numériques et Alternatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marriage of story and metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I could only tell, by the skin of my body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Sense : For an Effective Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et communication dans le spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Digital Life Lab : Industries et pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cocktail, ou de la guerre dans les affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Marketing et management entre Eros et Polémos : principes de liaison et de dé-liaison en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative, no, no narrative ever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPA 2008 : Critical Perspectives on Accounting Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts around a glass of Sauternes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taste Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Southend On See, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wings of desire : accounting, theater and life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting Conference, Baruch College, CUNY University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la problématique : étudier un cas pour résoudre ou pour élucider la problématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et management de l'information : enjeux et impacts dans la comptabilité, le contrôle et l'audit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, France, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal du chercheur par delà les frontières du modèle et de le représentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès de l'Association francophone de comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Metz, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilités pour la gestion : des reflets surprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, X, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do I conduct ethnographic research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2024, Elgar Dissertation Companions, 978-1-80392-654-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Cordery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303, 2024, Business for Society, 978-1-032-44289-1. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003371441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magic of organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Linstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Stephen A. Linstead; Jean-Luc Moriceau. Edward Elgar Publishing, pp.305, 2020, 978-1-83910-672-9. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839106736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afetos na pesquisa acadêmica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fafich/Selo PPGCOM/UFMG, pp.177, 2020, Ensaios, 978-65-86963-10-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau; Richard Soparnot. Editions EMS, management &amp; société, pp.376, 2019, Les Essentiels de la Gestion, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau; Hugo Letiche; Marie-Astrid Le Theule. Presses de l'Université Laval, pp.326, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1h0p25s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Jean-Luc Moriceau. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill Sense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.258, 2019, 978-90-04-39010-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo(s) : philosophy-pedagogy-politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lightfoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Geoffrey Lightfoot; Jean-Luc Moriceau. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256, 2016, 978-94-6209-642-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microcrédit, une activité durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénicia Kouamé Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jacquinot; Anne Janand; Karim Saïd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management durable : des raisons d'espérer ? Regards croisés de chercheurs en sciences de gestion de l’Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-154, 2025, Questions de société, 978-2-38630-098-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Cordery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Ivo De Loo; Carolyn Cordery; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.3-25, 2024, Business for society, 978-1-032-44289-1. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003371441-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographies of accountability: some reflections and the way ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Cordery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Ivo De Loo; Carolyn Cordery; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.291-296, 2024, Business for Society, 978-1-032-44289-1. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003371441-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repentirs and incomplete-able accountability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Ivo De Loo; Carolyn Cordery; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.255-268, 2024, Business for Society, 978-1-032-44289-1. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003371441-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoethnografia: testemunhar à partir de um eu vulnerável</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luiz Alex Silva Saraiva; Sônia Caldas Pessoa; Camila Maciel Campolina Alves Mantovani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metodologias vulneráveis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Fi, pp.181-211, 2023, 978-65-85725-87-3. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22350/9786585725873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pesquisa como transformação no centro da crise: épreuves pandêmicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ângela Cristina Salgueiro Marques; Isaura Mourão Generoso; Ivone de Lourdes Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisar em contextos de exceção: desafios da Comunicação Organizacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAFICH/PPGCOM/UFMG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-80, 2023, 978-65-86963-67-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité numérique et relation postcoloniale : créoliser la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Rosé; Miguel Delattre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSE et numérique : une vision francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-256, 2022, Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvir o trincar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cia. Luna Lunera; Areas Coletivo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urgente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-139, 2021, Coleção teatro contemporâneo, 978-65-87635-16-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03533675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O enigma do outro: contribuições do pensamento de Emmanuel Lévinas para a pesquisa com afetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Sá Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sônia Caldas Pessoa; Ângela Salgueiro Marques; Carlos Magno Camargos Mendonça. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afetos : teses e argumentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafich/Selo PPGCOM/UFMG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-81, 2021, Olhares Transversais, 978-65-86963-28-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomar a palavra, ricos de uma voz pobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sônia Caldas Pessoa; Ângela Salgueiro Marques; Carlos Magno Camargos Mendonça. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afetos : teses e argumentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafich/Selo PPGCOM/UFMG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-148, 2021, Olhares Transversais, 978-65-86963-28-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escritura e afetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sônia Caldas Pessoa; Ângela Salgueiro Marques; Carlos Magno Camargos Mendonça. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afetos : teses e argumentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafich/Selo PPGCOM/UFMG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2021, Olhares Transversais, 978-65-86963-28-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammarye, grammatization, grammatology: interviewing technique as a magic trick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Stephen A. Linstead; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The magic of organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.190-206, 2020, 978-1-83910-672-9. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839106736.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magic of organization. Afterword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Linstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Stephen A. Linstead; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The magic of organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.275-293, 2020, 978-1-83910-672-9. </w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839106736.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma pixação no muro do conhecimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Karina de Carvalho Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O aparecimento público de pixadores : arranjos disposicionais de dissenso no combate ao pixo em Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM/UFMG, pp.37-41, 2020, Arguição, 978-85-54944-37-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magic of organization. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Linstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Stephen A. Linstead; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The magic of organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-24, 2020, 978-1-83910-672-9. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839106736.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooted in transitory places of gathering: performing spacing in Tino Sehgal's performance &amp;quot;These situations&amp;quot; at the Palais de Tokyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera; Cesary Wozniak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetics, organization, and humanistic management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-111, 2020, Humanistic Management, 978-0-367-55007-3. </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003091530-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévinas, uma ética da comunicação que acolhe o vulnerável</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Felipe Rodolfo de Carvalho; Fernando Genaro Junior; Marina Araújo Teixeira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ética, direitos humanos e pós-humanismo : IV Seminário Internacional Emmanuel Levinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conpedi : Conselho Nacional de Pesquisa e Pós-graduação em Direito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-199 &amp; 200-221, 2020, 978-65-00-00045-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre viver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFETOS. Pesquisas, reflexões e experiências em encontros com Jean-Luc Moriceau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Selo PPGCOM UFMG, pp.9 - 23, 2019, 978-85-54944-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un art du sens pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.1 - 23, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on généraliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.289 - 293, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclure et contribuer, quelques défis de la recherche participative en communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.245 - 250, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virada afetiva como ética: nos passos de Alphonso Lingis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desigualdes, gêneros a comunicação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intercom, pp.41 - 49, 2019, 978-85-8208-120-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Affect and ethics in business and management education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Earhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Sense, pp.193 - 224, 2019, 978-90-04-39010-2. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004390126_013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation. Not to give in and not to give up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Sense, pp.167 - 176, 2019, 978-90-04-39010-2. </w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004390126_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les affects. Dans le tournant vers les affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.83 - 100, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'exposer, cheminer, réfléchir. Composer sa méthode qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.9 - 23, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiegler : le sens comme désir et comme individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.177 - 188, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: twenty-nine films & suggestions for their use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Earhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Sense, pp.225 - 253, 2019, 978-90-04-39010-2. </w:t></w:r><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004390126_014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l'entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.283 - 288, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer sa propre expérience. L'autoethnographie : conter soi-même comme un autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.53 - 66, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefácio. Imagens-rostos, fotos de alteridade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagens e alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fafich/Selo PPGCOM/UFMG, pp.7 - 12, 2019, Olhares Transversais, 978-85-54944-25-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrage biopolitique des personnes appauvries par l'image photographique : entre gouvernement des corps et biopuissance des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde arabe et Amérique latine : confluence des dynamiques sociales : actes du colloque international transdisciplinaire de la Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.19 - 56, 2019, 978-2-343-15714-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Weick : le sens au bord du chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.97 - 105, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher le sens en tous sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.301 - 317, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Turn to film : film in the business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Sense, pp.xiii - xxii, 2019, 978-90-04-39010-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.353 - 364, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerrilhas do Sensível : estetização e contra-estetização do mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escritos sobre comunicação e experiência estética : sedimentos, regimes, modalidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fafich/Selo PPGCOM/UFMG, pp.175 - 190, 2019, Olhares Transversais, 978-85-54944-28-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comunicação organizacional e os direitos do outro homem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicação e direitos humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM UFMG, pp.25 - 39, 2019, 978-85-54944-16-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité des théories managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Éditions de l'Immatériel, pp.239 - 241, 2017, 100 Notions, 979-10-91636-09-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longe da distância representativa : uma pesquisa que comunica e organiza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicação organizacional : vertentes conceituais e metodológicas, Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, PPGCOM-UFMG, pp.205 - 222, 2017, 978-85-62707-93-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The turn to performativity and the democratic concern : four orientations for a more demos-sensitive debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.167 - 179, 2016, 978-94-6209-642-4. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789462096448_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary material. Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lightfoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.i-xvii, 2016, 978-94-6209-642-4. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789462096448_001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afetos e experiência estética : uma abordagem possível</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicação e sensibilidade : pistas metodológicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM-UFMG, pp.78 - 98, 2016, Olhares Transversais, 978-85-62707-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First afterword. Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lightfoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.239 - 244, 2016, 978-94-6209-642-4. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789462096448_015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adresse de Pierre Hadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Hadot : apprendre à lire et à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, Éditions et presses universitaires de Reims, pp.89 - 108, 2014, 978-2-915271-89-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout contre la représentation. Et si le but de la recherche n'était pas toujours de représenter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de philosophie des sciences de gestion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prêt-à-penser en épistémologie des sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.61 - 79, 2014, Perspectives organisationnelles, 978-2-343-02357-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asia Footwear : innovation managériale et cultures nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Laulusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas d'innovations en entreprise : organisation et stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.123 - 137, 2014, Études de cas, 978-2-84769-582-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cela eut lieu...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas d'innovations en entreprise : organisation et stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.6 - 9, 2014, Études de cas, 978-2-84769-582-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances académicas e experiência estética : um lugar ao sensível na construção do sentido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Picado; Carlos Camargos Mendonça; Jorge Cardoso Filho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiência estética e performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUFBA, pp.107 - 129, 2014, Comunicación y cultura, 978-85-2321-225-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fil tendu sur du liquide : plate-forme numérique, portage salarial et besoin de care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.229 - 239, 2014, Communication et civilisation, 978-2-343-05210-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership : the madness of the day by Maurice Blanchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictional leaders‎ : heroes, villains and absent friends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.166 - 181, 2013, 978-1-13-727274-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et écriture de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et organisation : perspectives critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.167 - 177, 2013, Capitalismes - éthique - institutions, 978-2-7574-0430-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux bords des avenues de la solidarité numérique...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une socio-anthropologie de l'environnement. Tome 2, Regards sur la crise écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.121 - 132, 2012, Logiques sociales. Série SocioAnthropo-logiques, 978-2-296-96759-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy as activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belief and organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.31 - 50, 2012, 978-0-230-28471-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I could only tell, by the skin of my body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milligan Jennifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bellaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making sense : for an effective aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Peter Lang, pp.141 - 147, 2011, European Connections, 978-3-0343-0717-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siana, un espace de rencontres et de collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Fronda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres entre artistes et ingénieurs autour du numérique : mobilité et glocalité : actes de [la 2e] SIANA, [Évry, 12-17 mars] 2007, Biennale internationale des arts numériques et alternatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-14, 2010, 978-2-296-12806-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert J. Mills; Gabrielle Durepos; Elden Wiebe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of case study research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Sage, pp.419-422, 2010, 978-1-412-95670-3. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781412957397.n155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert J. Mills; Gabrielle Durepos; Elden Wiebe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of case study research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Sage, pp.282-284, 2010, 978-1-412-95670-3. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781412957397.n105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verstehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert J. Mills; Gabrielle Durepos; Elden Wiebe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of case study research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Sage, pp.963-965, 2010, 978-1-412-95670-3. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781412957397.n354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut responsabiliser !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.139-147, 2008, Cahiers libres, 978-2-7071-5639-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et RSE : une approche formation et recherche : une vision d'enseignantes-chercheuses &amp; d’enseignants-chercheurs en SHS de l'IMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines-Télécom. 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc, Transition écologique et RSE : une approche formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines Télécom. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04039433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtre ouverte sur la gestion. Recherche qualitative en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en gestion : retrouver du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId411"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:134.73684210526px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> JEAN LUC MORICEAU </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professeur en méthodes de recherche et comptes de gestion</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (49)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faire avec : une expérimentation de gestion des déchets avec une communauté pauvre en Bolivie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 20 (3), pp.69-76. </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.54695/ror.203.0069⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contourner, disposer, relier, coexister : quelques éléments communicationnels de l’expérience esthétique et politique chez Rancière et Glissant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Cristina Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francine Altheman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Études Caribéennes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 62, </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/163w8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05600982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le jardin, espace de réinvention de la pédagogie entrepreneuriale ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Cristina Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Internationale PME</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, Nouveaux imaginaires de et sur l’Afrique par l’entrepreneuriat : des promesses… encore à tenir, 37 (3-4), pp.202-213. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1114765ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04857490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'épreuve et la crise : trois portraits pour penser l'expérience du travail contemporain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue management &amp; avenir</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 134, pp.125-146. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/mav.134.0125⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04039348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">T(w)alking responsibility: a case of CSR performativity during the COVID‐19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Business ethics, the environment &amp; responsibility</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Special Issue: Corporate Social Responsibility throughout the COVID‐19 Crisis, 32 (S3), pp.166-178. </w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/beer.12473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03759518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Homo Anthropologicus, la gestion à l’épreuve de la condition humaine, Jean-François Chanlat, Éditions Management & Société, 2023, 237 pages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 312, pp.95-100. </w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.312.95-100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escaping transparent, asymmetrical and agentive accountability? Entrepreneurial accounts and researchers' countertransference</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jacquinot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting, Auditing and Accountability Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, Ethnographies of Accountability, 36 (7/8), pp.1790-1813. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/AAAJ-01-2022-5641⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04095968v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O empreendedorismo como performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dispositiva : revista interinstitucional dos programas de pós-graduação em comunicação social da PUC Minas e da UFMG</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 12 (22), pp.27-44. </w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5752/P.2237-9967.2023v12n22p27-44⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378574v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liminality affect and flesh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Somatechnics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 12 (3), pp.140 - 161. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3366/soma.2022.0385⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03904147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Textes performance : affecter, réenvisager, transmettre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sonia Caldas Pessoa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Écrire la recherche autrement. Axe II, 39 (2), </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.16609⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808937v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Espaces et comportements organisationnels : nouvelles organisations, nouvelles théorisations, nouvelles inquiétudes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Judith Igelsböck</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Melo Ribeiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, XXVIII (75), pp.7 - 20. </w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.075.0007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03922308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du libéralisme autoritaire qui passe par l’enseignement de la gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue interdisciplinaire droit et organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 3, pp.90-101. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.34699/rido.2022.15⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (compte-rendu de lecture)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03736848v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicações organizantes, comunicações não organizáveis: trabalho remoto, comunicação e construção de si</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia-Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Organicom : revista brasileira de comunicação organizacional e relações públicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Relações dialogais, vulnerabilidades e resistências no ambiente interno das organizações, 19 (38), pp.28-40</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03709556v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Opposing acceleration: the tragedy of resistance in Brazil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Salgueiro Marques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 35 (1), pp.169-185. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/JOCM-09-2021-0285⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03537344v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et relations Nord-Sud : un récit néocolonial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ousmane Sané</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue de l'Organisation Responsable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Décoloniser la RSE : perspectives critiques, 17 (2), pp.102-114</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03808891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des films pour relier : introduire les affects dans la business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Earhart</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Les écoles de gestion : entre critique, résistance et transformation, 26 (5), pp.48-60. </w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1095467ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04034749v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Commentaire des rédacteurs. Écrire dans la Ripco – Quelques réflexions et suggestions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Franck Biétry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Laure Gatignon-Turnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvester Ivanaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elen Riot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (70), pp.13-25. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.070.0013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03436975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Résistances à l'esthétisation du monde : scènes et performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, XXVII (71), pp.55-74. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.071.0055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03542050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médiatisation du croire : invectives, police et économie morale dans les espaces de commentaires sur la loi relative au statut de la famille au Brésil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bruno Menezes Andrade Guimarães</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication [Information Médias Théories] : revue québécoise des recherches et des pratiques en communication et information</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Croire en la technologie : médiatisation du futur et futur de la médiatisation, 37 (1), </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/communication.11253⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02902223v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'espace agile, oasis ou mirage ? Mise en perspective de quelques difficultés et paradoxes pour les travailleurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terminal. Technologie de l’information, culture &amp; société</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, La société numérique : Séminaire M@rsouin 2019, 128, </w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/terminal.6537⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Journalistes et chercheurs : l'investigation de terrain, enjeux et stratégies d'accès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Charreire-Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Germain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martine Orange</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le Libellio d'AEGIS</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 15 (2), pp.55 - 64</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02264629v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quand l'engagement communautaire favorise la réussite d'un projet d'innovation sociale</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Entreprendre &amp; Innover</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 41, pp.42 - 50. </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/entin.041.0042⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Face aux migrantes Haïtiennes au Brésil : la recherche comme communication, hospitalité et considération</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina Therrier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Migrants et migrations en SIC, 17, </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.6772⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers une recherche pauvre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, La recherche en stratégie et management. Exit, voice or loyalty ?, 45 (285), pp.161-168. </w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2019.00394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02482049v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'institution imaginaire de la société entrepreneuriale : une enquête dans l'entrepreneuriat rap</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Entre logiques individuelles et collectives, aux fondements de la société entrepreneuriale, 23 (5), pp.36 - 46. </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1066710ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A política da escrita e a performatividade da palavra do homem ordinário no método da igualdade de Jacques Rancière</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Karina de Carvalho Oliveira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Questões transversais : revista de epistemologias da eomunicação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 6 (12), pp.92 - 103</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015498v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cocktail ou de la guerre dans les affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, XXIV (57), pp.263 - 274. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.057.0263⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820245v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Écrire le qualitatif : écriture réflexive, écriture plurielle, écriture performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018-05-14, XXIV (57), pp.45 - 67. </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.057.0045⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01793350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guest editorial. Can the researcher learn? Relatedness and the ethics of writing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.242 - 253. </w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-10-2018-127⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924597v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An interview with Alphonso LINGIS</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 13 (3), pp.254 - 257. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-10-2018-128⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01924592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité de la prise de parole. Enseignements à partir du cas du Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, À la découverte du lien organisationnel : avez-vous lu A. O. Hirschman ?, 22 (2), pp.41 - 51. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/1058160ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, XXIII (55), pp.193 - 204. </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.055.0193⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01503426v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simondon: investigating the pre-organizational</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Culture and Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, Simondon: Individuating New Links Between Technology, Culture and Organization, 23 (1), pp.1 - 13. </w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/14759551.2016.1240358⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I thought I only had to have an idea (l'homme qui marche)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">M@n@gement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 20 (3), pp.298 - 299</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01613016v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en gestion, le sens mis en pièces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Laroche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue Française de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 43 (267), pp.67 - 78. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3166/rfg.2017.00184⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762486v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An apprenticeship to pleasure : aesthetics dynamics in organizational learning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 11 (1), pp.80 - 92. </w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/SBR-10-2015-0059⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche affective de la communication organisationnelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue française des sciences de l'information et de la communication</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 9, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/rfsic.2478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01368184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New employment experiences and trajectories between salary-earning and entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Universal journal of management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 3 (9), pp.347 - 352. </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.13189/ujm.2015.030901⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01256741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La construction de soi dans le portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273-274, pp.117 - 124. </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0117⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267012v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La déconstruction créatrice du travail : innovations, opportunités et pièges (éditorial invité)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La Revue des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 273-274, pp.107 - 108. </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rsg.273.0107⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01267014v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le dur désir de devenir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista Arte Sesc</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 15, pp.38 - 39</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397527v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introducing performativity to crisis management theory : an illustration from the 2003 French heat wave crisis response</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouck Adrot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Contingencies and Crisis Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 21 (1), pp.26 - 44. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/1468-5973.12011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01451075v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations sensibles terres d'affects : stratégies de recherche pour &amp;quot;the affect turn&amp;quot; ou tournant vers les affects, de la recherche sur les Organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revue internationale de psychosociologie et de gestion des comportements organisationnels</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, XIX (48), pp.367 - 379. </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3917/rips1.048.0367⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402307v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gifted : the monolingualism of corporate social responsibility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Administração de Empresas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 52 (2), pp.153 - 164</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408677v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stockholm Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tamara : journal for critical organization inquiry</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1-2), pp.51 - 52</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413497v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Notre folie du jour</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management international = International management = Gestión internacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, Les sciences de gestion et la question de la liberté, 13 (3), pp.79 - 83. </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7202/037832ar⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550863v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dealing with &amp;quot;the other matters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society and Business Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 4 (1), pp.5-7. </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/sbr.2009.29604aaa.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441879v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I am not your hero : change management and culture shocks in a public sector corporation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Organizational Change Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 21 (5), pp.589 - 609. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1108/09534810810903234⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02508036v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">EVA, le fil qui hante. Réflexion sur le contrôle déresponsabilisant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Villette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expansion Management Review</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, 102, pp.37-46</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00947284v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (126)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pandémie de Covid, télétravail et santé globale au travail</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque IMT – Ingénierie de la santé et du bien-être</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Institut Mines-Télécom, May 2025, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05157208v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisations alternatives : faire face aux injonctions contradictoires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Séhier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Michel Riccio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Peillon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Jullien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20ème congrès du RIODD. "Entre conflits et convergences, comprendre et explorer les dynamiques de l'acceptabilité sociale dans les transitions socio-environnementales"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Toulouse Capitole; Université de Toulouse; Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD), Oct 2025, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05315387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Créer-penser-éprouver : le théâtre comme laboratoire des puissances de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Les sciences sociales en mouvement(s). Recherche et spectacle vivant : hybridations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Émile Durkheim; Laboratoire Culture et Diffusion des savoirs; URFIST de Bordeaux, Jun 2025, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05131713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The enchanted inheritance: traces of the family business founders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yoshiko Zoet-Suzuki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elvin Zoet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2025 : 14ème congrès de l'Académie de l'Entrepreneuriat et de l'Innovation. "L’entrepreneuriat face aux transitions"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-05140717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La recherche comme performance ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque M2024 : XVIe édition Management des Technologies Organisationnelles. "Perception et modèles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, IMT Mines Alès; Agence de Mutualisation des Universités et des Etablissements (AMUE), Nov 2024, Alès, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04774115v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étudier les affects : propagation et écritures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Etudier les affects : propagation et écriture</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des sciences de l'Homme de Paris-Saclay; LITEM; Centre Pierre Naville (Université d'Évry), Jun 2024, Gif-Sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632916v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lien numérique, lien pharmacologique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">JIST 2024 : 18ème édition des Journées Internationales de Sociologie du Travail. "Organiser, désorganiser, réorganiser le travail"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre Pierre Naville (Université d'Évry); Laboratoire Printemps (UVSQ/CNRS); Graduate School Sociologie et Science Politique (Université Paris-Saclay), Jul 2024, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A quoi nous rendons-nous sensibles ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Lins Barbosa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thayná de Cassia Do Nascimento Faria</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co. "Sens, sensible et insensé en communications organisationnelles"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Montpellier 3, Apr 2024, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04564846v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un entrepreneuriat participatif : orientations à partir d'un projet communautaire en Amérique Latine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2023 : 13ème Congrès de l'Académie de l'Entrepreneuriat et de l'Innovation. "L’entrepreneuriat de demain : Nouveaux enjeux, nouveaux défis ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Académie de l'Entrepreneuriat et de l'Innovation; EM Strasbourg Business School; Laboratoire LaRGE; Sciences Po Strasbourg, Jun 2023, Strasbourg, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04151470v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et ainsi se lever encore : le cri, le geste et la performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Workshop Sortir de l'insoutenable</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Maison des Sciences de l'Homme (MSH) Paris-Saclay; Laboratoire en Innovation, Technologies, Economie et Management (LITEM); Centre Pierre Naville (CPN); Research Center in Economics and Management (RITM); Laboratoire d'Anthropologie Politique (LAP), May 2023, Gif-sur-Yvette, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117039v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher comment agir contre l'insoutenable par la recherche création</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès du RIODD. Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD), Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250603v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche non-néolibérale de l’entrepreneuriat inclusif : le cas de l’ONG Navdanya en Inde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christian Makaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ângela Salgueiro Marques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">18e Congrès du RIODD. Changer ou s’effondrer ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Réseau International de Recherche sur les Organisations et le Développement Durable (RIODD), Oct 2023, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04250606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The parliament of the invisible: democratizing and social studies research</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10ème congrès de la Société de Philosophie des Sciences de Gestion (SPSG). "Philosophie(s) du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Société de Philosophie des Sciences de Gestion (SPSG); Laboratoire en Innovation, Technologies, Economie et Management (LITEM); MSH Paris-Saclay, May 2023, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04117167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Those invisible threads that tie us together: Jatahy's cinema theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2023 : Standing Conference on Organization Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The American University of Paris; Institut Mines-Télécom Business School (IMT-BS), Jul 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sociabilité et numérique : le cas du Social Bar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guerillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée d’étude INESS (Innovations, Numérique et Économie Sociale &amp; Solidaire)."Quand le numérique rencontre l’économie sociale et solidaire"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire INESS (Innovations, Numérique et Économie Sociale &amp; Solidaire), May 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03783149v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Research as hospitality?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Liz Awad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Biglieri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hamida Bouazzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Gaggiotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Kostera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Solidarity SCOS (Standing Conference on Organisational Symbolism)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2022, Virtual event, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03714784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">RSE et relations Nord-Sud : un récit néocolonial ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">17ème Congrès du RIODD. Communs, communautés, territoires : quelles voies pour les transitions ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2022, Aubervilliers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04156874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prova, controle, falta : estudar a comunicação organizacional diante da crise</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">V SICO : Seminário Internacional de Comunicação Organizacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Puc-Minas, Nov 2021, Belo Horizonte, MG (Evento online), Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03415341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’entrepreneuriat comme performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AEI 2021 : 12éme congrès l’Académie de l’Entrepreneuriat et de l’Innovation. "La recherche en entrepreneuriat en temps de crise : vers une nouvelle normalité ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2021, Sousse (Distanciel), Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03381193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Participation communautaire à l’entrepreneuriat social : gestion des déchets et individuation communautaire dans une ville bolivienne</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8ème édition des journées Georges Doriot. "L'entrepreneuriat à l'heure d'un effondrement sociétal ? Rôles, responsabilités et défis."</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EM Normandie; Groupe HEC Paris; ESG-UQAM, May 2021, Rouen (Conférence en ligne), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283368v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Figures of reactive triumph: CSR responding to the pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Assessing Corporate Social Performance : 2nd edition of the University of Massachusetts Boston (UMASS) – EM Normandie (EMN) Business School Research Conference on Corporate Social Responsibility (CSR)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University of Massachusetts Boston (UMASS); EM Normandie (EMN) Business School, Jun 2021, Rouen (Online conference), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283369v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour une recherche ouverte sur l’innovation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Edition of the Workshop Entrepreneurship, Innovations, Governance. “Organizational management: Do innovation serve resilience or society welfare?”</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDC Paris Business School; Cergy Paris Université, Apr 2021, Paris (Hybrid format), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Événements, épreuves, défis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">MIE 2021 : 4ème Colloque International sur le Management, l’Innovation et l’Entrepreneuriat. "Le management post-crise : vers un nouveau paradigme en sciences de gestion ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Laboratoire Rigueur (Research in Innovation, Governance, Universal Entrepreneurship, Understanding Risks); ISCAE (Université de la Manouba), Dec 2021, Hammamet, Tunisie</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03494089v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité numérique et relation post-coloniale : créoliser la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2020 : 17ème Congrès de l'ADERSE. "Data et RSE : nouveaux enjeux pour le management ?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2021, Evry (en distanciel), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03125840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Individuations et transduction: s'émanciper sans récit maître</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Simondon interdisciplinar : seminário internacional. "Aliénations: Marx, Simondon et après"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Red Latinoamericana de Estudios Simondonianos, Aug 2021, Online, Brésil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03357609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Places, spaces and presences in time of Covid: a poetic phenomenology of the mediated workplace experience</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie Bia Figueiredo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th SSE-Dauphine Phenomenology Workshop. "Phenomenologies of presence: management, organization &amp; art-based experience of distanced worlds"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université Paris-Dauphine - PSL, May 2021, Paris (Online), France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Three figures of difference in ethnographically researching (on/among) others</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2021 : 38th Standing Conference on Organisational Symbolism. "Difference"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Copenhagen Business School, Jul 2021, Copenhague (Online conference), Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03283370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The politics of Levinas’ phenomenology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th Dauphine Phenomenology Workshop (DPW). "Experiencing Commons and Communalism"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dauphine Recherches en Management (DRM), Université Paris Dauphine - PSL, Sep 2020, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03140558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pesquisa como comunicação</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10 Seminario teorias da comunicação: metodologias, interações e alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escrita dos afetos, escrita-performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Departamento comunicação social. Faculdade de Filosofia e Ciências Humanas (Fafich)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02348782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle et libéralisme autoritaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Org&amp;Co. Darkside 2019 : Le « côté obscur » de la communication des organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2019, Pessac (Bordeaux), France. pp.95-97</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875983v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Questions et propositions pour la recherche qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire exceptionnel du Laboratoire interdisciplinaire de recherches en sciences de l’action (LIRSA-CNAM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévinas, uma ética da comunicação que acolhe o vulneravel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV Seminário Internacional Emmanuel Levinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paroles de l'événement : temps et récits autour de la gestion d'un événement culturel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée de recherche 2019 de la Revue Internationale de Psychosociologie et de Gestion des Comportements Organisationnels (RIPCO). Tendances émergentes dans le champ du comportement organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, La Défense, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02400387v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vers l'émergence de pratiques de travail agiles : questionner le rôle des espaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madeleine Besson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Anne Bia Figueiredo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marsouin Digital Society Conference 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portraits de l'entrepreneur en rappeur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11ème Congrès de l’Académie de l’Entrepreneuriat et de l’Innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2019, Montpellier, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Airhostesses' reaction to psychological contract violation - A qualitative investigation amongst airhostesses from Air France and Air India</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jeayaram Subramanian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">16th International Workshop on Research Advances in Organizational Behavior and Human Resources Management (OB-HRM)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02152435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Et si la cosmologie, l'ontologie, le droit d'être qui a fait objet de recherches étaient attaqués ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Septième Congrès "Philosophie(s) du management" de la Société de Philosophie des Sciences de Gestion : "Management de la vérité et vérité du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02144610v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cinq remarques sur l'accès à un terrain de recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire d'hiver de la SFM (Société Française de Management)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virada afetiva como ética : nos passos de Lingis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">41º Congresso Brasileiro de Ciências da Comunicação (Intercom 2018). "Desigualdades, gêneros e comunicação"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2018, Joinville, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Species of spaces</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Terrains &amp; Territory / Sites and Situations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769942v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The object-university : the proper and the permanent</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">34th EGOS Colloquium 2018 : European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2018, Tallinn, Estonia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333930v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affects and the performativity in performing arts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Abbé Grégoire Innovation Days</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01769907v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrage biopolitique des personnes appauvries par l'image photographique : entre gouvernement des corps et biopouvoir des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6ème Colloque "Philosophie(s) du management"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Aix-En-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820117v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Art of/for studying work</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Terrence Letiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Dysfunction Day. International research seminar</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2018, Nantes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949413v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat hip hop : monde et style</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME. Entrepreneuriat et PME : question(s) de valeur(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820092v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneuriat sociale et économie de la contribution : réflexions sur une recherche contributive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée AEI-AIREPME. Entrepreneuriat et PME : question(s) de valeur(s)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820064v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comunicação organizacional e Direitos dos Outros Humanos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IV SICO : Seminário Internacional de Comunicação Organizacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2018, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La question de l'étranger. Table-ronde de clôture : &amp;quot;L'Éthique, l'Altérité et le visage de l'Autre en Sciences de Gestion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quelle utilité de l’épistémologie et de la philosophie pour écrire un bon article ou une bonne thèse ? Des éléments de réponse en Sciences de gestion ! (Colloque SPSG)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01820262v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The object ‘university' from a speculative realist perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS 2017 : The 10th Critical Management Studies Conference. "Time for another revolution?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affects, sensations et styles : versant deleuzien du tournant vers les affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deleuze et le management !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373730v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing Spacing. Tino Sehgal's performing bodies at the Palais de Tokyo, Paris.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eila Szendy-El Kurdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2017 "Carne : Flesh and Organization" : 35th Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570964v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aesthetics in Graham Harman's Broken Hammer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Love and sincerity : reading speculative realism with Graham Harman. A CPPE/INTO Leicester School of Business event College Court</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546785v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mesure du soi et modulation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Armen Khatchatourov</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deleuze et le management !</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373763v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Unfreeze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accelerationism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2017, American University Of Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01546783v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Occupy university. Style and sensation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2017 "Carne : Flesh and Organization" : 35th Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Rome, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570959v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'entrepreneuriat hip hop comme style : portrait du rappeur en entrepreneur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Médine Zidani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3ème Forum "Entreprendre dans la Culture". Journée scientifique L'entrepreneuriat créatif et culturel : réalités et enjeux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2017, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Object Oriented Ontology's Performativity Paradox: writing from a zero-person perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS 2017 : The 10th Critical Management Studies Conference. "Time for another revolution?"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Liverpool, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01570967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Studying performativity in performing arts through affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">32nd EGOS Colloquium : European Group for Organizational Studies. Organizing in the shadow of power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2016, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01370645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vertentes teóricas e metodológicas da Comunicação Organizacional : a escritura performativa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III SICO : Seminário Internacional de Comunicação Organizacional. Vertentes Conceituais e Metodológicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416240v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lingis, Stewart, Brosseau : paths that leads elsewhere</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Télécom École de Management. Le chercheur peut-il apprendre dans sa recherche ? Comment peut-il transmettre son apprentissage ?</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Une approche affective de la communication organisationnelle : implications épistémologiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Trente ans de recherches sur les communications organisationnelles en France</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2016, Rennes, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01293803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Du mouvement dans les subjectivités : exercices spirituels et standardisation des existences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4ème Congrès Philosophie(s) du Management. "Management et Philosophies de l'Antiquité"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333515v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abordar a comunicação organizacional através dos afetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">III SICO : Seminário Internacional de Comunicação Organizacional. Vertentes Conceituais e Metodológicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2016, Belo Horizonte, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02332221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances of objects : responsibilities of object</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd Biennial International Žižek Studies Conference. "Materialism &amp; Materiality"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2016, Cincinnati, Oh, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01333532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité de la prise de parole : une étude de cas limite au sein d'une organisation culturelle</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">1ères journées Hirschman : Avez-vous lu A. O. Hirschman ? A la découverte du lien organisationnel</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257099v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portait affectif de l'indépendant en travailleur</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Org&amp;Co 2015. Communication Organisationnelle : Processus communicants - Processus organisants et leurs médiations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2015, Toulouse, France. pp.43 - 50</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prospective du travail indépendant : la méthode des portraits affectifs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14 et 15e rencontres sur la prospective des métiers. Prospective du management et des formes de gouvernance : Nouveaux enjeux ? Rupture de paradigme ? Impacts RH, organisationnels, territoriaux</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Paris La Défense, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01257047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déconstruction du salariat et construction de soi professionnelle : le cas du portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Conférence Umalis/Télécom Ecole de Management «La déconstruction créatrice du travail : innovations, opportunités et pièges»</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plays in the play : crafting a staged self</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2014 : 32nd Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Utrecht, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adresse de Pierre Hadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hommage à Pierre Hadot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2014, Reims, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Un apprentissage au plaisir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Expérience esthétique et innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entrepreneur et salarié : parcours et identités dans le portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Semaine du Management 2014. Entrepreneuriat et PME : enjeux et perspectives</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France. pp.799 - 808</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394355v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">De la position à l'exposition : mouvement, affect(ion), lignes de fuite</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Société de Philosophie des Sciences de Gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2014, Marseille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From Jazz to Junkspace</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">30th EGOS Colloquium : European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Rotterdam, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397532v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Academic performances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7th Art of Management and Organization Conference 2014</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhague, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing akademe and organizations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AoMO 2014 : 7th International Art of Management and Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2014, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397523v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guérillas du sensible : esthétisation et contre-esthétisations du monde</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque de recherche ISTEC : L'esthétique des pratiques organisationnelles : reproduction, élégance, innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Im)Possibilités de l'interdiscipline</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Séminaire transversal. Les mardis du CeReGe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2014, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theatre of operations : aesthetic battles throughout the city</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RTM 2014 : ReThinking Management, International conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2014, Karlsruhe, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397550v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New employment experiences and trajectories between salary-earning and entrepreneurs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Julien Billion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Business and Social Science Research Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2014, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394380v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Affecter</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès "Philosophie(s) du management" : Irrationnels et Organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Metz, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An apprenticeship to pleasure : creative deconstruction of the distribution and form of a theatre play</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2013 "Creative De-Construction" : 31st Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402214v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of re-individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Management Studies Conference 2013</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Manchester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402290v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La vie en exercices</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">La philosophie comme manière de vivre avec Pierre Hadot</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2013, Evry, France. pp.71 - 89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401800v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le contrôle en cases : autour du fil qui c/hante</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et bande-dessinée, Atelier du soir du CNAM-INTEC</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2013, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">...Still going on...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPPE @ 10: I can’t go on, you must go on, Center for Philosophy and Political Economy, University of Leicester</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Leicester, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402271v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Portés par un fil numérique : autonomie et dépendance dans les sociétés de portage salarial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque International Org&amp;Co 2013 : Communications organisationnelles et Management dans un contexte numérique généralisé</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2013, Nice, France. pp.236 - 242</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">No exit : voice your loyalty. Deconstructing budgetary discourse and constructing a voice for the theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2013 "Creative De-Construction" : 31st Standing Conference on Organisational Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Varsovie, Poland</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout contre la représentation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Premier congrès de la Société de Philosophie des Sciences de Gestion (SPSG) : Dernières tendances du prêt-à-penser en épistémologie des sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408565v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Training : repetition, movement and immunity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Standing Conference on Organization Symbolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2012, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408616v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Great publishers, where are you gone away ? Reduction of creation to income statement logics in the French public sector</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ICCA 2012. International Critical Conference on Accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2012, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408656v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Up-setting fables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The pharmakon of film &amp; new media</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408619v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">« Le parler du chiffre », « des figures sans visages » dans une maison d’édition</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Outils de gestion et organisations. 21ème congrès des IAE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Poitiers, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03658400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performing research: communication and the sensitive</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiência estética e performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Salvador De Bahia, Brazil</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00760925v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Déstructurer le récit restructuration : mise en scène et mise en jeu au Lucernaire</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Arts et restructuration</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">From me towards the other in me. An ethical perspective on motherhood and accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Gender, Work and Organization : 7th Biennial International Interdisciplinary Conference 2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2012, Keele, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408613v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">(Living) Men walking : performativity and poetry</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th Art of Management and Organization Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2012, York, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Computer donation : what comes along with the aid ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Transformare II</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2012, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408626v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I thought I only had to have an idea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Ethics and Aesthetics of Power</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Warder, Netherlands. pp.94 - 95</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tales from the terrain</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédérique Déjean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS : European Group for Organization Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Gothenburg, Sweden</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413425v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance et écriture de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque "Communications-organisations et pensées critiques"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Roubaix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Visages de la solidarité numérique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ADERSE 2011 : 8ème Congrès International de l'ADERSE. "RSE et Gouvernance mondiale"</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2011, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensuous and sensorial senses of organizational culture</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS7 2011 : The Seventh International Critical Management Studies(CMS) Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Naples, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les chemins de traverse et le gestionnaire : une gestion des possibles</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Congrès de l'Association Française de Sociologie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2011, Grenoble, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413862v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Des mots... against organization : performative and affective (non) demonstrations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demos Against Organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Warder, Netherlands</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413661v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Slow</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heather Hopfl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">26th EGOS Colloquium : European Group for Organizational Studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lisbonne, Portugal</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02438059v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rencontre avec Howard Becker. L’art du sens dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Institut Télécom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Senses and sensuous observations from theatre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SCOS 2010 : 28th Standing Conference on Organizational Symbiolism</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Lille, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439614v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Death lines</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IFSAM 2010 : Justice and Sustainability in the Global Economy</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2010, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02439741v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of first times (or surprises)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A theatre of premiers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02451371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The skin of the gaze</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetics &amp; Organization Workshop</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Copenhagen, Denmark</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beyond our first understanding : performing stories and metaphors in a theatre of passion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Barcelone, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shareholder accountability : the unknown ideal</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lightfoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CMS '09 : 6th International Critical Management Studies Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2009, Warwick, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Que nous disent les images qui ne sont pas ancrées par des mots ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SIANA '09 : Semaine Internationale des Arts Numériques et Alternatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Evry, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441469v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The marriage of story and metaphor</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGOS 2009 : 25th EGOS Colloquium : Passion for creativity and innovation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, European Group for Organization Studies, Jul 2009, Barcelona, Spain</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660163v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I could only tell, by the skin of my body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jennifer Milligan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making Sense : For an Effective Aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Cambridge, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00446280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organisation et communication dans le spectacle vivant</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laisa Braganca de Moura</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journée Digital Life Lab : Industries et pratiques culturelles</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2009, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02449252v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le cocktail, ou de la guerre dans les affaires</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque Marketing et management entre Eros et Polémos : principes de liaison et de dé-liaison en entreprise</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2009, Paris, France. pp.129-142</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441435v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A narrative, no, no narrative ever</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">CPA 2008 : Critical Perspectives on Accounting Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2008, New-York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02509211v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoughts around a glass of Sauternes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Taste Conference</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2008, Southend On See, United Kingdom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wings of desire : accounting, theater and life</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Critical Perspectives On Accounting Conference, Baruch College, CUNY University</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2005, New York, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03660220v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A la recherche de la problématique : étudier un cas pour résoudre ou pour élucider la problématique ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technologie et management de l'information : enjeux et impacts dans la comptabilité, le contrôle et l'audit</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2002, France, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584511v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le journal du chercheur par delà les frontières du modèle et de le représentation ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">22ème congrès de l'Association francophone de comptabilité (AFC)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2001, Metz, France. pp.CD-Rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-00584645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comptabilités pour la gestion : des reflets surprenants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptabilité et stratégies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 1992, X, France. pp.cd-rom</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00823009v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (8)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How do I conduct ethnographic research?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edward Elgar Publishing</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.152, 2024, Elgar Dissertation Companions, 978-1-80392-654-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04759539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Cordery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.303, 2024, Business for Society, 978-1-032-44289-1. </w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003371441⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632922v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magic of organization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Linstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Stephen A. Linstead; Jean-Luc Moriceau. Edward Elgar Publishing, pp.305, 2020, 978-1-83910-672-9. </w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839106736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afetos na pesquisa acadêmica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Fafich/Selo PPGCOM/UFMG, pp.177, 2020, Ensaios, 978-65-86963-10-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau; Richard Soparnot. Editions EMS, management &amp; société, pp.376, 2019, Les Essentiels de la Gestion, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02132370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marie-Astrid Le Theule</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Luc Moriceau; Hugo Letiche; Marie-Astrid Le Theule. Presses de l'Université Laval, pp.326, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5. </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2307/j.ctv1h0p25s⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02404517v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Jean-Luc Moriceau. </w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brill Sense</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.258, 2019, 978-90-04-39010-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Demo(s) : philosophy-pedagogy-politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lightfoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Geoffrey Lightfoot; Jean-Luc Moriceau. </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sense Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.256, 2016, 978-94-6209-642-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375736v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (60)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Le microcrédit, une activité durable ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phénicia Kouamé Falco</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Philippe Jacquinot; Anne Janand; Karim Saïd. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Management durable : des raisons d'espérer ? Regards croisés de chercheurs en sciences de gestion de l’Université Paris-Saclay</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.137-154, 2025, Questions de société, 978-2-38630-098-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04927485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Cordery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Ivo De Loo; Carolyn Cordery; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.3-25, 2024, Business for society, 978-1-032-44289-1. </w:t></w:r><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003371441-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632924v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ethnographies of accountability: some reflections and the way ahead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivo de Loo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carolyn Cordery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Ivo De Loo; Carolyn Cordery; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.291-296, 2024, Business for Society, 978-1-032-44289-1. </w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003371441-19⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632929v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repentirs and incomplete-able accountability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Ivo De Loo; Carolyn Cordery; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Accounting research : ethnographic methods in organisation and accounting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Routledge, pp.255-268, 2024, Business for Society, 978-1-032-44289-1. </w:t></w:r><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003371441-16⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04632928v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Autoethnografia: testemunhar à partir de um eu vulnerável</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Luiz Alex Silva Saraiva; Sônia Caldas Pessoa; Camila Maciel Campolina Alves Mantovani. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Metodologias vulneráveis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editora Fi, pp.181-211, 2023, 978-65-85725-87-3. </w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.22350/9786585725873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04378606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A pesquisa como transformação no centro da crise: épreuves pandêmicas</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ângela Cristina Salgueiro Marques; Isaura Mourão Generoso; Ivone de Lourdes Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pesquisar em contextos de exceção: desafios da Comunicação Organizacional</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">FAFICH/PPGCOM/UFMG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.67-80, 2023, 978-65-86963-67-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04036471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Solidarité numérique et relation postcoloniale : créoliser la RSE ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Antoine Chardel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Jean-Jacques Rosé; Miguel Delattre. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RSE et numérique : une vision francophone</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Éditions EMS, Management &amp; société</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.233-256, 2022, Gestion en liberté, 978-2-37687-527-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03631407v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ouvir o trincar</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Cia. Luna Lunera; Areas Coletivo. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Urgente</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Javali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-139, 2021, Coleção teatro contemporâneo, 978-65-87635-16-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-03533675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">O enigma do outro: contribuições do pensamento de Emmanuel Lévinas para a pesquisa com afetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luis Mauro Sá Martino</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frederico Vieira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elisa Hernandez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sônia Caldas Pessoa; Ângela Salgueiro Marques; Carlos Magno Camargos Mendonça. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afetos : teses e argumentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafich/Selo PPGCOM/UFMG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.65-81, 2021, Olhares Transversais, 978-65-86963-28-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410108v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tomar a palavra, ricos de uma voz pobre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sônia Caldas Pessoa; Ângela Salgueiro Marques; Carlos Magno Camargos Mendonça. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afetos : teses e argumentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafich/Selo PPGCOM/UFMG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.135-148, 2021, Olhares Transversais, 978-65-86963-28-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Escritura e afetos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sônia Caldas Pessoa; Ângela Salgueiro Marques; Carlos Magno Camargos Mendonça. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Afetos : teses e argumentos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, </w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fafich/Selo PPGCOM/UFMG</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.17-31, 2021, Olhares Transversais, 978-65-86963-28-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03410106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Grammarye, grammatization, grammatology: interviewing technique as a magic trick</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Stephen A. Linstead; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The magic of organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.190-206, 2020, 978-1-83910-672-9. </w:t></w:r><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839106736.00015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984768v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Uma pixação no muro do conhecimento</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ana Karina de Carvalho Oliveira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">O aparecimento público de pixadores : arranjos disposicionais de dissenso no combate ao pixo em Belo Horizonte</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM/UFMG, pp.37-41, 2020, Arguição, 978-85-54944-37-7</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02875988v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magic of organization. Afterword</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Linstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Stephen A. Linstead; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The magic of organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.275-293, 2020, 978-1-83910-672-9. </w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839106736.00020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The magic of organization. Introduction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stephen A. Linstead</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Hugo Letiche; Stephen A. Linstead; Jean-Luc Moriceau. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The magic of organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Edward Elgar Publishing, pp.1-24, 2020, 978-1-83910-672-9. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4337/9781839106736.00005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02984766v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lévinas, uma ética da comunicação que acolhe o vulnerável</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Felipe Rodolfo de Carvalho; Fernando Genaro Junior; Marina Araújo Teixeira. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ética, direitos humanos e pós-humanismo : IV Seminário Internacional Emmanuel Levinas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conpedi : Conselho Nacional de Pesquisa e Pós-graduação em Direito</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.184-199 &amp; 200-221, 2020, 978-65-00-00045-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02546866v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rooted in transitory places of gathering: performing spacing in Tino Sehgal's performance &amp;quot;These situations&amp;quot; at the Palais de Tokyo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Mairesse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Monika Kostera; Cesary Wozniak. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aesthetics, organization, and humanistic management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Routledge</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, pp.94-111, 2020, Humanistic Management, 978-0-367-55007-3. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4324/9781003091530-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02987062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sobre viver</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AFETOS. Pesquisas, reflexões e experiências em encontros com Jean-Luc Moriceau</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Selo PPGCOM UFMG, pp.9 - 23, 2019, 978-85-54944-21-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02165645v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pour un art du sens pluriel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.1 - 23, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conclusions. Affect and ethics in business and management education</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Earhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rémi Jardat</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Sense, pp.193 - 224, 2019, 978-90-04-39010-2. </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004390126_013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adaptation. Not to give in and not to give up</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Sense, pp.167 - 176, 2019, 978-90-04-39010-2. </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004390126_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333166v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inclure et contribuer, quelques défis de la recherche participative en communauté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc-Antoine Diego Guidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.245 - 250, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A virada afetiva como ética: nos passos de Alphonso Lingis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desigualdes, gêneros a comunicação</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intercom, pp.41 - 49, 2019, 978-85-8208-120-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Peut-on généraliser ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.289 - 293, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130889v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Addendum: twenty-nine films & suggestions for their use</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robert Earhart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Sense, pp.225 - 253, 2019, 978-90-04-39010-2. </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789004390126_014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02333194v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer les affects. Dans le tournant vers les affects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.83 - 100, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S'exposer, cheminer, réfléchir. Composer sa méthode qualitative</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.9 - 23, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stiegler : le sens comme désir et comme individuation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.177 - 188, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413147v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Après l'entretien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.283 - 288, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explorer sa propre expérience. L'autoethnographie : conter soi-même comme un autre</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.53 - 66, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130771v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prefácio. Imagens-rostos, fotos de alteridade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Imagens e alteridades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fafich/Selo PPGCOM/UFMG, pp.7 - 12, 2019, Olhares Transversais, 978-85-54944-25-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02279293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadrage biopolitique des personnes appauvries par l'image photographique : entre gouvernement des corps et biopuissance des modes de vie</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Angela Cristina Marques Salgueiro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Monde arabe et Amérique latine : confluence des dynamiques sociales : actes du colloque international transdisciplinaire de la Martinique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.19 - 56, 2019, 978-2-343-15714-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02015396v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karl Weick : le sens au bord du chaos</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.97 - 105, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413137v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chercher le sens en tous sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">L'art du sens dans les organisations</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses de l'Université Laval, pp.301 - 317, 2019, Collection Sciences de l'administration, 978-2-7056-9682-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413158v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Être en recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Recherche qualitative en sciences sociales : s'exposer, cheminer, réfléchir ou l'art de composer sa méthode</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Editions EMS, management &amp; société, pp.353 - 364, 2019, Les Essentiels de la Gestion, 978-2-37687-148-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02130897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A comunicação organizacional e os direitos do outro homem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicação e direitos humanos</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM UFMG, pp.25 - 39, 2019, 978-85-54944-16-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02123823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guerrilhas do Sensível : estetização e contra-estetização do mundo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Escritos sobre comunicação e experiência estética : sedimentos, regimes, modalidades</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fafich/Selo PPGCOM/UFMG, pp.175 - 190, 2019, Olhares Transversais, 978-85-54944-28-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02315156v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction. Turn to film : film in the business school</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Turn to film : film in the business school</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Brill Sense, pp.xiii - xxii, 2019, 978-90-04-39010-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02072185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performativité des théories managériales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">100 Notions management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, les Éditions de l'Immatériel, pp.239 - 241, 2017, 100 Notions, 979-10-91636-09-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Longe da distância representativa : uma pesquisa que comunica e organiza</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicação organizacional : vertentes conceituais e metodológicas, Vol. 2</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, PPGCOM-UFMG, pp.205 - 222, 2017, 978-85-62707-93-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373797v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The turn to performativity and the democratic concern : four orientations for a more demos-sensitive debate</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.167 - 179, 2016, 978-94-6209-642-4. </w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789462096448_011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310402v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Preliminary material. Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lightfoot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.i-xvii, 2016, 978-94-6209-642-4. </w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789462096448_001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02375739v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First afterword. Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geoffrey Lightfoot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Demo(s) : Philosophy - Pedagogy - Politics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sense Publishers, pp.239 - 244, 2016, 978-94-6209-642-4. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/9789462096448_015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01310434v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afetos e experiência estética : uma abordagem possível</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlos Magno Camargos Mendonça</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comunicação e sensibilidade : pistas metodológicas</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, PPGCOM-UFMG, pp.78 - 98, 2016, Olhares Transversais, 978-85-62707-88-9</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01534032v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L'adresse de Pierre Hadot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pierre Hadot : apprendre à lire et à vivre</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Epure, Éditions et presses universitaires de Reims, pp.89 - 108, 2014, 978-2-915271-89-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397558v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tout contre la représentation. Et si le but de la recherche n'était pas toujours de représenter ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Société de philosophie des sciences de gestion. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Le prêt-à-penser en épistémologie des sciences de gestion</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.61 - 79, 2014, Perspectives organisationnelles, 978-2-343-02357-1</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397539v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asia Footwear : innovation managériale et cultures nationales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Léon Laulusa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas d'innovations en entreprise : organisation et stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.123 - 137, 2014, Études de cas, 978-2-84769-582-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02394362v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cela eut lieu...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Cas d'innovations en entreprise : organisation et stratégie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Éditions EMS, pp.6 - 9, 2014, Études de cas, 978-2-84769-582-3</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances académicas e experiência estética : um lugar ao sensível na construção do sentido</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Benjamin Picado; Carlos Camargos Mendonça; Jorge Cardoso Filho. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Experiência estética e performance</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, EDUFBA, pp.107 - 129, 2014, Comunicación y cultura, 978-85-2321-225-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02397487v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fil tendu sur du liquide : plate-forme numérique, portage salarial et besoin de care</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Isabela dos Santos Paes</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication organisationnelle, management et numérique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.229 - 239, 2014, Communication et civilisation, 978-2-343-05210-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01217931v2</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Leadership : the madness of the day by Maurice Blanchot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fictional leaders‎ : heroes, villains and absent friends</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.166 - 181, 2013, 978-1-13-727274-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02401994v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performances et écriture de la critique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication et organisation : perspectives critiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires du Septentrion, pp.167 - 177, 2013, Capitalismes - éthique - institutions, 978-2-7574-0430-0</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02402241v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aux bords des avenues de la solidarité numérique...</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Géraldine Guérillot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Pour une socio-anthropologie de l'environnement. Tome 2, Regards sur la crise écologique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.121 - 132, 2012, Logiques sociales. Série SocioAnthropo-logiques, 978-2-296-96759-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408608v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philosophy as activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Letiche</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Belief and organization</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Palgrave Macmillan, pp.31 - 50, 2012, 978-0-230-28471-5</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02408561v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I could only tell, by the skin of my body</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Milligan Jennifer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Bellaich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Making sense : for an effective aesthetics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 33, Peter Lang, pp.141 - 147, 2011, European Connections, 978-3-0343-0717-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02413646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Siana, un espace de rencontres et de collaborations</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yannick Fronda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Yannick Fronda. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rencontres entre artistes et ingénieurs autour du numérique : mobilité et glocalité : actes de [la 2e] SIANA, [Évry, 12-17 mars] 2007, Biennale internationale des arts numériques et alternatifs</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, L'Harmattan, pp.13-14, 2010, 978-2-296-12806-4</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00570069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generalizability</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert J. Mills; Gabrielle Durepos; Elden Wiebe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of case study research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Sage, pp.419-422, 2010, 978-1-412-95670-3. </w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781412957397.n155⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deconstruction</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert J. Mills; Gabrielle Durepos; Elden Wiebe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of case study research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 1, Sage, pp.282-284, 2010, 978-1-412-95670-3. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781412957397.n105⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441510v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Verstehen</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Albert J. Mills; Gabrielle Durepos; Elden Wiebe. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Encyclopedia of case study research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Sage, pp.963-965, 2010, 978-1-412-95670-3. </w:t></w:r><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4135/9781412957397.n354⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Il faut responsabiliser !</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Petit bréviaire des idées reçues en management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, La Découverte, pp.139-147, 2008, Cahiers libres, 978-2-7071-5639-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00441878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transition écologique et RSE : une approche formation et recherche : une vision d'enseignantes-chercheuses &amp; d’enseignants-chercheurs en SHS de l'IMT</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines-Télécom. 2024, pp.35</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport de recherche)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04860803v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Livre blanc, Transition écologique et RSE : une approche formation et recherche</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrice Flipo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Blandin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandrine Berger-Douce</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadine Dubruc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Castelnau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Institut Mines Télécom. 2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (rapport d’expertise collective)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">emse-04039433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Vidéo (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fenêtre ouverte sur la gestion. Recherche qualitative en sciences sociales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Richard Soparnot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05253046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Recherche en gestion : retrouver du sens</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Moriceau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Denis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2017</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Vidéo</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04713051v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId411"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315339v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Diego Guidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.203.0069" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Cristina Salgueiro Marques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Altheman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163w8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114765ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia Figueiredo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.134.0125" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Letiche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo de Loo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.312.95-100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-01-2022-5641" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Paes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2237-9967.2023v12n22p27-44" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Letiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/soma.2022.0385" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Salgueiro Marques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Caldas Pessoa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.16609" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Igelsb&#246;ck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melo Ribeiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709556v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia-Figueiredo" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736848v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2022.15" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magno Camargos Mendon&#231;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-09-2021-0285" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela dos Santos Paes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane San&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Earhart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095467ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Riot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.071.0055" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902223v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cristina Marques Salgueiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Menezes Andrade Guimar&#227;es" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11253" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6537" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54W8M3N9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400426v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.041.0042" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264629v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Orange" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Therrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6772" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00394" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Zidani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066710ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karina de Carvalho Oliveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0263" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2018-127" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2018-128" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fronda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058160ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.055.0193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2016.1240358" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laroche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00184" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2015-0059" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2478" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujm.2015.030901" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0117" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0107" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.048.0367" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550863v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/037832ar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/sbr.2009.29604aaa.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09534810810903234" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E52F1751EF885024FB903D11D784DA767F00AC61/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157208v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Zoet-Suzuki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Zoet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632916v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774115v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564846v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Lins Barbosa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayn&#225; de Cassia Do Nascimento Faria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117039v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250603v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151470v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250606v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220508v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117167v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783149v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guerillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Awad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Biglieri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Bouazzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaggiotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kostera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415341v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494089v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283369v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201505v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381193v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125840v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357609v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140558v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348782v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400387v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Braganca de Moura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331989v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015407v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeayaram Subramanian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152450v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333930v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332134v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769942v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332046v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570964v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Szendy-El Kurdi" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570969v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373730v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373763v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Khatchatourov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546783v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570959v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373808v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370645v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293803v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416240v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375724v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332221v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333532v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257062v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257099v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257047v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394371v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397537v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217878v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397532v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394292v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394355v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397474v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394370v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397523v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397492v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397479v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397550v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394380v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401800v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402290v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402237v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402214v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402234v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402229v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402271v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402297v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408565v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408616v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760925v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408619v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408656v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408613v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Lupu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408611v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408626v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413441v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413868v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413425v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique D&#233;jean" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413675v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413878v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413862v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413661v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438059v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Hopfl" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660047v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439614v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439741v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451371v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660153v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441464v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lightfoot" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441842v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441490v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441469v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660163v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446280v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Milligan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449252v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441435v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509211v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441840v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660220v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584511v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584645v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823009v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759539v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/how-do-i-conduct-ethnographic-research-9781803926544.html" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632922v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Cordery" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Accountability-Research-Ethnographic-Methods-in-Organisation-and-Accounting/Letiche-DeLoo-Cordery-Moriceau/p/book/9781032442891" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984764v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Linstead" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839106736" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030241v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132370v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404517v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1h0p25s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333151v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/edcollbook/title/54028" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375736v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/37881" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927485v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph&#233;nicia Kouam&#233; Falco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-durable-des-raisons-desperer/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632924v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632929v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-19" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632928v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-16" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378606v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22350/9786585725873" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seloppgcomufmg.com.br/wp-content/uploads/2023/03/Pesquisar-em-contextos-de-excecao-Selo-PPGCOM-UFMG-1.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631407v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533675v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorajavali.com/product-page/urgente" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410108v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauro S&#225; Martino" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Vieira" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hernandez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seloppgcom.fafich.ufmg.br/novo/wp-content/uploads/2021/10/Afetos-teses-e-argumentos-Selo-PPGCOM-UFMG.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410107v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410106v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839106736.00015" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984772v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839106736.00020" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875988v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984766v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839106736.00005" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987062v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781003091530" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091530-8" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546866v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dKetlefbNDoxegDw_-MfDTVENGI9sWy7/view" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165645v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413020v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130889v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130874v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315130v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333158v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390126_013" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333166v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390126_011" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130775v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130764v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413147v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333194v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390126_014" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130885v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130771v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279293v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015396v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413137v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413158v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072185v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130897v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315156v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123823v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534257v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373797v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310402v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789462096448_011" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375739v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789462096448_001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534032v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310434v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789462096448_015" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397558v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397539v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394362v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Laulusa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397461v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397487v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217931v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401994v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402241v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408608v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408561v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413646v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milligan Jennifer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bellaich" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570069v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441509v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781412957397.n155" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441510v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781412957397.n105" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441508v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781412957397.n354" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441878v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860803v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04039433v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253046v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713051v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315339v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc-Antoine Diego Guidi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Moriceau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54695/ror.203.0069" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05600982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Cristina Salgueiro Marques" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Altheman" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/163w8" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04857490v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Makaya" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1114765ar" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04039348v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madeleine Besson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia Figueiredo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mav.134.0125" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03759518v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Letiche" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivo de Loo" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/beer.12473" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250610v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.312.95-100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04095968v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquinot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Jardat" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/AAAJ-01-2022-5641" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378574v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela Paes" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Gu&#233;rillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5752/P.2237-9967.2023v12n22p27-44" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03904147v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Terrence Letiche" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3366/soma.2022.0385" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808937v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#194;ngela Salgueiro Marques" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Caldas Pessoa" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.16609" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03922308v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Germain" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Judith Igelsb&#246;ck" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Melo Ribeiro" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.075.0007" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736848v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.34699/rido.2022.15" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03709556v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bia-Figueiredo" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03537344v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Magno Camargos Mendon&#231;a" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/JOCM-09-2021-0285" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03808891v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabela dos Santos Paes" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ousmane San&#233;" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034749v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Earhart" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1095467ar" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03436975v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Bi&#233;try" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Gatignon-Turnau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvester Ivanaj" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elen Riot" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.070.0013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03542050v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.071.0055" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02902223v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Cristina Marques Salgueiro" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Menezes Andrade Guimar&#227;es" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/communication.11253" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404488v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Anne Bia Figueiredo" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/terminal.6537" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-54W8M3N9-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02264629v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Denis" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Charreire-Petit" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Orange" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400426v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/entin.041.0042" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315193v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina Therrier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.6772" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02482049v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2019.00394" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348743v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;dine Zidani" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066710ar" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015498v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Karina de Carvalho Oliveira" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820245v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0263" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01793350v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.057.0045" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924597v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2018-127" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924592v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2018-128" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769923v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Astrid Le Theule" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Fronda" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1058160ar" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01503426v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.055.0193" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430560v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14759551.2016.1240358" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01613016v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762486v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Laroche" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3166/rfg.2017.00184" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272031v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/SBR-10-2015-0059" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01368184v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rfsic.2478" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01256741v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Billion" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.13189/ujm.2015.030901" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267012v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0117" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01267014v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.273.0107" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397527v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01451075v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouck Adrot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1468-5973.12011" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402307v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rips1.048.0367" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408677v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413497v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550863v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/037832ar" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441879v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/sbr.2009.29604aaa.001" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02508036v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1108/09534810810903234" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/E52F1751EF885024FB903D11D784DA767F00AC61/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00947284v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Villette" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05157208v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05315387v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment S&#233;hier" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Michel Riccio" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Peillon" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Jullien" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05131713v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05140717v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiko Zoet-Suzuki" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elvin Zoet" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04774115v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632916v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632920v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04564846v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Lins Barbosa" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thayn&#225; de Cassia Do Nascimento Faria" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04151470v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117039v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250603v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04250606v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04117167v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220508v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03783149v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Guerillot" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714784v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liz Awad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Biglieri" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamida Bouazzi" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Gaggiotti" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Kostera" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04156874v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03415341v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381193v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283368v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283369v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201505v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03494089v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03125840v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Antoine Chardel" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Castelnau" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03357609v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283362v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03283370v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03140558v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315270v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02348782v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875983v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400493v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315275v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02400387v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laisa Braganca de Moura" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331989v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152450v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02152435v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeayaram Subramanian" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02144610v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015407v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332134v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769942v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333930v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769907v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820117v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949413v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820092v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820064v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332046v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01820262v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570969v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373730v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570964v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eila Szendy-El Kurdi" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546785v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373763v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armen Khatchatourov" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01546783v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570959v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373808v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01570967v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370645v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416240v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375724v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01293803v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333515v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02332221v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01333532v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257099v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257062v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01257047v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394371v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397537v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217878v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394370v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394355v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397474v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397532v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394292v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397523v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397492v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397479v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397550v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394380v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402237v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402214v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402290v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401800v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402234v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402271v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402297v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402229v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408565v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408616v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408656v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408619v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03658400v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00760925v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408646v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408613v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Lupu" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408611v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408626v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413441v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413425v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique D&#233;jean" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413675v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413868v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413878v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413862v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413661v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02438059v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heather Hopfl" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660047v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439614v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02439741v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660153v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02451371v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441842v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441490v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441464v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Lightfoot" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441469v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660163v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00446280v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Milligan" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02449252v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441435v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02509211v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441840v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03660220v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584511v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584645v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00823009v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759539v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.e-elgar.com/shop/gbp/how-do-i-conduct-ethnographic-research-9781803926544.html" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632922v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carolyn Cordery" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.routledge.com/Accountability-Research-Ethnographic-Methods-in-Organisation-and-Accounting/Letiche-DeLoo-Cordery-Moriceau/p/book/9781032442891" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984764v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephen A. Linstead" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839106736" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030241v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02132370v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Soparnot" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02404517v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2307/j.ctv1h0p25s" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333151v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/edcollbook/title/54028" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375736v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://brill.com/view/title/37881" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04927485v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ph&#233;nicia Kouam&#233; Falco" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/boutique/management-durable-des-raisons-desperer/" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632924v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-2" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632929v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-19" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04632928v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003371441-16" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04378606v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22350/9786585725873" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04036471v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seloppgcomufmg.com.br/wp-content/uploads/2023/03/Pesquisar-em-contextos-de-excecao-Selo-PPGCOM-UFMG-1.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03631407v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions-ems.fr/livres-2/collections/gestion-en-liberte/ouvrage/677-rse-et-num%C3%A9rique.html" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03533675v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editorajavali.com/product-page/urgente" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410108v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Mauro S&#225; Martino" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Frederico Vieira" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisa Hernandez" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://seloppgcom.fafich.ufmg.br/novo/wp-content/uploads/2021/10/Afetos-teses-e-argumentos-Selo-PPGCOM-UFMG.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410107v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03410106v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984768v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839106736.00015" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02875988v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984772v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839106736.00020" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02984766v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4337/9781839106736.00005" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02546866v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://drive.google.com/file/d/1dKetlefbNDoxegDw_-MfDTVENGI9sWy7/view" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02987062v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Mairesse" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.taylorfrancis.com/books/e/9781003091530" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4324/9781003091530-8" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02165645v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413020v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333158v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390126_013" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333166v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390126_011" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130874v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315130v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130889v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02333194v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789004390126_014" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130775v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130764v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413147v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130885v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130771v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02279293v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02015396v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413137v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413158v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02130897v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02123823v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02315156v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02072185v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534257v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373797v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310402v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789462096448_011" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02375739v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789462096448_001" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01310434v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/9789462096448_015" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01534032v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397558v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397539v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02394362v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;on Laulusa" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397461v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02397487v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01217931v2" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02401994v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02402241v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408608v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408561v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02413646v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milligan Jennifer" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Bellaich" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00570069v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441509v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781412957397.n155" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441510v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781412957397.n105" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441508v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4135/9781412957397.n354" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00441878v1" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04860803v1" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Flipo" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Berger-Douce" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Blandin" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Dubruc" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal-emse.ccsd.cnrs.fr/emse-04039433v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-05253046v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://media.hal.science/hal-04713051v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>