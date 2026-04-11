--- v0 (2026-03-15)
+++ v1 (2026-04-11)
@@ -181,51 +181,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Poster de conférence (15)</w:t>
+        <w:t xml:space="preserve">Poster de conférence (14)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1147,815 +1147,690 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170149v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated geoarchaeological approach to assess human forcing on landscape: evolution of an Iron Age oppidum (Auvergne, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">SOHAL : système d'observation d'une annexe hydraulique de l'Allier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Francois Berger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Casado</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII World UISPP congress, session 46 “Iron Age communities in western-central Europe: new approaches to landscape and identity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
+              <w:t xml:space="preserve">Colloque de restitution du CPER Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2014, Clermont Ferrand, France. 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02177021v1</w:t>
+                <w:t xml:space="preserve">hal-01115949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SOHAL : système d'observation d'une annexe hydraulique de l'Allier</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An integrated geoarchaeological approach to assess human forcing on landscape : evolution of an Iron Age oppidum (Auvergne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...37 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ana Casado</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Jean-François Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Poux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque de restitution du CPER Auvergne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2014, Clermont Ferrand, France. 2014</w:t>
+              <w:t xml:space="preserve">XVII World UISPP congress, session 46 “Iron Age communities in western-central Europe: new approaches to landscape and identity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115949v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01112300v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An integrated geoarchaeological approach to assess human forcing on landscape : evolution of an Iron Age oppidum (Auvergne, France)</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">2000 ans de paléodynamique fluviale et d’histoire du paysage dans la plaine alluviale de l’Allier révélés par l’analyse multi-proxy de 2 paléochenaux (Auvergne, France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Ejarque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Pierre-Yves Milcent</w:t>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XVII World UISPP congress, session 46 “Iron Age communities in western-central Europe: new approaches to landscape and identity</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2014, Burgos, Spain</w:t>
+              <w:t xml:space="preserve">XXIIe Symposium de l’APLF, Meudon Bellevue-Paris</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Meudon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01112300v1</w:t>
+                <w:t xml:space="preserve">hal-01112312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">2000 ans de paléodynamique fluviale et d’histoire du paysage dans la plaine alluviale de l’Allier révélés par l’analyse multi-proxy de 2 paléochenaux (Auvergne, France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ana Ejarque</w:t>
+                <w:t xml:space="preserve">Diatom distribution in two cut-off meanders of the River Allier impacted by former gravel extraction (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Miras</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Karen K. Serieyssol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIIe Symposium de l’APLF, Meudon Bellevue-Paris</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Meudon, France</w:t>
+              <w:t xml:space="preserve">21st International Diatom Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, St. Paul, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01112312v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01108568v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom distribution in two cut-off meanders of the River Allier impacted by former gravel extraction (France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Interactions between physicochemical variables and macroinvertebrate community along a 145 km longitudinal reach of the River Loire.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karen K. Serieyssol</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+                <w:t xml:space="preserve">Nicole Lair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Diatom Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, St. Paul, United States</w:t>
+              <w:t xml:space="preserve">Interactions between physico-chemical and microbiological processes in the environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2008, Clermont-Ferrand, France. 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01108568v1</w:t>
+                <w:t xml:space="preserve">hal-01108585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interactions between physicochemical variables and macroinvertebrate community along a 145 km longitudinal reach of the River Loire.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Benthic macroinvertebrates assemblages into units on a gravel-bed river: example of the river Allier (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...106 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Reyes-Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Symposium on Ecohydraulics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Madrid, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01108588v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1965,1357 +1840,1357 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeological analysis of pedosedimentary archives from site-environment interfaces: reconstructing palaeoenvironmental impacts of protohistoric settlements and towns at Corent (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban Geoarchaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, CNRS Alpha, 978-2-271-14929-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04945781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grenoble - L’Isère et le Drac.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Coeur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Gauchon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Carcaud, Nathalie; Arnaud-Fassetta, Gilles; Caroline Évain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Villes et rivières de France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS EDITIONS, 2019, 978-2-271-11608-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre climatique et ressources en eau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boëtsch, Gilles; Duboz, Priscilla; Guissé, Aliou; Sarr, Papa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grande muraille verte. Une réponse africaine au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS EDITIONS, pp.25-45, 2019, 978-2-271-12578-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hypertension artérielle des populations sahéliennes et salinité de l'eau de boisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boetsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Priscilla Duboz</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Gueye Lamine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Boëtsch, Gilles; Duboz, Priscilla; Guissé, Aliou; Sarr, Papa. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La grande muraille verte. Une réponse africaine au changement climatique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS EDITIONS, pp.291-307, 2019, 978-2-271-12578-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02105998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Approach for Extracting Frequent (Closed) Gradual Patterns Under Temporal Constraint</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Mazenod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2018 IEEE International Conference on Fuzzy Systems (FUZZ-IEEE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01924145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zones humides et marais d'eau douce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">A. EUZEN, C. JEANDEL, R. MOSSERY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'eau à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CNRS Editions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 978-2-271-08829-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245071v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinámica biotico-hidrosedimentologica en Várzeas del bajo Río Orinoco, Estado Bolívar, Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Militza Rodríguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rosales</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Johannes Steiger</w:t>
+                <w:t xml:space="preserve">W. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Escudo Guianês, Biodiversidade, Conservação dos recursos naturales e cultura</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroinvertebrate Distributions on Erosional and Depositional Areas Including Former Gravel-Pit: Biodiversity and Ecological Functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Alisa N. Souter. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopedia of Environmental Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2, Nova Sciences Publishers, pp.1657-1671, 2011, Environmental Science, Engineering and Technology, 978-1-61761-927-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077900v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Macroinvertebrate Distribution on Erosional and Depositional Areas Including a Former Gravel-Pit: Biodiversity and Ecological Functioning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Vittore Rescigno &amp; Savario Maletta. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biodiversity Hotspots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nova Sciences Publishers, pp.153-167, 2010, 978-1-60876-458-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre naturel et occupation humaine en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Antonetti Ph. et al. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la flore d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire Botanique National du Massif central, pp.26-33, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cadre naturel et occupation humaine en Auvergne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">ANTONETTI, Ph., BRUGEL, E., KESSLER, F, BARBE, J-P, TORT, M,. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atlas de la Flore d'Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Conservatoire Botanique National du Massif Central, pp.26-33, 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Colmatage et vie aquatique de l'hydrosystème Nives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Jarry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnes Bardonnet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Jarry</w:t>
+                <w:t xml:space="preserve">Valérie Bolliet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacques Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rivières pyrénéennes du piémont atlantique : de l'érosion des sols à la pollution chimique et microbienne. ECOBAG Programme de recherche. Cahier technique n.1/4</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02830712v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodiversity and Land-Use History of the Alpine Riparian Landscapes (the example of the Isère River Valley, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Girel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3334,331 +3209,331 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ü. Mander. &amp; M. Antrop. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Multifunctional Landscapes, Vol. 3: Continuity and Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, WIT Press, Southampton, Boston, pp.167-200, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267390v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Using historical data in fluvial geomorphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Gurnell</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffrey Petts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">M. KONDOLF &amp; H. PIEGAY. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Methods in Fluvial Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wiley &amp; Sons, Chichester, pp.77-101, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effet des ripisylves sur la dynamique du lit fluvial et de son aquifère.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Piégay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Gazelle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">H. PIEGAY, G. PAUTOU &amp; Ch RUFFINONI. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les forêts riveraines des cours d'eau ; écologie, fonction et gestion</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut pour le Développement Forestier, Paris, pp.94-122, 2003</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267377v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">À propos de la fondation de Grenoble : un réexamen de l'hypothèse d'une installation primitive sur un môle alluvial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Feougier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dynamique du paysage. Entretiens de Géoarchéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 15, p. 169-176, 1997, Documents d'Archéologie en Rhône-Alpes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03304593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3668,2122 +3543,2122 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying and interpreting regional signals in tree-ring based reconstructions of snow avalanche activity in the Goms valley (Swiss Alps)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Favillier</w:t>
+                <w:t xml:space="preserve">J. Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Guillet</w:t>
+                <w:t xml:space="preserve">Florie Giacona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Science Reviews</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 307, pp.108063. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quascirev.2023.108063⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking plant, fungal and algal diversity through a data mining approach: towards an improved analysis of holocene lake Aydat (Puyde-Dôme, France) dynamics and ecological legacies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+                <w:t xml:space="preserve">The life of a plastic butter tub in riverine environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauger Aude</w:t>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Latour</w:t>
+                <w:t xml:space="preserve">Florence Delor-Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Naturelles d'Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.117656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547371v1</w:t>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The life of a plastic butter tub in riverine environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking plant, fungal and algal diversity through a data mining approach: towards an improved analysis of holocene lake Aydat (Puyde-Dôme, France) dynamics and ecological legacies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Delorme</w:t>
+                <w:t xml:space="preserve">Beauger Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Koumba</w:t>
+                <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Roussel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences Naturelles d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373919v1</w:t>
+                <w:t xml:space="preserve">hal-03547371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Aerial Biomass of Three Sahelian Species in the Ferlo (North Senegal): Acacia tortilis (Forsk.) Hayn essp. Raddiana (Savi) Brenan, Acacia senegal (L.) Willd and Balanites aegyptiaca (L.) Del</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Bassimbé Sagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daouda Ndiaye</w:t>
+                <w:t xml:space="preserve">Ramata Talla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aly Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Open Journal of Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 11 (02), pp.183-201. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4236/oje.2021.112015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03149548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of anthropic and eco-hydrological factors on the floristic diversity of the herbaceous vegetation around the temporary ponds in Ferlo, Northern Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndiabou Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aly Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moustapha Bassimbé Sagna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Papa Saliou Sarr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Plant Ecology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1093/jpe/rtab053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Anthropic and Topographic Factors on the Physicochemical Properties of the Soil around Temporary Pools in Ferlo, North Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ndiabou Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Dalanda Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aly Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Guissé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, pp.26-40. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.9734/IJPSS/2020/v32i730302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02973842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Early human impact on soils and hydro-sedimentary systems: Multi-proxy geoarchaeological analyses from La Narse de la Sauvetat (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Granai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Holocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30 (12), pp.1780-1800. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0959683620950390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02920057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five millennia of human-environment interactions reconstructed from pedosedimentary archives of the Lac du Puy wetland (Corent, Fr.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CATENA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 195, pp.104908. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.catena.2020.104908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de la Structure Morphologique des Cernes de Croissance et Détermination Des Âges de Deux Espèces Sahéliennes : Acacia Tortilis (Forsk.) Hayne Ssp. Raddiana (Savi) Brenan, Acacia Senegal (L.) Willd</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daouda Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Moustapha Bassimbé Sagna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Moustapha Bassimbé Sagna</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Aly Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId139" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sékouna Diatta</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Scientific Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 16 (6), pp.168-187. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.19044/esj.2020.v16n6p168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02568639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts of land-cover changes on snow avalanche activity in the French Alps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adrien Favillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Mainieri</w:t>
+                <w:t xml:space="preserve">Jérôme Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Favillier</w:t>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taline Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Anthropocene</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 30, pp.13. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.ancene.2020.100244⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03129895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Grande Muraille Verte : un espoir pour reverdir le Sahel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Goffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie de l'environnement </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamique de l’occupation du sol de la commune de Téssékéré de 1984 à 2015 (Ferlo Nord, Sénégal)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Craticula widouensis, a new diatom (Bacillariophyta) species of a Sahelian temporary pond (North Senegal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlos Wetzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc L. Ector</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Animal and Plant Sciences</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.35759/JAnmPlSci.v40-3.2⟩</w:t>
+              <w:t xml:space="preserve">Botany Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 166 (2), pp.254-267. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/23818107.2019.1623715⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02380112v1</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02157343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tree-ring reconstruction of snow avalanche activity: Does avalanche path selection matter?</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+                <w:t xml:space="preserve">Dynamique de l’occupation du sol de la commune de Téssékéré de 1984 à 2015 (Ferlo Nord, Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diarra Sylla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Taibou Ba</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariama Dalanda Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tamsir Mbaye</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Science of the Total Environment</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.194⟩</w:t>
+              <w:t xml:space="preserve">Journal of Animal and Plant Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 40 (3), pp.6674-6689. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.35759/JAnmPlSci.v40-3.2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02180279v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02380112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Craticula widouensis, a new diatom (Bacillariophyta) species of a Sahelian temporary pond (North Senegal)</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tree-ring reconstruction of snow avalanche activity: Does avalanche path selection matter?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. de Bouchard d'Aubeterre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Favillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Mainieri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lopez Saez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Eckert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Botany Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/23818107.2019.1623715⟩</w:t>
+              <w:t xml:space="preserve">Science of the Total Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 684, pp.496-508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.194⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02157343v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02180279v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupling hydrodynamic, geochemical and isotopic approaches to evaluate oxbow connection degree to the main stream and to adjunct alluvial aquifer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId163" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mélanie Quenet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Celle-Jeanton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Voldoire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Albaric</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Huneau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Hydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 577, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jhydrol.2019.123936⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02183326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reforestation and the state of health of populations in Tessekere, Senegal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boetsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Guissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Goffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Environmental Change</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/s10113-019-01467-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Origin and Holocene geomorphological evolution of the landslide-dammed basin of la Narse de la Sauvetat (Massif Central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -5792,934 +5667,934 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Simon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 320, pp.162-178. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2018.08.015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niche construction within riparian corridors. Part I: Exploring biogeomorphic feedback windows of three pioneer riparian species (Allier River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 305, pp.94-111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03992405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatio-temporal maps of past avalanche events derived from tree-ring analysis: A case study in the Zermatt valley (Valais, Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Trappmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guillet</w:t>
+                <w:t xml:space="preserve">Pauline Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cold Regions Science and Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 154, pp.9-22. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.coldregions.2018.06.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01818732v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoarchaeology and chronostratigraphy of the Lac du Puy intraurban protohistoric wetland, Corent, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geoarchaeology: An International Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 33 (5), pp.594-604. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/gea.21678⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01769810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Niche construction within riparian corridors. Part I: Exploring biogeomorphic feedback windows of three pioneer riparian species (Allier River, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 305, pp.94 - 111. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2017.08.048⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Highest Gradient Model: A New Method for Analytical Assessment of the Efficiency of LiDAR-Derived Visualization Techniques for Landform Detection and Mapping</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pierre Toumazet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon François-Xavier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Remote Sensing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 9 (2), pp.120. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/rs9020120⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01464694v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Disentangling the impacts of exogenous disturbances on forest stands to assess multi-centennial tree-ring reconstructions of avalanche activity in the upper Goms Valley (Canton of Valais, Switzerland)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Favillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Guillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Guillet</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pauline Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Corona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lopez-Saez Lopez Saez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary Geochronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 42, pp.89 - 104. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.quageo.2017.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A multi-scale approach of fluvial biogeomorphic dynamics using photogrammetry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6741,1823 +6616,1823 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 202, pp.348-362. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.jenvman.2016.08.069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01426679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic and vegetation changes in a meandering dryland river regulated by a large dam, Sauce Grande River, Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia M. Campo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.geomorph.2016.05.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01332432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution of Diatom, Macrophyte and Benthic Macroinvertebrate Communities Related to Spatial and Environmental Characteristics: The Example of a Cut-Off Meander of the River Allier (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Delcoigne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen Serieyssol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryptogamie Algologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 36 (3), pp.323 - 355. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7872/crya/v36.iss3.2015.323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01771081v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ecological characterization of natural and impacted meander cut-offs of the River Allier using benthic macroinvertebrates</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Lair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ephemera : Theory and Politics in Organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14 (2), pp.83-106</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermal regime of abandoned channels: a preliminary analysis towards a water temperature model for the Allier River, France.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Casado Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Conference Abstracts EGU General Assembly, 2014, pp.12603</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom distribution in natural and impacted cut-off meanders of the Allier River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen K. Serieyssol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Diatom Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 29 (2), pp.119-145. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/0269249X.2013.863224⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Historical fluvial palaeodynamics and multi-proxy palaeoenvironmental analyses of a palaeochannel, Allier River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ejarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Geodinamica Acta</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.10.1080/09853111.2013.877232. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1080/09853111.2013.877232⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01059249v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of dam-induced hydrological regulation on summer water temperature: Sauce Grande River, Argentina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Casado Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hannah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Campo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecohydrology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6 (4), pp.523-535. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/eco.1375⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId218" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129395v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Flow Regulation on Summer Water Temperature: Sauce Grande River, Argentina.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Casado Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hannah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Campo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">American Geophysical Union</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Fall Meeting Abstracts, 2012 (1), pp.1572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fluvial geomorphology and flood-risk management</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Astrade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bardou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Arnaud-Fassetta</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Astrade</w:t>
+                <w:t xml:space="preserve">Jeannine Corbonnois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId222" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Delahaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géomorphologie : relief, processus, environnement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 2, pp.109-128. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId225" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/geomorphologie.7554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId226" w:history="1">
+            <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00877969v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The distribution of macroinvertebrates assemblages in a reach of the River Allier (France), in relation to riverbed characteristics.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Reyes-Marchant</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Hydrobiologia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 571 (1), pp.63-76</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId227" w:history="1">
+            <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nitrogen dynamics in rural streams: differences between geomorphologic units</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Marmonier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 42 (1), pp.43-52. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1051/limn/2006005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00022915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeomorphic processes affecting riparian habitat within alluvial channel-floodplain river systems: a review for the temperate zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Tabacchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Dufour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">River Research and Applications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, 21 (7), pp.719-737. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/rra.879⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId232" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00157731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement végétal dans le lit endigué de l'Isère en amont de Grenoble : du diagnostic à l'évaluation des pratiques de gestion.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Supplément 9, pp.65-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267384v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Développement végétal dans le lit endigué de l'Isère en amont de Grenoble : du diagnostic à l'évaluation des pratiques de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jacky Girel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve"> Revue d'Écologie (La Terre et La Vie) </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, Sup9, pp.65-79</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId238" w:history="1">
+            <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03533260v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">River incision in south-east France: morphological phenomena and ecological effects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gudrun Bornette</w:t>
+                <w:t xml:space="preserve">Claude Amoros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Paul Bravard</w:t>
+                <w:t xml:space="preserve">Guy Pautou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId242" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Bournaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regulated rivers: research and management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1998, 13, pp.75-90</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05026442v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8567,426 +8442,426 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiproxy geoarchaeological approach reveals early anthropogenic impacts on soils and hydrosedimentary systems of Limagne plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Granai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th Annual Meeting of the European Association of Archaeologists</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2022, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId245" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03986341v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterning Holocene lake dynamics and detecting human impacts as far back as Prehistory: palaeoecological and data mining key tools for eutrophic lake management.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId245" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Y. Miras</w:t>
+                <w:t xml:space="preserve">J. Lonlac Konlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Beauger</w:t>
+                <w:t xml:space="preserve">B. Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">.Quaternaire12 Paris 2020, Colloque Q12 sur le Quaternaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, Aubervilliers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03363079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterning Holocene lake dynamics and detecting early Prehistoric human impacts: targets of an improved integration of multivariate ecological indicators thanks to the data mining approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauger Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPalyno2019: The Mediterranean Palynological Societies Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian plant response and effect traits on alluvial bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -8995,123 +8870,123 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union (EGU) – General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId253" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traits de réponse et d'effet de la végétation ligneuse pionnière sur les bancs alluviaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9120,288 +8995,288 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ECOVEG 14 – Écologie des Communautés Végétales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110315v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multi-variate palaeoecological indicators and mining closed gradual patterns for refining past lake dynamics and the induced ecological legacies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauger Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02176551v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois millénaires d’impact anthropique sur les sols et le système morpho-sédimentaire de la Narse de la Sauvetat (Auvergne, Fr.) du Néolithique au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Granai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9420,73 +9295,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26e Réunion des Sciences de la Terre</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Exploring biogeomorphic feedback windows of three pioneer riparian species, Allier River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9528,427 +9403,427 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId259" w:history="1">
+            <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId260" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perception de l'arbre en contexte Sahélien</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Etienne Delay</w:t>
+                <w:t xml:space="preserve">La aportación del LiDAR a la cartografía geomorfológica de detalle y al análisis de potencial geoarqueológico: el ejemplo del Puy de Corent (Auvernia, Francia)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId263" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Deborah D. Goffner</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑françois Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Vautier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire LabEX DRIIHM</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LabEX DRIIHM, May 2017, Aveiro, Portugal</w:t>
+              <w:t xml:space="preserve">XXV Congreso de la Asociación de Geógrafos Españoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Madrid, España</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId260" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01521743v1</w:t>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01863882v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId264" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La aportación del LiDAR a la cartografía geomorfológica de detalle y al análisis de potencial geoarqueológico: el ejemplo del Puy de Corent (Auvernia, Francia)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Mayoral</w:t>
+                <w:t xml:space="preserve">Perception de l'arbre en contexte Sahélien</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId260" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khoudia Niang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etienne Delay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Yannick Miras</w:t>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah D. Goffner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXV Congreso de la Asociación de Geógrafos Españoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Madrid, España</w:t>
+              <w:t xml:space="preserve">Séminaire LabEX DRIIHM</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LabEX DRIIHM, May 2017, Aveiro, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId264" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01863882v1</w:t>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01521743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId265" w:history="1">
+            <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climate change and desertification in Africa : The Great Green Wall</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Aliou Guissé</w:t>
+                <w:t xml:space="preserve">Une Approche d'Extraction de Motifs Graduels (Fermés) Fréquents Sous Contrainte de la Temporalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId264" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Pailloux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Deborah Goffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NULL</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, Bonn, Germany</w:t>
+              <w:t xml:space="preserve">conférence Extraction et Gestion des Connaissances (EGC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId265" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01825626v1</w:t>
+            <w:hyperlink r:id="rId263" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02103661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Riparian Plant Response and Effect Traits: a Better Prediction of Biogeomorphic Evolutionary Trajectories of Alluvial Bars</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -9957,396 +9832,396 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dov Jean-François Corenblit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Z. Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Lambs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2017, New Delhi, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId267" w:history="1">
+            <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02110296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId268" w:history="1">
+            <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une Approche d'Extraction de Motifs Graduels (Fermés) Fréquents Sous Contrainte de la Temporalité</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Marie Pailloux</w:t>
+                <w:t xml:space="preserve">Climate change and desertification in Africa : The Great Green Wall</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId267" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Boëtsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Priscilla Duboz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aliou Guissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Goffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">conférence Extraction et Gestion des Connaissances (EGC)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2017, Grenoble, France</w:t>
+              <w:t xml:space="preserve">NULL</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, Bonn, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId268" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02103661v1</w:t>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01825626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A transdisciplinary study of an abandoned channel of the Allier River (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Long Term Ecological Research Network &amp; LTER-France (Zones Ateliers Network &amp; Critical Zone Observatories) joint conference.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId270" w:history="1">
+            <w:hyperlink r:id="rId268" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Premiers résultats des sondages géoarchéologiques 2015 du Lac du puy de Corent (Puy-de-Dôme)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Depreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
+            <w:hyperlink r:id="rId271" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Saint-Sever</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10365,73 +10240,73 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée régionale de l’Archéologie, DRAC Auvergne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId272" w:history="1">
+            <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01863889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports du LIDAR à la cartographie géomorphologique de détail et à l’analyse géoarchéologique du Puy de Corent (Auvergne, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -10453,538 +10328,538 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée des Jeunes Géomorphologues</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, Chambéry, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId274" w:history="1">
+            <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864015v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic diatom and macroinvertebrate communities from the impacted bypass channel of Poutès, upper Allier River (France): preliminary results before the dam removal.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId275" w:history="1">
+            <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01170126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution des diatomées dans un tronçon de rivière de 21km impacté par le barrage hydroélectrique de Poutès (Massif central, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId271" w:history="1">
+            <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Garreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">34ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId276" w:history="1">
+            <w:hyperlink r:id="rId274" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01909571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Great Green Wall : a potential driver of transformation and increase resilience in Sahalian lanscapes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Goffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Guissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId266" w:history="1">
+            <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">NULL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId277" w:history="1">
+            <w:hyperlink r:id="rId275" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01792176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ressources et qualité de l'eau sur le territoire de recherche de l'OHMi Tessékéré, Nord du Sénégal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId279" w:history="1">
+            <w:hyperlink r:id="rId277" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Sakho</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3ème séminaire annuel du Labex DRIIHM</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Labex DRIIHM, Jun 2015, Aix en Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId278" w:history="1">
+            <w:hyperlink r:id="rId276" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01245116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">3D diachronic survey of riparian vegetation dynamics by photogrammetric methods: application of UAV and small airplane photographs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Borbála Hortobágyi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -11043,864 +10918,864 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUGEO Budapest 2015</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2015, Budapest, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId280" w:history="1">
+            <w:hyperlink r:id="rId278" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01201626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Couplage température / diatomées / macroinvertébrés comme indicateur des différences physico-chimiques et hydroécologiques dans les bras morts de la rivière Allier (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Casado Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen K. Serieyssol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33ème Colloque de l’Association des Diatomistes de Langue Française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, GEOLAB, Oct 2014, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId281" w:history="1">
+            <w:hyperlink r:id="rId279" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Spatial patterns of floodplain sediment texture at the lower Orinoco</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId283" w:history="1">
+            <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId284" w:history="1">
+            <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jl López</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2d International Conference on the Status and Future of the World’s Large Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2014, Manaus, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId282" w:history="1">
+            <w:hyperlink r:id="rId280" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112343v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The thermal regime of abandoned channels: a preliminary analysis towards a water temperature model for the Allier River, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EGU General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2014, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId285" w:history="1">
+            <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of a study done on a cut-off meander deepened at its confluence using diatom community approach (Allier River, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen K. Serieyssol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Central European Diatom Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA de Thonon, Sep 2013, Thonon-les-Bains, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId286" w:history="1">
+            <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01109427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic changes of a dry-temperate meandering river highly disturbed by a large dam, Sauce Grande River, Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Casado Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Campo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Conference on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Association of Geomorphologists, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geomorphic changes of a dry-temperate meandering river highly disturbed by a large dam, Sauce Grande River, Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia M. Campo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International conference (AIG) on Geomorphology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements fluviaux et dynamique historique du paysage dans la plaine alluviale inférieure de l’Allier : apport des bio-indicateurs à la paléogéomorphologie fluviale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauger Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ejarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId291" w:history="1">
+            <w:hyperlink r:id="rId289" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international Q8 «Quaternaire n° 8». Variabilité spatiale des environnements quaternaires contraintes, échelles et temporalités.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId290" w:history="1">
+            <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02281639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements fluviaux et dynamique du paysage dans la plaine alluviale inférieure de l’Allier : apport des bio-indicateurs à la géomorphologie fluviale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ejarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11919,1773 +11794,1773 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque international AFEQ Quaternaire n°8</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId292" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contribution à l’étude des diatomées d’un bras mort de la plaine alluviale de l’Allier: approche physico-chimique et sédimentologique.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId287" w:history="1">
+            <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Petit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen K. Serieyssol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId293" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flux hydrosédimentaires, indicateurs diatomiques et implications pour les services écosystémiques d’un bras mort de la rivière Allier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Limnologie et d’Océanographie (JILO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
+            <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paléodynamique fluviale et analyses paléoenvironnementales multi-proxies d'un paléochenal de l'Allier, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ejarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">I.S. Rivers, 1E conférence internationale, Recherches et Actions au service des fleuves et grandes rivières</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId295" w:history="1">
+            <w:hyperlink r:id="rId293" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112255v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’épave du Veurdre: Un exemple de bateau de rivière d’époque moderne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Yeny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId298" w:history="1">
+            <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Blondel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ejarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Régionale d’Archéologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Clermont-Ferrand, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId296" w:history="1">
+            <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01880105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diatom distribution in six natural and impacted cut-off meanders of the Allier River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen K. Serieyssol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22nd international diatom symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId299" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01112809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étude pluridisciplinaire de la distribution spatiale des macro-invertébrés et diatomées benthiques dans deux annexes hydrauliques de la rivière Allier.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rôle de la Biodiversité dans les processus écologiques aux interfaces eau-sédiments.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Lyon 1, Jan 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId298" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01130262v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydro-sedimentary dynamics of two intertropical rivers: Orinoco and Congo Rivers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId300" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Laraque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId301" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Castellanos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Johannes Steiger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Laraque</w:t>
+                <w:t xml:space="preserve">A. Pandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Adèle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on the Status and Future of the World’s Large Rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Wien, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId301" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117102v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId306" w:history="1">
+            <w:hyperlink r:id="rId304" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Research in progress on the Allier river (France): present and past dynamics of former channels - Focus on hydrological processes</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Des diatomées benthiques pour retracer l’histoire des annexes hydrauliques d’une rivière : analyse floristique comparée de six bras morts et d’un paléo-chenal de la rivière Allier (Massif central, France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen K. Serieyssol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier international « Morphodynamique fluviale &amp; Paléo-environnements alluviaux »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Bravard, J.-P., Lyon 2 Unversity, Jun 2011, Lyon, France</w:t>
+              <w:t xml:space="preserve">30ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2011, Boulogne-sur-mer, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId306" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01129401v1</w:t>
+            <w:hyperlink r:id="rId304" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId307" w:history="1">
+            <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Des diatomées benthiques pour retracer l’histoire des annexes hydrauliques d’une rivière : analyse floristique comparée de six bras morts et d’un paléo-chenal de la rivière Allier (Massif central, France).</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Research in progress on the Allier river (France): present and past dynamics of former channels - Focus on hydrological processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2011, Boulogne-sur-mer, France</w:t>
+              <w:t xml:space="preserve">Atelier international « Morphodynamique fluviale &amp; Paléo-environnements alluviaux »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Bravard, J.-P., Lyon 2 Unversity, Jun 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId307" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115121v1</w:t>
+            <w:hyperlink r:id="rId305" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01129401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of Paso de las Piedras Dam on the thermal regime of Sauce Grande River, Argentina</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Casado Casado</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Hannah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alicia Campo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecohydraulics : linkages between hydraulics, morphodynamics and ecological processes in rivers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Wim S.J. Uijttewaal and Johannes Steiger, Jun 2011, Clermont Ferrand, France. pp.239-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId308" w:history="1">
+            <w:hyperlink r:id="rId306" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01129399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distribution spatiale des diatomées et macroinvertébrés benthiques dans deux annexes hydrauliques de la rivière Allier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque de restitution ANR INbioprocess. Rôle de la biodiversité dans les processus écologiques aux interfaces eau-sédiments.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2011, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hydrogeomorphic processes in the lower Orinoco River, Venezuela: implications for the biodiversity of this tropical ecosystem</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rosales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId302" w:history="1">
+            <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Laraque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId311" w:history="1">
+            <w:hyperlink r:id="rId309" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId303" w:history="1">
+            <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Castellanos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">II International Congress on Biodiversity of the Guiana Shield</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Amapa State University, UEA, Macapa State, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId312" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Study of two oxbow lakes of the Allier River (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Distribution des diatomées de deux bras morts de la rivière Allier présentant un atterrissement élevé (France).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Beauger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen K. Serieyssol</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Floodplain Lake Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Fayetteville, Arkansas, United States</w:t>
+              <w:t xml:space="preserve">29ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115137v1</w:t>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId311" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des diatomées de deux bras morts de la rivière Allier présentant un atterrissement élevé (France).</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
+                <w:t xml:space="preserve">Study of two oxbow lakes of the Allier River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karen K. Serieyssol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Karen K. Serieyssol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Québec, Canada</w:t>
+              <w:t xml:space="preserve">Floodplain Lake Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Fayetteville, Arkansas, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId313" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115142v1</w:t>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des diatomées de deux bras morts de la rivière Allier recreusés artificiellement à des fins piscicoles (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Diatom distribution in two impacted oxbow lakes of the Allier River (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen K. Serieyssol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Québec, Canada</w:t>
+              <w:t xml:space="preserve">21st International Diatom Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, St. Paul, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115148v1</w:t>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom distribution in two impacted oxbow lakes of the Allier River (France)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
+                <w:t xml:space="preserve">Distribution des diatomées de deux bras morts de la rivière Allier recreusés artificiellement à des fins piscicoles (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen K. Serieyssol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Diatom Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, St. Paul, Minnesota, United States</w:t>
+              <w:t xml:space="preserve">29ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01115150v1</w:t>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01115148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic macroinvertebrates assemblages into units on a gravel-bed river: example of the river Allier (France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patricia Reyes-Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th international Symposium on Ecohydraulics.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2004, Madrid, Spain. pp.1097-1100</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -13695,563 +13570,563 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveau Poutès. Suivi hydrogéomorphologique de l’effacement partiel de l’aménagement hydroélectrique : traitement des données de la campagne de terrain des 17 au 20 septembre 2018</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport Technique] Université Clermont Auvergne UMR 6042 GEOLAB. 2019, 49 pp</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport technique)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02141809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport de conjoncture du CNRS, Section 31 « hommes et milieux : évolution, interactions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Maureille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martine Regert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Maureille</w:t>
+                <w:t xml:space="preserve">Véronique Darras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Martine Regert</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Teyssandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] Comité national de la recherche scientifique. 2014, pp.23-23</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05293421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Volcanoes, basins and cultural heritage of the Auvergne region. Field Guide</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise André</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Boivin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId326" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Claude Thouret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[0] International Association of Geomorphologists. 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId324" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01116006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dinamica biotico-hidro-sedimentologia en várzeas del bajo Río Orinoco, Estado Bolivar, Venezuela</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rosales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Rosales</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">W. Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Navarro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId328" w:history="1">
+            <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Méndez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId329" w:history="1">
+            <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Rodríguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[reportType_6] Universidad Nacional Experimental de Guayana. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId327" w:history="1">
+            <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01117078v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rapport d'expertise sur l'aménagement de l'Isère en Grésivaudan et dans Grenoble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId331" w:history="1">
+            <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Oberlin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">irstea. 1994, pp.9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02575790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14261,345 +14136,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">First results of a study done on a cut-off meander deepened at its confluence using diatom community approach (Allier River, France).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId334" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Petit Quentin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen K. Serieyssol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId333" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Sampling Method to Assess Water Quality Based on Benthic Macroinvertebrates Living in Geomorphological Unit Riffles Typical of Gravel-bed Rivers.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Lair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicole Lair</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Patricia Reyes-Marchant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01077870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Différents modes d'écoulement dans la zone vadose de Choranche</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Perrette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Jacques Delannoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Destombes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2001</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00111846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14609,91 +14484,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recherches en géomorphologie fluviale dans les hydrosystèmes fluviaux des Alpes du Nord, France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Joseph Fourier, 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04088084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -14703,114 +14578,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approche géographique de la dynamique spatio-temporelle des sédiments d'un cours d'eau intra montagnard : l'exemple de la plaine alluviale de l'Arve (Haute-Savoie)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sciences de l'environnement. Université Jean Moulin Lyon 3, 1988. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 1988LYO31009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04083293v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId341"/>
+      <w:footerReference w:type="default" r:id="rId339"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -14878,51 +14753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="06825145"/>
+    <w:nsid w:val="AFD8BD3C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15109,51 +14984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-peiry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7675-2741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034084622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bissagou Koumba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor Jestin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zdybal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ravelojaona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burkart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jan Wrobel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177021v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francois Berger" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115949v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112300v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112312v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108568v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen K. Serieyssol" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108585v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lair" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108588v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reyes-Marchant" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945781v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106158v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105990v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105998v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye Lamine" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924145v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245071v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110354v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosales" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Militza Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Diaz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Navarro" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077900v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077893v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267433v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267410v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830712v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumas" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267390v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Girel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267386v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gurnell" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Petts" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267377v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gazelle" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304593v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feougier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305807v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favillier" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108063" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547371v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373919v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Delorme" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Koumba" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117656" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149548v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Bassimb&#233; Sagna" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramata Talla" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Diallo" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2021.112015" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258876v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiabou Faye" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Saliou Sarr" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtab053" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973842v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Dalanda Diallo" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Guiss&#233;" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/IJPSS/2020/v32i730302" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920057v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950390" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943533v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104908" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568639v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kouna Diatta" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2020.v16n6p168" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129895v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Zgheib" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100244" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106182v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Goffner" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380112v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Sylla" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibou Ba" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsir Mbaye" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35759/JAnmPlSci.v40-3.2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180279v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bouchard d'Aubeterre" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.194" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157343v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wetzel" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Ector" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2019.1623715" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183326v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.123936" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106005v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01467-x" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863784v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.08.015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992405v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.048" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSVM4R0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818732v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trappmann" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morel" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2018.06.004" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769810v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21678" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771068v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464694v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020120" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771062v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.09.001" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFT8XZ4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426679v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.069" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGJN2NKV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332432v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia M. Campo" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.05.036" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771081v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delcoigne" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v36.iss3.2015.323" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077881v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129098v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado Casado" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077852v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2013.863224" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059249v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2013.877232" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129395v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hannah" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Campo" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1375" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8D1E6A7EB7E959703B53BB8EA9C97DCBDC54246/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129320v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267388v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022915v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2006005" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157731v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.879" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GGBKN93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267384v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533260v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026442v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amoros" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pautou" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bournaud" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986341v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363079v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miras" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauger" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lonlac Konlac" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281598v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110308v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ding" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lambs" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110315v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176551v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907970v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110258v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521743v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Niang" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah D. Goffner" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863882v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825626v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110296v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103661v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909538v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863889v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864015v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170126v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909571v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792176v1" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245116v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sakho" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201626v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109417v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112343v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl L&#243;pez" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129964v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109427v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129409v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129975v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281639v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steiger" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115116v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112806v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112804v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112255v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880105v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yeny" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112809v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130262v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117102v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castellanos" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandi" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ad&#232;le" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129401v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115121v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129399v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115126v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117088v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115137v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115142v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115148v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115150v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267405v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141809v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293421v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116006v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117078v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ndez" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575790v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peiry" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oberlin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077873v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Quentin" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077870v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111846v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Destombes" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04088084v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04083293v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1988LYO31009" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-peiry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7675-2741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034084622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bissagou Koumba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor Jestin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zdybal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ravelojaona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burkart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jan Wrobel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen K. Serieyssol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lair" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reyes-Marchant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105998v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye Lamine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosales" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Militza Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Diaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Navarro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267390v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Girel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gurnell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Petts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gazelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feougier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Delorme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Koumba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117656" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Bassimb&#233; Sagna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramata Talla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Diallo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2021.112015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258876v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiabou Faye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Saliou Sarr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtab053" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973842v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Dalanda Diallo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Guiss&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/IJPSS/2020/v32i730302" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950390" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943533v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104908" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kouna Diatta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2020.v16n6p168" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Zgheib" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100244" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106182v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Goffner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157343v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wetzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Ector" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2019.1623715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Sylla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibou Ba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsir Mbaye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35759/JAnmPlSci.v40-3.2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bouchard d'Aubeterre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.194" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183326v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.123936" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01467-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.08.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992405v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.048" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSVM4R0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818732v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trappmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2018.06.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769810v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21678" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771068v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020120" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771062v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.09.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFT8XZ4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.069" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGJN2NKV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332432v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia M. Campo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.05.036" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771081v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delcoigne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v36.iss3.2015.323" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077881v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129098v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado Casado" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2013.863224" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2013.877232" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129395v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hannah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Campo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1375" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8D1E6A7EB7E959703B53BB8EA9C97DCBDC54246/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129320v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267388v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2006005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157731v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.879" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GGBKN93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267384v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533260v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amoros" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pautou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bournaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986341v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363079v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miras" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lonlac Konlac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110308v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ding" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lambs" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110315v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907970v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863882v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521743v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Niang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah D. Goffner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103661v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110296v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825626v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909538v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863889v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864015v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170126v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909571v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792176v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245116v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sakho" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201626v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109417v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112343v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl L&#243;pez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129964v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109427v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129409v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129975v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281639v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steiger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115116v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112806v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112255v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880105v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yeny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112809v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130262v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117102v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castellanos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ad&#232;le" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115121v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129399v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115126v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117088v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115142v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115137v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115148v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267405v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141809v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293421v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116006v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117078v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ndez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575790v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peiry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oberlin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077873v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Quentin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077870v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111846v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Destombes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04088084v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04083293v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1988LYO31009" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>