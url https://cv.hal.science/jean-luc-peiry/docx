--- v1 (2026-04-11)
+++ v2 (2026-05-03)
@@ -3685,286 +3685,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The life of a plastic butter tub in riverine environments</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking plant, fungal and algal diversity through a data mining approach: towards an improved analysis of holocene lake Aydat (Puyde-Dôme, France) dynamics and ecological legacies.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Astrid Delorme</w:t>
+                <w:t xml:space="preserve">Beauger Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaelle Koumba</w:t>
+                <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Roussel</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+                <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Pollution</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue des Sciences Naturelles d'Auvergne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03373919v1</w:t>
+                <w:t xml:space="preserve">hal-03547371v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking plant, fungal and algal diversity through a data mining approach: towards an improved analysis of holocene lake Aydat (Puyde-Dôme, France) dynamics and ecological legacies.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerry Lonlac</w:t>
+                <w:t xml:space="preserve">The life of a plastic butter tub in riverine environments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Astrid Delorme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaelle Koumba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beauger Aude</w:t>
+                <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Legrand</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Delphine Latour</w:t>
+                <w:t xml:space="preserve">Florence Delor-Jestin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue des Sciences Naturelles d'Auvergne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Environmental Pollution</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 287, pp.117656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.envpol.2021.117656⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03547371v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03373919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation of the Aerial Biomass of Three Sahelian Species in the Ferlo (North Senegal): Acacia tortilis (Forsk.) Hayn essp. Raddiana (Savi) Brenan, Acacia senegal (L.) Willd and Balanites aegyptiaca (L.) Del</w:t>
               </w:r>
@@ -4212,291 +4212,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of Anthropic and Topographic Factors on the Physicochemical Properties of the Soil around Temporary Pools in Ferlo, North Senegal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ndiabou Faye</w:t>
+                <w:t xml:space="preserve">Early human impact on soils and hydro-sedimentary systems: Multi-proxy geoarchaeological analyses from La Narse de la Sauvetat (France)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alfredo Mayoral</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mariama Dalanda Diallo</w:t>
+                <w:t xml:space="preserve">Salomé Granai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId119" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Miras</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, pp.26-40. </w:t>
+              <w:t xml:space="preserve">The Holocene</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 30 (12), pp.1780-1800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.9734/IJPSS/2020/v32i730302⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1177/0959683620950390⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02973842v1</w:t>
+                <w:t xml:space="preserve">hal-02920057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early human impact on soils and hydro-sedimentary systems: Multi-proxy geoarchaeological analyses from La Narse de la Sauvetat (France)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Alfredo Mayoral</w:t>
+                <w:t xml:space="preserve">Influence of Anthropic and Topographic Factors on the Physicochemical Properties of the Soil around Temporary Pools in Ferlo, North Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ndiabou Faye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Salomé Granai</w:t>
+                <w:t xml:space="preserve">Mariama Dalanda Diallo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aly Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Lise Develle</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Aliou Guissé</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Holocene</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 30 (12), pp.1780-1800. </w:t>
+              <w:t xml:space="preserve">International Journal of Plant &amp; Soil Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, pp.26-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1177/0959683620950390⟩</w:t>
+                <w:t xml:space="preserve">⟨10.9734/IJPSS/2020/v32i730302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02920057v1</w:t>
+                <w:t xml:space="preserve">hal-02973842v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five millennia of human-environment interactions reconstructed from pedosedimentary archives of the Lac du Puy wetland (Corent, Fr.)</w:t>
               </w:r>
@@ -5118,51 +5118,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diarra Sylla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taibou Ba</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariama Dalanda Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tamsir Mbaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5520,51 +5520,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boetsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Guissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Goffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6616,51 +6616,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Vautier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Johannes Steiger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Environmental Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 202, pp.348-362. </w:t>
@@ -8469,51 +8469,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiproxy geoarchaeological approach reveals early anthropogenic impacts on soils and hydrosedimentary systems of Limagne plain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Granai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul M Ledger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8719,90 +8719,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patterning Holocene lake dynamics and detecting early Prehistoric human impacts: targets of an improved integration of multivariate ecological indicators thanks to the data mining approach.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauger Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MedPalyno2019: The Mediterranean Palynological Societies Symposium 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Bordeaux, France</w:t>
@@ -9094,90 +9094,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combining multi-variate palaeoecological indicators and mining closed gradual patterns for refining past lake dynamics and the induced ecological legacies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yannick Miras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauger Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerry Lonlac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Latour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Ecological Sciences, SFEcologie 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Rennes, France</w:t>
@@ -9219,64 +9219,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trois millénaires d’impact anthropique sur les sols et le système morpho-sédimentaire de la Narse de la Sauvetat (Auvergne, Fr.) du Néolithique au Moyen Âge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alfredo Mayoral Pascual</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salomé Granai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Lise Develle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‑françois Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9944,51 +9944,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Boëtsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Priscilla Duboz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Guissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10626,51 +10626,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Great Green Wall : a potential driver of transformation and increase resilience in Sahalian lanscapes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Goffner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliou Guissé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11580,51 +11580,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId288" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changements fluviaux et dynamique historique du paysage dans la plaine alluviale inférieure de l’Allier : apport des bio-indicateurs à la paléogéomorphologie fluviale.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beauger Aude</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ana Ejarque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13248,217 +13248,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01115137v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diatom distribution in two impacted oxbow lakes of the Allier River (France)</w:t>
+                <w:t xml:space="preserve">Distribution des diatomées de deux bras morts de la rivière Allier recreusés artificiellement à des fins piscicoles (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen K. Serieyssol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Diatom Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2010, St. Paul, Minnesota, United States</w:t>
+              <w:t xml:space="preserve">29ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2010, Québec, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115150v1</w:t>
+                <w:t xml:space="preserve">hal-01115148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distribution des diatomées de deux bras morts de la rivière Allier recreusés artificiellement à des fins piscicoles (France)</w:t>
+                <w:t xml:space="preserve">Diatom distribution in two impacted oxbow lakes of the Allier River (France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karen K. Serieyssol</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Peiry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">29ème Colloque de l’Association des Diatomistes de Langue Française (ADLaF)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2010, Québec, Canada</w:t>
+              <w:t xml:space="preserve">21st International Diatom Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2010, St. Paul, Minnesota, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01115148v1</w:t>
+                <w:t xml:space="preserve">hal-01115150v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benthic macroinvertebrates assemblages into units on a gravel-bed river: example of the river Allier (France).</w:t>
               </w:r>
@@ -13623,51 +13623,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Chabanon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Beauger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Voldoire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -14753,51 +14753,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AFD8BD3C"/>
+    <w:nsid w:val="B7094EB4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -14984,51 +14984,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-peiry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7675-2741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034084622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bissagou Koumba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor Jestin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zdybal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ravelojaona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burkart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jan Wrobel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen K. Serieyssol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lair" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reyes-Marchant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105998v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye Lamine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosales" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Militza Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Diaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Navarro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267390v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Girel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gurnell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Petts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gazelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feougier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373919v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Delorme" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Koumba" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117656" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547371v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Bassimb&#233; Sagna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramata Talla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Diallo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2021.112015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258876v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiabou Faye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Saliou Sarr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtab053" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973842v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Dalanda Diallo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Guiss&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/IJPSS/2020/v32i730302" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920057v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950390" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943533v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104908" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kouna Diatta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2020.v16n6p168" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Zgheib" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100244" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106182v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Goffner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157343v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wetzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Ector" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2019.1623715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Sylla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibou Ba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsir Mbaye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35759/JAnmPlSci.v40-3.2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bouchard d'Aubeterre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.194" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183326v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.123936" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01467-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.08.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992405v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.048" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSVM4R0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818732v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trappmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2018.06.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769810v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21678" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771068v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020120" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771062v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.09.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFT8XZ4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.069" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGJN2NKV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332432v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia M. Campo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.05.036" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771081v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delcoigne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v36.iss3.2015.323" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077881v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129098v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado Casado" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2013.863224" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2013.877232" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129395v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hannah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Campo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1375" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8D1E6A7EB7E959703B53BB8EA9C97DCBDC54246/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129320v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267388v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2006005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157731v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.879" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GGBKN93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267384v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533260v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amoros" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pautou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bournaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986341v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363079v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miras" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lonlac Konlac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110308v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ding" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lambs" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110315v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907970v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863882v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521743v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Niang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah D. Goffner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103661v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110296v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825626v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909538v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863889v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864015v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170126v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909571v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792176v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245116v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sakho" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201626v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109417v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112343v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl L&#243;pez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129964v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109427v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129409v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129975v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281639v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steiger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115116v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112806v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112255v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880105v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yeny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112809v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130262v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117102v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castellanos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ad&#232;le" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115121v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129399v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115126v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117088v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115142v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115137v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115150v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115148v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267405v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141809v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293421v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116006v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117078v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ndez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575790v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peiry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oberlin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077873v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Quentin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077870v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111846v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Destombes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04088084v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04083293v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1988LYO31009" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-peiry" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-7675-2741" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/034084622" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05126696v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Jaillet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Jacques Delannoy" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Peiry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Malet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01706578v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Verney" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;lle Bissagou Koumba" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor Jestin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominik Zdybal" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haroutioun Askanian" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110334v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Borb&#225;la Hortob&#225;gyi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Jean-Fran&#231;ois Corenblit" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johannes Steiger" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864022v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Poux" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Milcent" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110329v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201637v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Vautier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170109v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Ravelojaona" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170149v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Burkart" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Jan Wrobel" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115949v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Beauger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Celle-Jeanton" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Voldoire" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112300v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alfredo Mayoral Pascual" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Berger" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112312v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Ejarque" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Miras" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108568v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen K. Serieyssol" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108585v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Lair" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108588v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Reyes-Marchant" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04945781v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M Ledger" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.cnrseditions.fr" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106158v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Astrade" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Coeur" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Gauchon" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105990v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02105998v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Priscilla Duboz" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Boetsch" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gueye Lamine" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01924145v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerry Lonlac" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Mazenod" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245071v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110354v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rosales" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Militza Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Diaz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Navarro" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077900v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077893v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267433v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Andr&#233;" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267410v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02830712v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Jarry" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnes Bardonnet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Bolliet" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Dumas" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267390v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Girel" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267386v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Gurnell" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffrey Petts" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267377v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Pi&#233;gay" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gazelle" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304593v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Feougier" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04305807v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Favillier" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guillet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez-Saez" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florie Giacona" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Eckert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quascirev.2023.108063" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03547371v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beauger Aude" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Legrand" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Latour" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03373919v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Astrid Delorme" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Koumba" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Roussel" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Delor-Jestin" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2021.117656" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149548v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daouda Ndiaye" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moustapha Bassimb&#233; Sagna" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramata Talla" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aly Diallo" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4236/oje.2021.112015" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258876v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ndiabou Faye" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Papa Saliou Sarr" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jpe/rtab053" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02920057v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salom&#233; Granai" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Develle" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0959683620950390" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02973842v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariama Dalanda Diallo" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliou Guiss&#233;" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.9734/IJPSS/2020/v32i730302" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02943533v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Ledger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.catena.2020.104908" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02568639v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;kouna Diatta" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.19044/esj.2020.v16n6p168" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03129895v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Mainieri" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Favillier" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez Saez" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Eckert" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taline Zgheib" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ancene.2020.100244" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106182v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Goffner" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02157343v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Wetzel" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc L. Ector" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/23818107.2019.1623715" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02380112v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diarra Sylla" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taibou Ba" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tamsir Mbaye" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35759/JAnmPlSci.v40-3.2" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180279v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Bouchard d'Aubeterre" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Mainieri" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lopez Saez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.194" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02183326v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lanie Quenet" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Albaric" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Huneau" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhydrol.2019.123936" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106005v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10113-019-01467-x" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863784v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Simon" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2018.08.015" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03992405v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dov Corenblit" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2017.08.048" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VSVM4R0X-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01818732v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Guillet" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Trappmann" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Morel" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coldregions.2018.06.004" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01769810v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Depreux" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/gea.21678" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771068v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01464694v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Toumazet" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Fran&#231;ois-Xavier" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/rs9020120" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771062v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Corona" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lopez-Saez Lopez Saez" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quageo.2017.09.001" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BFT8XZ4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426679v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jenvman.2016.08.069" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XGJN2NKV-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01332432v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia M. Campo" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.geomorph.2016.05.036" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01771081v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Delcoigne" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Serieyssol" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7872/crya/v36.iss3.2015.323" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077881v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129098v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Casado Casado" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077852v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0269249X.2013.863224" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01059249v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09853111.2013.877232" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129395v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Hannah" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alicia Campo" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/eco.1375" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/A8D1E6A7EB7E959703B53BB8EA9C97DCBDC54246/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129320v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00877969v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Arnaud-Fassetta" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bardou" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeannine Corbonnois" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Delahaye" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geomorphologie.7554" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/G14-05CRZDJ6-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267388v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00022915v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lefebvre" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marmonier" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2006005" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00157731v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Tabacchi" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Dufour" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/rra.879" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-0GGBKN93-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267384v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533260v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05026442v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gudrun Bornette" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Bravard" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Amoros" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Pautou" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bournaud" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986341v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03363079v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Miras" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Beauger" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lonlac Konlac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Legrand" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Latour" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281598v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110308v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Ding" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Lambs" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110315v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02176551v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907970v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110258v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863882v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01521743v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khoudia Niang" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Delay" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah D. Goffner" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103661v1" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Pailloux" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02110296v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01825626v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Bo&#235;tsch" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909538v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Garreau" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863889v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Saint-Sever" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864015v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01170126v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01909571v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01792176v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245116v1" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Sakho" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01201626v1" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109417v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112343v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jl L&#243;pez" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129964v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01109427v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petit" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129409v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129975v1" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02281639v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Steiger" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115116v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112806v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112804v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112255v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01880105v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Yeny" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Blondel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112809v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01130262v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117102v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Laraque" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Castellanos" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pandi" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Ad&#232;le" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115121v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129401v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01129399v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115126v1" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117088v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodriguez" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115142v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115137v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115148v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01115150v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267405v1" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02141809v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Chabanon" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univoak.hal.science/hal-05293421v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Maureille" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Darras" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Teyssandier" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01116006v1" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Boivin" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Claude Thouret" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01117078v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. M&#233;ndez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rodr&#237;guez" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02575790v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Peiry" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Oberlin" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077873v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petit Quentin" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01077870v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111846v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Destombes" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04088084v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04083293v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1988LYO31009" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>