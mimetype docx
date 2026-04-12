--- v0 (2026-03-19)
+++ v1 (2026-04-12)
@@ -338,314 +338,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’infrastructure-frontière comme catalyseur de la mise en place d’un système de pilotage du développement durable au sein des collectivités territoriales ? L’exemple de la communauté de communes des Crêtes Pré-Ardennaises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle structuration de la démarche de Développement Durable-Responsabilité Sociale (DD-RS) à l’université ? L’exemple des universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/gmp.083.0011⟩</w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 144 (3), pp.287-313. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/resg.144.0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05212010v1</w:t>
+                <w:t xml:space="preserve">hal-03381671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle structuration de la démarche de Développement Durable-Responsabilité Sociale (DD-RS) à l’université ? L’exemple des universités françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’infrastructure-frontière comme catalyseur de la mise en place d’un système de pilotage du développement durable au sein des collectivités territoriales ? L’exemple de la communauté de communes des Crêtes Pré-Ardennaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francis Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, N° 144 (3), pp.287-313. </w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 8 / n° 3 (3), pp.11-46. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/resg.144.0287⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/gmp.083.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381671v2</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05212010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’infrastructure-frontière comme catalyseur de la mise en place d’un système de pilotage du développement durable au sein des collectivités territoriales ? L’exemple de la communauté de communes des Crêtes Pré-Ardennaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Volume 8 / n° 3 (3), pp.11-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gmp.083.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477214v1</w:t>
@@ -1457,217 +1457,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation comptable des services écosystémiques rendus par les haies : l’apport d’une approche écosystème centrée.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pernel Martin</w:t>
+                <w:t xml:space="preserve">Les stratégies RSU, entre discours et paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Dessiner les chemins de la transition : innovation ouverte et impact de la recherche sur les territoires ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque Ecole Chercheurs Partenaires - Programme TETRAE, Oct 2023, Cap d’Agde, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADERSE, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04480057v1</w:t>
+                <w:t xml:space="preserve">hal-04439916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies RSU, entre discours et paradoxes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francis Ory</w:t>
+                <w:t xml:space="preserve">Valorisation comptable des services écosystémiques rendus par les haies : l’apport d’une approche écosystème centrée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADERSE, Jun 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">« Dessiner les chemins de la transition : innovation ouverte et impact de la recherche sur les territoires ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque Ecole Chercheurs Partenaires - Programme TETRAE, Oct 2023, Cap d’Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04439916v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04480057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration de l’environnement dans les comptes : Analyse Critique et Généalogie des modèles comptables</w:t>
               </w:r>
@@ -1735,51 +1735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre d’une infrastructure-frontière pour le pilotage du développement durable au sein des collectivités territoriales : l’exemple de la communauté de communes des Crêtes Pré-ardennaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1919,151 +1919,164 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diagnostic durabilité : une étude de terrain en comptabilité agricole socio-environnementale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">как управлатъ разйыми поколрниями ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Shemetkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Koryagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Alekseenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigori Korolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER « La bioéconomie : organisation, innovation, soutenabilité et territoire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">The Open International Scientific and Intellectual Contest et à The Open International Contest of Initiative Scientific Research Projects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02159632v1</w:t>
+                <w:t xml:space="preserve">hal-02534036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel pilotage de la performance socio-environnementale pour l’économie circulaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2079,437 +2092,424 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etude : le rôle des Sciences Humaines et Sociales dans la recherche pour le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">как управлатъ разйыми поколрниями ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le diagnostic durabilité : une étude de terrain en comptabilité agricole socio-environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grigori Korolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open International Scientific and Intellectual Contest et à The Open International Contest of Initiative Scientific Research Projects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Colloque SFER « La bioéconomie : organisation, innovation, soutenabilité et territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02534036v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02159632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RSE à l’Université, quel processus de diffusion de l’innovation ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends in firms' financial disclosure: Historical Evolution, Theoretical Perspectives : and Empirical Findings in French Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque AIRMAP : « Un management public innovant ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">Journée d’études sur les developpements actuels de la comptabilite, de l’audit et de la finance : regards croises France-Russie-Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053016v1</w:t>
+                <w:t xml:space="preserve">hal-02148077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et gestion de la mission DD-RS des universités : un état des lieux</w:t>
+                <w:t xml:space="preserve">La RSE à l’Université, quel processus de diffusion de l’innovation ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de l’ADERSE : « Gouvernance et RSE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque AIRMAP : « Un management public innovant ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924430v2</w:t>
+                <w:t xml:space="preserve">hal-02053016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in firms' financial disclosure: Historical Evolution, Theoretical Perspectives : and Empirical Findings in French Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Organisation et gestion de la mission DD-RS des universités : un état des lieux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études sur les developpements actuels de la comptabilite, de l’audit et de la finance : regards croises France-Russie-Tunisie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, REIMS, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès de l’ADERSE : « Gouvernance et RSE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148077v1</w:t>
+                <w:t xml:space="preserve">hal-01924430v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in firms reporting : theorical perspective and empirical evidence in the french context</w:t>
               </w:r>
@@ -2558,476 +2558,476 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage de la performance globale dans les entreprises africaines : l’exemple du secteur de l’énergie au Sénégal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesurer la compétitivité des exploitations agricoles familiales en transition vers l'agro-écologie : un état des lieux des problématiques comptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Falilou Bane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès de L’Institut International des coûts et 4ème Congrès Transatlantique de Comptabilité, Audit et Contrôle de Gestion et Gestion des Coûts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, LYON, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER « Compétitivité, Agriculture et Alimentation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148101v1</w:t>
+                <w:t xml:space="preserve">hal-02053018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la compétitivité des exploitations agricoles familiales en transition vers l'agro-écologie : un état des lieux des problématiques comptables</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le pilotage de la performance globale dans les entreprises africaines : l’exemple du secteur de l’énergie au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Falilou Bane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER « Compétitivité, Agriculture et Alimentation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès de L’Institut International des coûts et 4ème Congrès Transatlantique de Comptabilité, Audit et Contrôle de Gestion et Gestion des Coûts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053018v1</w:t>
+                <w:t xml:space="preserve">hal-02148101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel pilotage de la performance de l’économie circulaire ?</w:t>
+                <w:t xml:space="preserve">Impact de la recherche en contrôle de gestion sur le management et le pilotage des collectivités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journée d’études en contrôle de gestion,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, NANTES, France</w:t>
+              <w:t xml:space="preserve">L’impact de la recherche en sciences de gestion, Etat Généraux du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148134v1</w:t>
+                <w:t xml:space="preserve">hal-02148127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la recherche en contrôle de gestion sur le management et le pilotage des collectivités locales</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Améliorer la performance dans l’université par le contrôle de gestion : de la différenciation dans les méthodes à l’intégration par la finalité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’impact de la recherche en sciences de gestion, Etat Généraux du Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">2ème Workshop « Contrôle de gestion et management public » du CREGO (IAE de Dijon)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2016, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148127v1</w:t>
+                <w:t xml:space="preserve">hal-02053024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Améliorer la performance dans l’université par le contrôle de gestion : de la différenciation dans les méthodes à l’intégration par la finalité</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quel pilotage de la performance de l’économie circulaire ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Côme</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2ème Workshop « Contrôle de gestion et management public » du CREGO (IAE de Dijon)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2016, Dijon, France</w:t>
+              <w:t xml:space="preserve">8ème journée d’études en contrôle de gestion,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053024v1</w:t>
+                <w:t xml:space="preserve">hal-02148134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déficit en outils de pilotage de la performance environnementale dans les universités</w:t>
               </w:r>
@@ -3374,191 +3374,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bascourret J.M., Petitjean J.L., (2011) « Mise en œuvre d'un véritable éco-contrôle en entreprise : éléments de réflexion sur la réalité du système de contrôle de gestion environnemental », Colloque « Organisations Marchandes et Institutions », Reims, 17 et 18 novembre 2011, 10 pages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre d'un véritable éco-contrôle en entreprise : éléments de réflexion sur la réalité du système de contrôle de gestion environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisations Marchandes et Institutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, REIMS, France</w:t>
+              <w:t xml:space="preserve">Performance et Institutions : de l’efficience au pluralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522421v1</w:t>
+                <w:t xml:space="preserve">hal-02148165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d'un véritable éco-contrôle en entreprise : éléments de réflexion sur la réalité du système de contrôle de gestion environnemental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bascourret J.M., Petitjean J.L., (2011) « Mise en œuvre d'un véritable éco-contrôle en entreprise : éléments de réflexion sur la réalité du système de contrôle de gestion environnemental », Colloque « Organisations Marchandes et Institutions », Reims, 17 et 18 novembre 2011, 10 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance et Institutions : de l’efficience au pluralisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, REIMS, France</w:t>
+              <w:t xml:space="preserve">Organisations Marchandes et Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148165v1</w:t>
+                <w:t xml:space="preserve">hal-03522421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perte de contrôle des filiales à l’étranger : l’exemple d’Aerospatiale</w:t>
               </w:r>
@@ -4996,51 +4996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Petitjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.037.0039" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.083.0011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03381671v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.144.0287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03477214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.182.0105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01991738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.132.0060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02147946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Bane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.294.0059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.285.0041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695045v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.267.0069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernel Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03477219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02533939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03036165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159632v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02533959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02534036v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shemetkova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Koryagina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Alekseenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Korolev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924430v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148101v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148127v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053024v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148165v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Seiffert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03701329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/58594" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03477315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel Seifert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01880571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Petitjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.037.0039" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03381671v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.144.0287" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.083.0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03477214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.182.0105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01991738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.132.0060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02147946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Bane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.294.0059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.285.0041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695045v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.267.0069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernel Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03477219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02533939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03036165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02534036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shemetkova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Koryagina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Alekseenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Korolev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02533959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924430v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Seiffert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03701329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/58594" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03477315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel Seifert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01880571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>