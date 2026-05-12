--- v1 (2026-04-12)
+++ v2 (2026-05-12)
@@ -338,314 +338,314 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03637287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quelle structuration de la démarche de Développement Durable-Responsabilité Sociale (DD-RS) à l’université ? L’exemple des universités françaises</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’infrastructure-frontière comme catalyseur de la mise en place d’un système de pilotage du développement durable au sein des collectivités territoriales ? L’exemple de la communauté de communes des Crêtes Pré-Ardennaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Modolo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francis Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/resg.144.0287⟩</w:t>
+              <w:t xml:space="preserve">Gestion et management public</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Volume 8 / n° 3 (3), pp.11-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/gmp.083.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03381671v2</w:t>
+                <w:t xml:space="preserve">hal-05212010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’infrastructure-frontière comme catalyseur de la mise en place d’un système de pilotage du développement durable au sein des collectivités territoriales ? L’exemple de la communauté de communes des Crêtes Pré-Ardennaises</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quelle structuration de la démarche de Développement Durable-Responsabilité Sociale (DD-RS) à l’université ? L’exemple des universités françaises</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gestion et management public</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Volume 8 / n° 3 (3), pp.11-46. </w:t>
+              <w:t xml:space="preserve">Recherches en sciences de gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, N° 144 (3), pp.287-313. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/gmp.083.0011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/resg.144.0287⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05212010v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381671v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’infrastructure-frontière comme catalyseur de la mise en place d’un système de pilotage du développement durable au sein des collectivités territoriales ? L’exemple de la communauté de communes des Crêtes Pré-Ardennaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gestion et management public</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Volume 8 / n° 3 (3), pp.11-46. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/gmp.083.0011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477214v1</w:t>
@@ -1457,217 +1457,217 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les stratégies RSU, entre discours et paradoxes</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Francis Ory</w:t>
+                <w:t xml:space="preserve">Valorisation comptable des services écosystémiques rendus par les haies : l’apport d’une approche écosystème centrée.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pernel Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19ème Congrès de l’ADERSE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, ADERSE, Jun 2023, La Rochelle, France</w:t>
+              <w:t xml:space="preserve">« Dessiner les chemins de la transition : innovation ouverte et impact de la recherche sur les territoires ».</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Colloque Ecole Chercheurs Partenaires - Programme TETRAE, Oct 2023, Cap d’Agde, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04439916v1</w:t>
+                <w:t xml:space="preserve">hal-04480057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Valorisation comptable des services écosystémiques rendus par les haies : l’apport d’une approche écosystème centrée.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Pernel Martin</w:t>
+                <w:t xml:space="preserve">Les stratégies RSU, entre discours et paradoxes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Côme</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">« Dessiner les chemins de la transition : innovation ouverte et impact de la recherche sur les territoires ».</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Colloque Ecole Chercheurs Partenaires - Programme TETRAE, Oct 2023, Cap d’Agde, France</w:t>
+              <w:t xml:space="preserve">19ème Congrès de l’ADERSE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ADERSE, Jun 2023, La Rochelle, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04480057v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04439916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intégration de l’environnement dans les comptes : Analyse Critique et Généalogie des modèles comptables</w:t>
               </w:r>
@@ -1735,51 +1735,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre d’une infrastructure-frontière pour le pilotage du développement durable au sein des collectivités territoriales : l’exemple de la communauté de communes des Crêtes Pré-ardennaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Modolo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1919,164 +1919,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03036165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">как управлатъ разйыми поколрниями ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le diagnostic durabilité : une étude de terrain en comptabilité agricole socio-environnementale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Grigori Korolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open International Scientific and Intellectual Contest et à The Open International Contest of Initiative Scientific Research Projects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2019, Moscou, Russia</w:t>
+              <w:t xml:space="preserve">Colloque SFER « La bioéconomie : organisation, innovation, soutenabilité et territoire »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02534036v1</w:t>
+                <w:t xml:space="preserve">hal-02159632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quel pilotage de la performance socio-environnementale pour l’économie circulaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2092,424 +2079,437 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’Etude : le rôle des Sciences Humaines et Sociales dans la recherche pour le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2019, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02533959v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le diagnostic durabilité : une étude de terrain en comptabilité agricole socio-environnementale</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">как управлатъ разйыми поколрниями ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olga Shemetkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inga Koryagina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ekaterina Alekseenko</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grigori Korolev</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER « La bioéconomie : organisation, innovation, soutenabilité et territoire »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2019, Reims, France</w:t>
+              <w:t xml:space="preserve">The Open International Scientific and Intellectual Contest et à The Open International Contest of Initiative Scientific Research Projects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2019, Moscou, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02159632v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02534036v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trends in firms' financial disclosure: Historical Evolution, Theoretical Perspectives : and Empirical Findings in French Context</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La RSE à l’Université, quel processus de diffusion de l’innovation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’études sur les developpements actuels de la comptabilite, de l’audit et de la finance : regards croises France-Russie-Tunisie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2018, REIMS, France</w:t>
+              <w:t xml:space="preserve">7ème Colloque AIRMAP : « Un management public innovant ? »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148077v1</w:t>
+                <w:t xml:space="preserve">hal-02053016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La RSE à l’Université, quel processus de diffusion de l’innovation ?</w:t>
+                <w:t xml:space="preserve">Organisation et gestion de la mission DD-RS des universités : un état des lieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Francis Ory</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Colloque AIRMAP : « Un management public innovant ? »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Biarritz, France</w:t>
+              <w:t xml:space="preserve">15ème Congrès de l’ADERSE : « Gouvernance et RSE »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053016v1</w:t>
+                <w:t xml:space="preserve">hal-01924430v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation et gestion de la mission DD-RS des universités : un état des lieux</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Trends in firms' financial disclosure: Historical Evolution, Theoretical Perspectives : and Empirical Findings in French Context</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15ème Congrès de l’ADERSE : « Gouvernance et RSE »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Journée d’études sur les developpements actuels de la comptabilite, de l’audit et de la finance : regards croises France-Russie-Tunisie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2018, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01924430v2</w:t>
+                <w:t xml:space="preserve">hal-02148077v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trends in firms reporting : theorical perspective and empirical evidence in the french context</w:t>
               </w:r>
@@ -2558,299 +2558,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02148084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesurer la compétitivité des exploitations agricoles familiales en transition vers l'agro-écologie : un état des lieux des problématiques comptables</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Le pilotage de la performance globale dans les entreprises africaines : l’exemple du secteur de l’énergie au Sénégal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mouhamadou Falilou Bane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque SFER « Compétitivité, Agriculture et Alimentation »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
+              <w:t xml:space="preserve">5ème Congrès de L’Institut International des coûts et 4ème Congrès Transatlantique de Comptabilité, Audit et Contrôle de Gestion et Gestion des Coûts</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02053018v1</w:t>
+                <w:t xml:space="preserve">hal-02148101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le pilotage de la performance globale dans les entreprises africaines : l’exemple du secteur de l’énergie au Sénégal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mesurer la compétitivité des exploitations agricoles familiales en transition vers l'agro-écologie : un état des lieux des problématiques comptables</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Francis Ory</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mouhamadou Falilou Bane</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5ème Congrès de L’Institut International des coûts et 4ème Congrès Transatlantique de Comptabilité, Audit et Contrôle de Gestion et Gestion des Coûts</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2017, LYON, France</w:t>
+              <w:t xml:space="preserve">Colloque SFER « Compétitivité, Agriculture et Alimentation »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2017, Reims, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148101v1</w:t>
+                <w:t xml:space="preserve">hal-02053018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact de la recherche en contrôle de gestion sur le management et le pilotage des collectivités locales</w:t>
+                <w:t xml:space="preserve">Quel pilotage de la performance de l’économie circulaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Thierry Côme</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">L’impact de la recherche en sciences de gestion, Etat Généraux du Management</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2016, TOULOUSE, France</w:t>
+              <w:t xml:space="preserve">8ème journée d’études en contrôle de gestion,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2016, NANTES, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148127v1</w:t>
+                <w:t xml:space="preserve">hal-02148134v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Améliorer la performance dans l’université par le contrôle de gestion : de la différenciation dans les méthodes à l’intégration par la finalité</w:t>
               </w:r>
@@ -2925,109 +2925,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02053024v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quel pilotage de la performance de l’économie circulaire ?</w:t>
+                <w:t xml:space="preserve">Impact de la recherche en contrôle de gestion sur le management et le pilotage des collectivités locales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yulia Altukhova-Nys</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Côme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8ème journée d’études en contrôle de gestion,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2016, NANTES, France</w:t>
+              <w:t xml:space="preserve">L’impact de la recherche en sciences de gestion, Etat Généraux du Management</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2016, TOULOUSE, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148134v1</w:t>
+                <w:t xml:space="preserve">hal-02148127v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le déficit en outils de pilotage de la performance environnementale dans les universités</w:t>
               </w:r>
@@ -3374,191 +3374,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03522514v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mise en œuvre d'un véritable éco-contrôle en entreprise : éléments de réflexion sur la réalité du système de contrôle de gestion environnemental</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Bascourret J.M., Petitjean J.L., (2011) « Mise en œuvre d'un véritable éco-contrôle en entreprise : éléments de réflexion sur la réalité du système de contrôle de gestion environnemental », Colloque « Organisations Marchandes et Institutions », Reims, 17 et 18 novembre 2011, 10 pages.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Performance et Institutions : de l’efficience au pluralisme</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2011, REIMS, France</w:t>
+              <w:t xml:space="preserve">Organisations Marchandes et Institutions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02148165v1</w:t>
+                <w:t xml:space="preserve">hal-03522421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bascourret J.M., Petitjean J.L., (2011) « Mise en œuvre d'un véritable éco-contrôle en entreprise : éléments de réflexion sur la réalité du système de contrôle de gestion environnemental », Colloque « Organisations Marchandes et Institutions », Reims, 17 et 18 novembre 2011, 10 pages.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mise en œuvre d'un véritable éco-contrôle en entreprise : éléments de réflexion sur la réalité du système de contrôle de gestion environnemental</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Bascourret</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Petitjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Organisations Marchandes et Institutions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, REIMS, France</w:t>
+              <w:t xml:space="preserve">Performance et Institutions : de l’efficience au pluralisme</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2011, REIMS, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03522421v1</w:t>
+                <w:t xml:space="preserve">hal-02148165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La perte de contrôle des filiales à l’étranger : l’exemple d’Aerospatiale</w:t>
               </w:r>
@@ -4996,51 +4996,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Petitjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.037.0039" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03381671v2" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.144.0287" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212010v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.083.0011" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03477214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.182.0105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01991738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.132.0060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02147946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Bane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.294.0059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.285.0041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695045v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.267.0069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439916v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480057v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernel Martin" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03477219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02533939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03036165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02534036v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shemetkova" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Koryagina" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Alekseenko" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Korolev" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02533959v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159632v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148077v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053016v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924430v2" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053018v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148101v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148127v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148134v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148165v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522421v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Seiffert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03701329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/58594" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03477315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel Seifert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01880571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05053209v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Francis Ory" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Petitjean" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry C&#244;me" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/mss.037.0039" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03637287v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck-Dominique Vivien" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yulia Altukhova-Nys" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Bascourret" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Befort" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Benoit" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2022-vol86-art26" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212010v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Modolo" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/gmp.083.0011" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03381671v2" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.144.0287" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03477214v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01919496v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/qdm.182.0105" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01991738v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/ror.132.0060" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02147946v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouhamadou Falilou Bane" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.294.0059" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924415v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.285.0041" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01695045v2" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924419v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rsg.267.0069" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924418v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/resg.103.0141" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148073v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04480057v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pernel Martin" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439916v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03477219v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02533939v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03036165v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02159632v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02533959v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02534036v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Shemetkova" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inga Koryagina" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekaterina Alekseenko" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Grigori Korolev" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053016v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924430v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148077v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148084v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148101v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053018v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148134v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053024v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148127v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053028v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02053030v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01329293v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522514v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03522421v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148165v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148169v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.D. Seiffert" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148174v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584520v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00584650v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03701329v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.cnrseditions.fr/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01924428v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://books.openedition.org/pur/58594" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03477315v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148003v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Daniel Seifert" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148010v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148040v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02148051v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01330524v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02958534v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-01880571v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>