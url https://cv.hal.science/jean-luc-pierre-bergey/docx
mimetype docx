--- v0 (2026-03-16)
+++ v1 (2026-04-10)
@@ -461,1821 +461,1838 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (31)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requestionner l'évaluation à l'aune de l'IA</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence et table ronde : Evaluer les apprentissages à l'ère des IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'accompagnement à la pédagogie pour les enseignants (Cape); Université de Tours, May 2025, Tours (Indre-et-Loire), France</w:t>
+              <w:t xml:space="preserve">Congrès Orbicom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Strasbourg, France. pp.136-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137681v1</w:t>
+                <w:t xml:space="preserve">hal-05564542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postures en contexte d'exploitation des IAG : repères et perspectives pour le personnel encadrant.</w:t>
+                <w:t xml:space="preserve">Requestionner l'évaluation à l'aune de l'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire IA génératives pour le personnel encadrant de l'IH2EF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie de Créteil - IH2EF (Institut des Hautes Etudes de l'Education et de la Formation), Nov 2025, Créteil, France</w:t>
+              <w:t xml:space="preserve">Conférence et table ronde : Evaluer les apprentissages à l'ère des IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'accompagnement à la pédagogie pour les enseignants (Cape); Université de Tours, May 2025, Tours (Indre-et-Loire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384194v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation et formation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire de formation de la Drane de l'Académie de Versaille</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction régionale au numérique pour l'éducation de l'Académie de Versailles (Drane), Jan 2025, En Ligne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025864v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Évaluer avec les IA génératives : performance et/ou compétence ? Une dualité à questionner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire interacadémique Évaluer à l’ère de l’IA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Délégation régionale au numérique pour l'éducation Auvergne-Rhône-Alpes (DRANE); Réseau Canopé; Territoire numérique éducatif de l'Isère (TNE); Chaire éthique IA de l’université Grenoble-Alpes, Feb 2025, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Uses and Non-Uses of Generative AI by MEEF Master's Students in Primary Teacher training</w:t>
+                <w:t xml:space="preserve">Postures en contexte d'exploitation des IAG : repères et perspectives pour le personnel encadrant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEALA 2025 : naturel et artificiel en linguistique appliquée. Une époque de paradoxe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée (Afla); Université de Lorraine, Jul 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Webinaire IA génératives pour le personnel encadrant de l'IH2EF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de Créteil - IH2EF (Institut des Hautes Etudes de l'Education et de la Formation), Nov 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05156989v1</w:t>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05384194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postures enseignantes en contexte d’exploitation des IAG : repères et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Webinaire IA génératives dans l'Education nationale.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IH2EF - Institut des Hautes Etudes de l'Education et de la Formation, Oct 2025, Poitiers ( visio ), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
+                <w:t xml:space="preserve">Exploring the Uses and Non-Uses of Generative AI by MEEF Master's Students in Primary Teacher training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CIAREI : Communication, Intelligence Artificielle, Remédiation, Ethique et Inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Strasbourg, Université de Lorraine, Université de Haute-Alsace), Sep 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">NEALA 2025 : naturel et artificiel en linguistique appliquée. Une époque de paradoxe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée (Afla); Université de Lorraine, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326873v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05156989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarques sur l’évaluation en contexte d’exploitation des IA : postures et modalités</w:t>
+                <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta Denami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde "Faciliter le travail du chercheur au quotidien avec l’IAG ?" dans le cadre des Journées des doctorants Tec&amp;Co 2025 Facilitation(s) - L'IA générative au service du chercheur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Starsbourg), Apr 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès CIAREI : Communication, Intelligence Artificielle, Remédiation, Ethique et Inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Strasbourg, Université de Lorraine, Université de Haute-Alsace), Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054604v1</w:t>
+                <w:t xml:space="preserve">hal-05326873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA génératives et évaluation(s)</w:t>
+                <w:t xml:space="preserve">Remarques sur l’évaluation en contexte d’exploitation des IA : postures et modalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire IA générative et évaluation pédagogique : réflexions et enjeux pour l'enseignement-apprentissage.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Délégation régionale académique au numérique éducatif (Drane, Région académique Grand-Est); GT-NUM IA2GE, Nov 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Table ronde "Faciliter le travail du chercheur au quotidien avec l’IAG ?" dans le cadre des Journées des doctorants Tec&amp;Co 2025 Facilitation(s) - L'IA générative au service du chercheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Starsbourg), Apr 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04810219v1</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA génératives et grands modèles de langages</w:t>
+                <w:t xml:space="preserve">IA génératives et évaluation(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'IA Et si on parlait d'IA ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRANE Grand-Est, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Webinaire IA générative et évaluation pédagogique : réflexions et enjeux pour l'enseignement-apprentissage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Délégation régionale académique au numérique éducatif (Drane, Région académique Grand-Est); GT-NUM IA2GE, Nov 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04581635v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04810219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrider, pour une pédagogie inversée, renversée… voire bouleversée ?</w:t>
+                <w:t xml:space="preserve">IA génératives et grands modèles de langages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des recherches INSPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Lorraine, Jan 2022, Maxéville, France</w:t>
+              <w:t xml:space="preserve">Semaine de l'IA Et si on parlait d'IA ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRANE Grand-Est, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054614v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation des formations : évolution(s) et appréhension de typologies potentielles… pour une pédagogie bouleversée ?</w:t>
+                <w:t xml:space="preserve">Hybrider, pour une pédagogie inversée, renversée… voire bouleversée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Ticemed13 Hybridation des formations : de la continuité à l'innovation pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">Journées des recherches INSPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Lorraine, Jan 2022, Maxéville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05004661v1</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation des formations : appréhension des typologies et de leurs évolutions… pour une pédagogie réellement bouleversée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque La formation à distance, résolument ? - Distance education : a brave new world ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre national d'éducation à distance (CNED); Revue Distance et Médiations des Savoirs (DMS); The Open University (UK), Oct 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des MOOC et des SPOC pour l’enseignement des langues : davantage une question de scénarisation et de dynamique que d’échelle ? »</w:t>
+                <w:t xml:space="preserve">Hybridation des formations : évolution(s) et appréhension de typologies potentielles… pour une pédagogie bouleversée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le MOOC pour (se) former à distance en didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lille 3 - SHS, partenariats AUF-OIF, Apr 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque international Ticemed13 Hybridation des formations : de la continuité à l'innovation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042539v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05004661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils numériques pour l’optimisation d’un cours de FLE (français langue étrangère)</w:t>
+                <w:t xml:space="preserve">« Des MOOC et des SPOC pour l’enseignement des langues : davantage une question de scénarisation et de dynamique que d’échelle ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Méthodologie et didactique des nouvelles technologies appliquées à l’enseignement du FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance Française de Toluca, État de Mexico, Mexique, May 2017, Toluca, Mexique</w:t>
+              <w:t xml:space="preserve">Le MOOC pour (se) former à distance en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lille 3 - SHS, partenariats AUF-OIF, Apr 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277627v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLMS (Language Learning Management System) : vers un écosystème d’apprentissage de langues</w:t>
+                <w:t xml:space="preserve">Approches diversifiées d'optimisation d’un cours de FLE (français langue étrangère) en contexte numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Méthodologie et didactique des nouvelles technologies appliquées à l’enseignement du FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Alliance Française de Puebla, État de Mexico, Mexique, May 2017, Puebla, Mexique</w:t>
+              <w:t xml:space="preserve">, Alliance Française de Morelia, État de Michoacan, Mexique, May 2017, Morelia, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277626v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches diversifiées d'optimisation d’un cours de FLE (français langue étrangère) en contexte numérique</w:t>
+                <w:t xml:space="preserve">Outils numériques pour l’optimisation d’un cours de FLE (français langue étrangère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Méthodologie et didactique des nouvelles technologies appliquées à l’enseignement du FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Alliance Française de Morelia, État de Michoacan, Mexique, May 2017, Morelia, Mexique</w:t>
+              <w:t xml:space="preserve">, Alliance Française de Toluca, État de Mexico, Mexique, May 2017, Toluca, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277632v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Activités sur E-Campus pour la remédiation en français »</w:t>
+                <w:t xml:space="preserve">LLMS (Language Learning Management System) : vers un écosystème d’apprentissage de langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernat Héloïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DidacTICE 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, May 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Méthodologie et didactique des nouvelles technologies appliquées à l’enseignement du FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance Française de Puebla, État de Mexico, Mexique, May 2017, Puebla, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042537v1</w:t>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Exemple de dispositif dédié à l’apprentissage de la production de types énonciatifs discursifs »</w:t>
+                <w:t xml:space="preserve">« Activités sur E-Campus pour la remédiation en français »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernat Héloïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DidacTICE 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, May 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">DidacTICE 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042535v1</w:t>
+                <w:t xml:space="preserve">hal-03042537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Formation à l’enseignement/apprentissage des langues avec un dispositif de type &amp;quot;LMS&amp;quot; (Learning Management System) : blended learning, approche actionnelle et numérique, une composition délicate ?</w:t>
+                <w:t xml:space="preserve">« Exemple de dispositif dédié à l’apprentissage de la production de types énonciatifs discursifs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Machines et des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure de Cognitique (ENSC), organisation UBM, EA-CLIMAS / CLLE-ERSSàB, Jun 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">DidacTICE 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042529v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Moodle (plateforme de formation LMS) à l’épreuve des apprentissages linguistiques : approches de dynamisation de son usage au sein d’un centre de langues »</w:t>
+                <w:t xml:space="preserve">« Formation à l’enseignement/apprentissage des langues avec un dispositif de type &amp;quot;LMS&amp;quot; (Learning Management System) : blended learning, approche actionnelle et numérique, une composition délicate ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum mondial Héraclès - Théories de référence, outils didactiques et diffusion du savoir : nouvelles dynamiques pour la recherche et le dialogue d’expertise dans l’enseignement des langues à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pékin, Chine</w:t>
+              <w:t xml:space="preserve">Des Machines et des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure de Cognitique (ENSC), organisation UBM, EA-CLIMAS / CLLE-ERSSàB, Jun 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042532v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre généralisée de Moodle dans le supérieur nécessite-t-elle un changement profond de l’enseignement présentiel ?</w:t>
+                <w:t xml:space="preserve">« Moodle (plateforme de formation LMS) à l’épreuve des apprentissages linguistiques : approches de dynamisation de son usage au sein d’un centre de langues »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ijsbrand Kramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Moodle Moot" 9e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, PRES et Rectorat d’Aquitaine, Jun 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Forum mondial Héraclès - Théories de référence, outils didactiques et diffusion du savoir : nouvelles dynamiques pour la recherche et le dialogue d’expertise dans l’enseignement des langues à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pékin, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042481v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Évolution de la demande en langue étrangère « enseignée dans le pays » : nouveaux contextes, nouvelles solutions »</w:t>
+                <w:t xml:space="preserve">La mise en œuvre généralisée de Moodle dans le supérieur nécessite-t-elle un changement profond de l’enseignement présentiel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Adolf</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Henri Portine</w:t>
+                <w:t xml:space="preserve">Ijsbrand Kramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e forum international Héraclès des centres de langues « Évolution de la demande en langue étrangère "enseignée dans le pays" : nouveaux contextes, nouvelles solutions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sherbrooke, Jun 2013, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">"Moodle Moot" 9e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, PRES et Rectorat d’Aquitaine, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042509v1</w:t>
+                <w:t xml:space="preserve">hal-03042481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Moodle pour former les futurs enseignants de Français Langue Étrangère à l’exploitation pédagogique de Moodle : un paradoxe ?</w:t>
               </w:r>
@@ -2324,504 +2341,612 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Former les futurs enseignants de Français Langue Étrangère à l’exploitation pédagogique du LMS Moodle avec Moodle : une situation paradoxale, cependant fructueuse ? »</w:t>
+                <w:t xml:space="preserve">« Évolution de la demande en langue étrangère « enseignée dans le pays » : nouveaux contextes, nouvelles solutions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Adolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Toan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Portine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner et apprendre le FLE à l’ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIEP (centre international d’études pédagogiques), Nov 2013, La Réunion, France</w:t>
+              <w:t xml:space="preserve">3e forum international Héraclès des centres de langues « Évolution de la demande en langue étrangère "enseignée dans le pays" : nouveaux contextes, nouvelles solutions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke, Jun 2013, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042527v1</w:t>
+                <w:t xml:space="preserve">hal-03042509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Comment passer d’une utilisation de ressources numériques à une dynamique intégrative ? »</w:t>
+                <w:t xml:space="preserve">« Former les futurs enseignants de Français Langue Étrangère à l’exploitation pédagogique du LMS Moodle avec Moodle : une situation paradoxale, cependant fructueuse ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CIUEN 2012 - Colloque International de l’Université à l’Ère Numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t>
+              <w:t xml:space="preserve">Enseigner et apprendre le FLE à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIEP (centre international d’études pédagogiques), Nov 2013, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042455v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Ingénierie linguistique et dynamisation des ressources numériques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Que disent les sciences du langage ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation : pédagogie inversée, renversée, bouleversée ?</w:t>
+                <w:t xml:space="preserve">« Comment passer d’une utilisation de ressources numériques à une dynamique intégrative ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Académique Numérique 2021 Hybridation de la formation et de l’enseignement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseaux Canopé de la Direction des services départementaux de l'éducation nationale (DSDEN) de Moselle (57), Feb 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">CIUEN 2012 - Colloque International de l’Université à l’Ère Numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221664v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’hybridation en question avec Moodle »</w:t>
+                <w:t xml:space="preserve">Hybridation : pédagogie inversée, renversée, bouleversée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">les 3e rencontres « Au doigt et à l’œil - Savoirs en tête, nouveaux contextes : nouveaux savoirs », ateliers dispositifs hybrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Cenon, France</w:t>
+              <w:t xml:space="preserve">Forum Académique Numérique 2021 Hybridation de la formation et de l’enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseaux Canopé de la Direction des services départementaux de l'éducation nationale (DSDEN) de Moselle (57), Feb 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042460v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’apprenant-communiquant à l’apprenant-analyste : quand les TICe font place à l’ingénierie linguistique</w:t>
+                <w:t xml:space="preserve">« L’hybridation en question avec Moodle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps des TICe : Journée d’études sur l’intégration des nouvelles technologies en classe de langue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">les 3e rencontres « Au doigt et à l’œil - Savoirs en tête, nouveaux contextes : nouveaux savoirs », ateliers dispositifs hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Cenon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03221655v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">De l’apprenant-communiquant à l’apprenant-analyste : quand les TICe font place à l’ingénierie linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps des TICe : Journée d’études sur l’intégration des nouvelles technologies en classe de langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Travail collaboratif et contrôle du processus d’apprentissage avec une plate-forme &amp;quot;LMS&amp;quot; (Claroline®) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Langues, espaces numériques et diversité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2831,51 +2956,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Blogs, analyses de discours et pratiques langagières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2891,51 +3016,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2945,117 +3070,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DELF B2 - Compréhension orale. 10 dossiers autour de 10 thèmes d'actualité. Stratégies et méthodes d'entraînement. 120 activités + corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Van Toan Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhà xuất bản Đại học Sư phạm; University of education publisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-604-54-4964-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
-              <w:r>
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3065,102 +3190,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarisation composite d'un dispositif d'apprentissage de langue (FLES) : acquisition d'un lexique &amp;quot;en réseau&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rouissi, Soufiane; Lidwine Portes; Ana Stulic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositifs numériques pour l'enseignement à l'université: Le recours au numérique pour enseigner les langues, les littératures et civilisations étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Harmattan, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3170,193 +3295,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage et traitement des corpus et de l'information avec XML : de l'initiation aux pratiques professionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Toan N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Portine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stockage et traitement des corpus et de l'information avec XML : de l'initiation aux pratiques professionnelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moodle, panacée pédagogique, une approche critique, raisonnée… mais cependant enthousiaste !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mission "Teaching Staff" - département de français, GSÜ-Université Galatasaray, Istanbul, Turquie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3366,209 +3491,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unintentional disengagement is a factor in the failure of a final exam in a moderate-structure cell biology course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ijsbrand Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédérique Pellerin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Student self-limitation, despite motivational support, is an important determinant of failure in an intoductory cell biology course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ijsbrand Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rashmi Kusurkar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3578,230 +3703,230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de l'enquête enseignants élèves sur les usages et non-usages des IAG dans la Région académique Grand-Est. GTnum IA2GE de la Direction du numérique éducatif du MENESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Trestini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zeyringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
-              <w:r>
-[...58 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062217v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hybridation des formations et ses influences transformatives sur la forme scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Massou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ministère de l'éducation nationale et de la jeunesse. 2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3811,114 +3936,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaborations textuelles, genres discursifs et apprentissages linguistiques médiés par les Learning Management Systems (plateformes de formation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Linguistique. Université Michel de Montaigne - Bordeaux III, 2016. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016BOR30020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01430358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId78"/>
+      <w:footerReference w:type="default" r:id="rId80"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3986,51 +4111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E8398B80"/>
+    <w:nsid w:val="6AC6893C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4217,51 +4342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-pierre-bergey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0976-4985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196696844" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137681v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384194v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025864v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025833v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156989v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377238v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054604v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810219v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581635v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054614v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05004661v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099387v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042539v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277627v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277626v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042537v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042535v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042529v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042532v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042481v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijsbrand Kramer" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042509v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Adolf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042527v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042455v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042445v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221655v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042405v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042416v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363142v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Toan Nguyen" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coinfrancais.edu.vn/livres/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790331v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042400v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan N'Guyen" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221647v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099365v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pellerin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037110v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Kusurkar" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380233v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01430358v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bergey" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BOR30020" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-pierre-bergey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0976-4985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196696844" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05004661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijsbrand Kramer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Adolf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221664v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Toan Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coinfrancais.edu.vn/livres/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan N'Guyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pellerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Kusurkar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01430358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bergey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BOR30020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>