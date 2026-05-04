--- v1 (2026-04-10)
+++ v2 (2026-05-04)
@@ -620,96 +620,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05564542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requestionner l'évaluation à l'aune de l'IA</w:t>
+                <w:t xml:space="preserve">Postures en contexte d'exploitation des IAG : repères et perspectives pour le personnel encadrant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence et table ronde : Evaluer les apprentissages à l'ère des IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'accompagnement à la pédagogie pour les enseignants (Cape); Université de Tours, May 2025, Tours (Indre-et-Loire), France</w:t>
+              <w:t xml:space="preserve">Webinaire IA génératives pour le personnel encadrant de l'IH2EF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de Créteil - IH2EF (Institut des Hautes Etudes de l'Education et de la Formation), Nov 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137681v1</w:t>
+                <w:t xml:space="preserve">hal-05384194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation et formation</w:t>
               </w:r>
@@ -827,96 +827,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postures en contexte d'exploitation des IAG : repères et perspectives pour le personnel encadrant.</w:t>
+                <w:t xml:space="preserve">Exploring the Uses and Non-Uses of Generative AI by MEEF Master's Students in Primary Teacher training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire IA génératives pour le personnel encadrant de l'IH2EF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie de Créteil - IH2EF (Institut des Hautes Etudes de l'Education et de la Formation), Nov 2025, Créteil, France</w:t>
+              <w:t xml:space="preserve">NEALA 2025 : naturel et artificiel en linguistique appliquée. Une époque de paradoxe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée (Afla); Université de Lorraine, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05384194v1</w:t>
+                <w:t xml:space="preserve">hal-05156989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postures enseignantes en contexte d’exploitation des IAG : repères et perspectives</w:t>
               </w:r>
@@ -965,316 +991,290 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Uses and Non-Uses of Generative AI by MEEF Master's Students in Primary Teacher training</w:t>
+                <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta Denami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEALA 2025 : naturel et artificiel en linguistique appliquée. Une époque de paradoxe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée (Afla); Université de Lorraine, Jul 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Congrès CIAREI : Communication, Intelligence Artificielle, Remédiation, Ethique et Inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Strasbourg, Université de Lorraine, Université de Haute-Alsace), Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156989v1</w:t>
+                <w:t xml:space="preserve">hal-05326873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
+                <w:t xml:space="preserve">Remarques sur l’évaluation en contexte d’exploitation des IA : postures et modalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CIAREI : Communication, Intelligence Artificielle, Remédiation, Ethique et Inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Strasbourg, Université de Lorraine, Université de Haute-Alsace), Sep 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Table ronde "Faciliter le travail du chercheur au quotidien avec l’IAG ?" dans le cadre des Journées des doctorants Tec&amp;Co 2025 Facilitation(s) - L'IA générative au service du chercheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Starsbourg), Apr 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05326873v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05054604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarques sur l’évaluation en contexte d’exploitation des IA : postures et modalités</w:t>
+                <w:t xml:space="preserve">Requestionner l'évaluation à l'aune de l'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde "Faciliter le travail du chercheur au quotidien avec l’IAG ?" dans le cadre des Journées des doctorants Tec&amp;Co 2025 Facilitation(s) - L'IA générative au service du chercheur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Starsbourg), Apr 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Conférence et table ronde : Evaluer les apprentissages à l'ère des IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'accompagnement à la pédagogie pour les enseignants (Cape); Université de Tours, May 2025, Tours (Indre-et-Loire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054604v1</w:t>
+                <w:t xml:space="preserve">hal-05137681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">IA génératives et évaluation(s)</w:t>
               </w:r>
@@ -1418,96 +1418,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04581635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrider, pour une pédagogie inversée, renversée… voire bouleversée ?</w:t>
+                <w:t xml:space="preserve">Hybridation des formations : évolution(s) et appréhension de typologies potentielles… pour une pédagogie bouleversée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des recherches INSPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Lorraine, Jan 2022, Maxéville, France</w:t>
+              <w:t xml:space="preserve">Colloque international Ticemed13 Hybridation des formations : de la continuité à l'innovation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054614v1</w:t>
+                <w:t xml:space="preserve">hal-05004661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation des formations : appréhension des typologies et de leurs évolutions… pour une pédagogie réellement bouleversée ?</w:t>
               </w:r>
@@ -1556,372 +1556,372 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation des formations : évolution(s) et appréhension de typologies potentielles… pour une pédagogie bouleversée ?</w:t>
+                <w:t xml:space="preserve">Hybrider, pour une pédagogie inversée, renversée… voire bouleversée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Ticemed13 Hybridation des formations : de la continuité à l'innovation pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">Journées des recherches INSPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Lorraine, Jan 2022, Maxéville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004661v1</w:t>
+                <w:t xml:space="preserve">hal-05054614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des MOOC et des SPOC pour l’enseignement des langues : davantage une question de scénarisation et de dynamique que d’échelle ? »</w:t>
+                <w:t xml:space="preserve">Outils numériques pour l’optimisation d’un cours de FLE (français langue étrangère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le MOOC pour (se) former à distance en didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lille 3 - SHS, partenariats AUF-OIF, Apr 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Méthodologie et didactique des nouvelles technologies appliquées à l’enseignement du FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance Française de Toluca, État de Mexico, Mexique, May 2017, Toluca, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042539v1</w:t>
+                <w:t xml:space="preserve">hal-03277627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Approches diversifiées d'optimisation d’un cours de FLE (français langue étrangère) en contexte numérique</w:t>
+                <w:t xml:space="preserve">LLMS (Language Learning Management System) : vers un écosystème d’apprentissage de langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Méthodologie et didactique des nouvelles technologies appliquées à l’enseignement du FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Alliance Française de Morelia, État de Michoacan, Mexique, May 2017, Morelia, Mexique</w:t>
+              <w:t xml:space="preserve">, Alliance Française de Puebla, État de Mexico, Mexique, May 2017, Puebla, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277632v1</w:t>
+                <w:t xml:space="preserve">hal-03277626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils numériques pour l’optimisation d’un cours de FLE (français langue étrangère)</w:t>
+                <w:t xml:space="preserve">Approches diversifiées d'optimisation d’un cours de FLE (français langue étrangère) en contexte numérique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Méthodologie et didactique des nouvelles technologies appliquées à l’enseignement du FLE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Alliance Française de Toluca, État de Mexico, Mexique, May 2017, Toluca, Mexique</w:t>
+              <w:t xml:space="preserve">, Alliance Française de Morelia, État de Michoacan, Mexique, May 2017, Morelia, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277627v1</w:t>
+                <w:t xml:space="preserve">hal-03277632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLMS (Language Learning Management System) : vers un écosystème d’apprentissage de langues</w:t>
+                <w:t xml:space="preserve">« Des MOOC et des SPOC pour l’enseignement des langues : davantage une question de scénarisation et de dynamique que d’échelle ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Méthodologie et didactique des nouvelles technologies appliquées à l’enseignement du FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance Française de Puebla, État de Mexico, Mexique, May 2017, Puebla, Mexique</w:t>
+              <w:t xml:space="preserve">Le MOOC pour (se) former à distance en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lille 3 - SHS, partenariats AUF-OIF, Apr 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277626v1</w:t>
+                <w:t xml:space="preserve">hal-03042539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Activités sur E-Campus pour la remédiation en français »</w:t>
               </w:r>
@@ -2052,165 +2052,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Formation à l’enseignement/apprentissage des langues avec un dispositif de type &amp;quot;LMS&amp;quot; (Learning Management System) : blended learning, approche actionnelle et numérique, une composition délicate ?</w:t>
+                <w:t xml:space="preserve">« Moodle (plateforme de formation LMS) à l’épreuve des apprentissages linguistiques : approches de dynamisation de son usage au sein d’un centre de langues »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Machines et des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure de Cognitique (ENSC), organisation UBM, EA-CLIMAS / CLLE-ERSSàB, Jun 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Forum mondial Héraclès - Théories de référence, outils didactiques et diffusion du savoir : nouvelles dynamiques pour la recherche et le dialogue d’expertise dans l’enseignement des langues à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pékin, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042529v1</w:t>
+                <w:t xml:space="preserve">hal-03042532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Moodle (plateforme de formation LMS) à l’épreuve des apprentissages linguistiques : approches de dynamisation de son usage au sein d’un centre de langues »</w:t>
+                <w:t xml:space="preserve">« Formation à l’enseignement/apprentissage des langues avec un dispositif de type &amp;quot;LMS&amp;quot; (Learning Management System) : blended learning, approche actionnelle et numérique, une composition délicate ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum mondial Héraclès - Théories de référence, outils didactiques et diffusion du savoir : nouvelles dynamiques pour la recherche et le dialogue d’expertise dans l’enseignement des langues à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pékin, Chine</w:t>
+              <w:t xml:space="preserve">Des Machines et des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure de Cognitique (ENSC), organisation UBM, EA-CLIMAS / CLLE-ERSSàB, Jun 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042532v1</w:t>
+                <w:t xml:space="preserve">hal-03042529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La mise en œuvre généralisée de Moodle dans le supérieur nécessite-t-elle un changement profond de l’enseignement présentiel ?</w:t>
               </w:r>
@@ -2518,96 +2518,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ingénierie linguistique et dynamisation des ressources numériques »</w:t>
+                <w:t xml:space="preserve">Hybridation : pédagogie inversée, renversée, bouleversée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Que disent les sciences du langage ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Forum Académique Numérique 2021 Hybridation de la formation et de l’enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseaux Canopé de la Direction des services départementaux de l'éducation nationale (DSDEN) de Moselle (57), Feb 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042445v1</w:t>
+                <w:t xml:space="preserve">hal-03221664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comment passer d’une utilisation de ressources numériques à une dynamique intégrative ? »</w:t>
               </w:r>
@@ -2656,96 +2656,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation : pédagogie inversée, renversée, bouleversée ?</w:t>
+                <w:t xml:space="preserve">« Ingénierie linguistique et dynamisation des ressources numériques »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Académique Numérique 2021 Hybridation de la formation et de l’enseignement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseaux Canopé de la Direction des services départementaux de l'éducation nationale (DSDEN) de Moselle (57), Feb 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Que disent les sciences du langage ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221664v1</w:t>
+                <w:t xml:space="preserve">hal-03042445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« L’hybridation en question avec Moodle »</w:t>
               </w:r>
@@ -3787,51 +3787,51 @@
                 <w:t xml:space="preserve">Jean-François Plateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Muriel Frisch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025</w:t>
+              <w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025, pp.82</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062217v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -4111,51 +4111,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6AC6893C"/>
+    <w:nsid w:val="533A5755"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4342,51 +4342,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-pierre-bergey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0976-4985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196696844" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137681v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054614v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05004661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042539v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277632v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277627v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277626v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042529v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijsbrand Kramer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Adolf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221664v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Toan Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coinfrancais.edu.vn/livres/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan N'Guyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pellerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Kusurkar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01430358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bergey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BOR30020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-pierre-bergey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0976-4985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196696844" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05004661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijsbrand Kramer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Adolf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Toan Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coinfrancais.edu.vn/livres/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan N'Guyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pellerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Kusurkar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01430358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bergey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BOR30020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>