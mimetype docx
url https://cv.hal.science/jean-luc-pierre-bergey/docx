--- v2 (2026-05-04)
+++ v3 (2026-05-26)
@@ -461,255 +461,255 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (32)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (33)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Postures pour l’évaluation à l’ère des IAG : repères et modalités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès Orbicom</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Strasbourg, France. pp.136-144</w:t>
+              <w:t xml:space="preserve">Journée Thématique #RED 26 "Evaluer à distance"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, FIED - Fédération interuniversitaire de l'enseignement à distance, Mar 2026, Dijon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05564542v1</w:t>
+                <w:t xml:space="preserve">hal-05628827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Postures en contexte d'exploitation des IAG : repères et perspectives pour le personnel encadrant.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Promonet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire IA génératives pour le personnel encadrant de l'IH2EF</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Académie de Créteil - IH2EF (Institut des Hautes Etudes de l'Education et de la Formation), Nov 2025, Créteil, France</w:t>
+              <w:t xml:space="preserve">Congrès Orbicom</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Strasbourg, France. pp.136-144</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05384194v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05564542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation et formation</w:t>
               </w:r>
@@ -827,122 +827,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05025833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the Uses and Non-Uses of Generative AI by MEEF Master's Students in Primary Teacher training</w:t>
+                <w:t xml:space="preserve">Postures en contexte d'exploitation des IAG : repères et perspectives pour le personnel encadrant.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">NEALA 2025 : naturel et artificiel en linguistique appliquée. Une époque de paradoxe</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée (Afla); Université de Lorraine, Jul 2025, Nancy, France</w:t>
+              <w:t xml:space="preserve">Webinaire IA génératives pour le personnel encadrant de l'IH2EF</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Académie de Créteil - IH2EF (Institut des Hautes Etudes de l'Education et de la Formation), Nov 2025, Créteil, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05156989v1</w:t>
+                <w:t xml:space="preserve">hal-05384194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Postures enseignantes en contexte d’exploitation des IAG : repères et perspectives</w:t>
               </w:r>
@@ -991,523 +965,549 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05377238v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
+                <w:t xml:space="preserve">Exploring the Uses and Non-Uses of Generative AI by MEEF Master's Students in Primary Teacher training</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sara Mazziotti</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès CIAREI : Communication, Intelligence Artificielle, Remédiation, Ethique et Inclusion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Strasbourg, Université de Lorraine, Université de Haute-Alsace), Sep 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">NEALA 2025 : naturel et artificiel en linguistique appliquée. Une époque de paradoxe</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Association Française de Linguistique Appliquée (Afla); Université de Lorraine, Jul 2025, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05326873v1</w:t>
+                <w:t xml:space="preserve">hal-05156989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remarques sur l’évaluation en contexte d’exploitation des IA : postures et modalités</w:t>
+                <w:t xml:space="preserve">Usages et non-usages des IA génératives : premières pistes de réflexion sur le processus de réflexivité et sur l’appropriation des tâches de production de textes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Antonietta Denami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Table ronde "Faciliter le travail du chercheur au quotidien avec l’IAG ?" dans le cadre des Journées des doctorants Tec&amp;Co 2025 Facilitation(s) - L'IA générative au service du chercheur</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Starsbourg), Apr 2025, Strasbourg, France</w:t>
+              <w:t xml:space="preserve">Congrès CIAREI : Communication, Intelligence Artificielle, Remédiation, Ethique et Inclusion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Strasbourg, Université de Lorraine, Université de Haute-Alsace), Sep 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05054604v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05326873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Requestionner l'évaluation à l'aune de l'IA</w:t>
+                <w:t xml:space="preserve">Remarques sur l’évaluation en contexte d’exploitation des IA : postures et modalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence et table ronde : Evaluer les apprentissages à l'ère des IA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Centre d'accompagnement à la pédagogie pour les enseignants (Cape); Université de Tours, May 2025, Tours (Indre-et-Loire), France</w:t>
+              <w:t xml:space="preserve">Table ronde "Faciliter le travail du chercheur au quotidien avec l’IAG ?" dans le cadre des Journées des doctorants Tec&amp;Co 2025 Facilitation(s) - L'IA générative au service du chercheur</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire interuniversitaire des sciences de l'éducation et de la communication (Lisec, Université de Starsbourg), Apr 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05137681v1</w:t>
+                <w:t xml:space="preserve">hal-05054604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA génératives et évaluation(s)</w:t>
+                <w:t xml:space="preserve">Requestionner l'évaluation à l'aune de l'IA</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Webinaire IA générative et évaluation pédagogique : réflexions et enjeux pour l'enseignement-apprentissage.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Délégation régionale académique au numérique éducatif (Drane, Région académique Grand-Est); GT-NUM IA2GE, Nov 2024, Metz, France</w:t>
+              <w:t xml:space="preserve">Conférence et table ronde : Evaluer les apprentissages à l'ère des IA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre d'accompagnement à la pédagogie pour les enseignants (Cape); Université de Tours, May 2025, Tours (Indre-et-Loire), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04810219v1</w:t>
+                <w:t xml:space="preserve">hal-05137681v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">IA génératives et grands modèles de langages</w:t>
+                <w:t xml:space="preserve">IA génératives et évaluation(s)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Semaine de l'IA Et si on parlait d'IA ?</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, DRANE Grand-Est, Apr 2024, Nancy, France</w:t>
+              <w:t xml:space="preserve">Webinaire IA générative et évaluation pédagogique : réflexions et enjeux pour l'enseignement-apprentissage.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Délégation régionale académique au numérique éducatif (Drane, Région académique Grand-Est); GT-NUM IA2GE, Nov 2024, Metz, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581635v1</w:t>
+                <w:t xml:space="preserve">hal-04810219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation des formations : évolution(s) et appréhension de typologies potentielles… pour une pédagogie bouleversée ?</w:t>
+                <w:t xml:space="preserve">IA génératives et grands modèles de langages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Mazziotti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Deias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Ticemed13 Hybridation des formations : de la continuité à l'innovation pédagogique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
+              <w:t xml:space="preserve">Semaine de l'IA Et si on parlait d'IA ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DRANE Grand-Est, Apr 2024, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05004661v1</w:t>
+                <w:t xml:space="preserve">hal-04581635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybridation des formations : appréhension des typologies et de leurs évolutions… pour une pédagogie réellement bouleversée ?</w:t>
               </w:r>
@@ -1556,234 +1556,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099387v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybrider, pour une pédagogie inversée, renversée… voire bouleversée ?</w:t>
+                <w:t xml:space="preserve">Hybridation des formations : évolution(s) et appréhension de typologies potentielles… pour une pédagogie bouleversée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées des recherches INSPE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INSPE de Lorraine, Jan 2022, Maxéville, France</w:t>
+              <w:t xml:space="preserve">Colloque international Ticemed13 Hybridation des formations : de la continuité à l'innovation pédagogique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2022, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05054614v1</w:t>
+                <w:t xml:space="preserve">hal-05004661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Outils numériques pour l’optimisation d’un cours de FLE (français langue étrangère)</w:t>
+                <w:t xml:space="preserve">Hybrider, pour une pédagogie inversée, renversée… voire bouleversée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Méthodologie et didactique des nouvelles technologies appliquées à l’enseignement du FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance Française de Toluca, État de Mexico, Mexique, May 2017, Toluca, Mexique</w:t>
+              <w:t xml:space="preserve">Journées des recherches INSPE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INSPE de Lorraine, Jan 2022, Maxéville, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277627v1</w:t>
+                <w:t xml:space="preserve">hal-05054614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">LLMS (Language Learning Management System) : vers un écosystème d’apprentissage de langues</w:t>
+                <w:t xml:space="preserve">« Des MOOC et des SPOC pour l’enseignement des langues : davantage une question de scénarisation et de dynamique que d’échelle ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque Méthodologie et didactique des nouvelles technologies appliquées à l’enseignement du FLE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Alliance Française de Puebla, État de Mexico, Mexique, May 2017, Puebla, Mexique</w:t>
+              <w:t xml:space="preserve">Le MOOC pour (se) former à distance en didactique des langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Lille 3 - SHS, partenariats AUF-OIF, Apr 2017, Lille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03277626v1</w:t>
+                <w:t xml:space="preserve">hal-03042539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Approches diversifiées d'optimisation d’un cours de FLE (français langue étrangère) en contexte numérique</w:t>
               </w:r>
@@ -1832,782 +1832,782 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03277632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Des MOOC et des SPOC pour l’enseignement des langues : davantage une question de scénarisation et de dynamique que d’échelle ? »</w:t>
+                <w:t xml:space="preserve">Outils numériques pour l’optimisation d’un cours de FLE (français langue étrangère)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Le MOOC pour (se) former à distance en didactique des langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Lille 3 - SHS, partenariats AUF-OIF, Apr 2017, Lille, France</w:t>
+              <w:t xml:space="preserve">Colloque Méthodologie et didactique des nouvelles technologies appliquées à l’enseignement du FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance Française de Toluca, État de Mexico, Mexique, May 2017, Toluca, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042539v1</w:t>
+                <w:t xml:space="preserve">hal-03277627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Activités sur E-Campus pour la remédiation en français »</w:t>
+                <w:t xml:space="preserve">LLMS (Language Learning Management System) : vers un écosystème d’apprentissage de langues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bernat Héloïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DidacTICE 3</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, May 2016, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Colloque Méthodologie et didactique des nouvelles technologies appliquées à l’enseignement du FLE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Alliance Française de Puebla, État de Mexico, Mexique, May 2017, Puebla, Mexique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042537v1</w:t>
+                <w:t xml:space="preserve">hal-03277626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Exemple de dispositif dédié à l’apprentissage de la production de types énonciatifs discursifs »</w:t>
+                <w:t xml:space="preserve">« Activités sur E-Campus pour la remédiation en français »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernat Héloïse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DidacTICE 2</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Bordeaux Montaigne, May 2015, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">DidacTICE 3</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, May 2016, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042535v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042537v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Moodle (plateforme de formation LMS) à l’épreuve des apprentissages linguistiques : approches de dynamisation de son usage au sein d’un centre de langues »</w:t>
+                <w:t xml:space="preserve">« Exemple de dispositif dédié à l’apprentissage de la production de types énonciatifs discursifs »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum mondial Héraclès - Théories de référence, outils didactiques et diffusion du savoir : nouvelles dynamiques pour la recherche et le dialogue d’expertise dans l’enseignement des langues à l’université</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Pékin, Chine</w:t>
+              <w:t xml:space="preserve">DidacTICE 2</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Bordeaux Montaigne, May 2015, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042532v1</w:t>
+                <w:t xml:space="preserve">hal-03042535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Formation à l’enseignement/apprentissage des langues avec un dispositif de type &amp;quot;LMS&amp;quot; (Learning Management System) : blended learning, approche actionnelle et numérique, une composition délicate ?</w:t>
+                <w:t xml:space="preserve">« Moodle (plateforme de formation LMS) à l’épreuve des apprentissages linguistiques : approches de dynamisation de son usage au sein d’un centre de langues »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Des Machines et des Langues</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, École Nationale Supérieure de Cognitique (ENSC), organisation UBM, EA-CLIMAS / CLLE-ERSSàB, Jun 2014, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Forum mondial Héraclès - Théories de référence, outils didactiques et diffusion du savoir : nouvelles dynamiques pour la recherche et le dialogue d’expertise dans l’enseignement des langues à l’université</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Pékin, Chine</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042529v1</w:t>
+                <w:t xml:space="preserve">hal-03042532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en œuvre généralisée de Moodle dans le supérieur nécessite-t-elle un changement profond de l’enseignement présentiel ?</w:t>
+                <w:t xml:space="preserve">« Formation à l’enseignement/apprentissage des langues avec un dispositif de type &amp;quot;LMS&amp;quot; (Learning Management System) : blended learning, approche actionnelle et numérique, une composition délicate ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ijsbrand Kramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Moodle Moot" 9e édition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Bordeaux, PRES et Rectorat d’Aquitaine, Jun 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">Des Machines et des Langues</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, École Nationale Supérieure de Cognitique (ENSC), organisation UBM, EA-CLIMAS / CLLE-ERSSàB, Jun 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042481v1</w:t>
+                <w:t xml:space="preserve">hal-03042529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Moodle pour former les futurs enseignants de Français Langue Étrangère à l’exploitation pédagogique de Moodle : un paradoxe ?</w:t>
+                <w:t xml:space="preserve">La mise en œuvre généralisée de Moodle dans le supérieur nécessite-t-elle un changement profond de l’enseignement présentiel ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ijsbrand Kramer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Moodle Moot" 9e édition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Bordeaux, PRES et Rectorat d’Aquitaine, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042490v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Évolution de la demande en langue étrangère « enseignée dans le pays » : nouveaux contextes, nouvelles solutions »</w:t>
+                <w:t xml:space="preserve">« Moodle pour former les futurs enseignants de Français Langue Étrangère à l’exploitation pédagogique de Moodle : un paradoxe ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Henri Portine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3e forum international Héraclès des centres de langues « Évolution de la demande en langue étrangère "enseignée dans le pays" : nouveaux contextes, nouvelles solutions »</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sherbrooke, Jun 2013, Sherbrooke, Canada</w:t>
+              <w:t xml:space="preserve">"Moodle Moot" 9e édition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Bordeaux, PRES et Rectorat d’Aquitaine, Jun 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042509v1</w:t>
+                <w:t xml:space="preserve">hal-03042490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Former les futurs enseignants de Français Langue Étrangère à l’exploitation pédagogique du LMS Moodle avec Moodle : une situation paradoxale, cependant fructueuse ? »</w:t>
+                <w:t xml:space="preserve">« Évolution de la demande en langue étrangère « enseignée dans le pays » : nouveaux contextes, nouvelles solutions »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Adolf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">van Toan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Portine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Enseigner et apprendre le FLE à l’ère du numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, CIEP (centre international d’études pédagogiques), Nov 2013, La Réunion, France</w:t>
+              <w:t xml:space="preserve">3e forum international Héraclès des centres de langues « Évolution de la demande en langue étrangère "enseignée dans le pays" : nouveaux contextes, nouvelles solutions »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrooke, Jun 2013, Sherbrooke, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03042527v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03042509v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hybridation : pédagogie inversée, renversée, bouleversée ?</w:t>
+                <w:t xml:space="preserve">« Former les futurs enseignants de Français Langue Étrangère à l’exploitation pédagogique du LMS Moodle avec Moodle : une situation paradoxale, cependant fructueuse ? »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Académique Numérique 2021 Hybridation de la formation et de l’enseignement</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Réseaux Canopé de la Direction des services départementaux de l'éducation nationale (DSDEN) de Moselle (57), Feb 2021, Nancy, France</w:t>
+              <w:t xml:space="preserve">Enseigner et apprendre le FLE à l’ère du numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CIEP (centre international d’études pédagogiques), Nov 2013, La Réunion, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221664v1</w:t>
+                <w:t xml:space="preserve">hal-03042527v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Comment passer d’une utilisation de ressources numériques à une dynamique intégrative ? »</w:t>
               </w:r>
@@ -2725,228 +2725,297 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« L’hybridation en question avec Moodle »</w:t>
+                <w:t xml:space="preserve">Hybridation : pédagogie inversée, renversée, bouleversée ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">les 3e rencontres « Au doigt et à l’œil - Savoirs en tête, nouveaux contextes : nouveaux savoirs », ateliers dispositifs hybrides</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2012, Cenon, France</w:t>
+              <w:t xml:space="preserve">Forum Académique Numérique 2021 Hybridation de la formation et de l’enseignement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseaux Canopé de la Direction des services départementaux de l'éducation nationale (DSDEN) de Moselle (57), Feb 2021, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03042460v1</w:t>
+                <w:t xml:space="preserve">hal-03221664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’apprenant-communiquant à l’apprenant-analyste : quand les TICe font place à l’ingénierie linguistique</w:t>
+                <w:t xml:space="preserve">« L’hybridation en question avec Moodle »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Printemps des TICe : Journée d’études sur l’intégration des nouvelles technologies en classe de langue</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2012, Liège, Belgique</w:t>
+              <w:t xml:space="preserve">les 3e rencontres « Au doigt et à l’œil - Savoirs en tête, nouveaux contextes : nouveaux savoirs », ateliers dispositifs hybrides</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2012, Cenon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03221655v1</w:t>
+                <w:t xml:space="preserve">hal-03042460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">De l’apprenant-communiquant à l’apprenant-analyste : quand les TICe font place à l’ingénierie linguistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Printemps des TICe : Journée d’études sur l’intégration des nouvelles technologies en classe de langue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2012, Liège, Belgique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03221655v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">« Travail collaboratif et contrôle du processus d’apprentissage avec une plate-forme &amp;quot;LMS&amp;quot; (Claroline®) »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Langues, espaces numériques et diversité »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Limoges, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042405v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2956,51 +3025,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Blogs, analyses de discours et pratiques langagières »</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3016,51 +3085,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROCALL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042416v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3070,117 +3139,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">DELF B2 - Compréhension orale. 10 dossiers autour de 10 thèmes d'actualité. Stratégies et méthodes d'entraînement. 120 activités + corrigés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Van Toan Nguyen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nhà xuất bản Đại học Sư phạm; University of education publisher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 978-604-54-4964-6</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (manuel)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04363142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3190,102 +3259,102 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scénarisation composite d'un dispositif d'apprentissage de langue (FLES) : acquisition d'un lexique &amp;quot;en réseau&amp;quot;.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rouissi, Soufiane; Lidwine Portes; Ana Stulic. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Dispositifs numériques pour l'enseignement à l'université: Le recours au numérique pour enseigner les langues, les littératures et civilisations étrangères</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions L'Harmattan, 2017</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01790331v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3295,193 +3364,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stockage et traitement des corpus et de l'information avec XML : de l'initiation aux pratiques professionnelles.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">van Toan N'Guyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Portine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Stockage et traitement des corpus et de l'information avec XML : de l'initiation aux pratiques professionnelles.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03042400v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Moodle, panacée pédagogique, une approche critique, raisonnée… mais cependant enthousiaste !</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mission "Teaching Staff" - département de français, GSÜ-Université Galatasaray, Istanbul, Turquie.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03221647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3491,209 +3560,209 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unintentional disengagement is a factor in the failure of a final exam in a moderate-structure cell biology course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ijsbrand Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédérique Pellerin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
-              <w:r>
-[...41 lines deleted...]
-            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04099365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Student self-limitation, despite motivational support, is an important determinant of failure in an intoductory cell biology course</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ijsbrand Kramer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rashmi Kusurkar</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2020</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId69" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03037110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3703,230 +3772,230 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résultats de l'enquête enseignants élèves sur les usages et non-usages des IAG dans la Région académique Grand-Est. GTnum IA2GE de la Direction du numérique éducatif du MENESR</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Trestini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude-Alexandre Magot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Zeyringer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Plateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muriel Frisch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">GTnum IA2GE de la Direction du numérique éducatif du MENESR. 2025, pp.82</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport de recherche)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
-              <w:r>
-[...84 lines deleted...]
-            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05062217v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'hybridation des formations et ses influences transformatives sur la forme scolaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pierre Bergey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Massou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ministère de l'éducation nationale et de la jeunesse. 2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
-              <w:r>
-[...28 lines deleted...]
-            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04380233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3936,114 +4005,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élaborations textuelles, genres discursifs et apprentissages linguistiques médiés par les Learning Management Systems (plateformes de formation)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Bergey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Linguistique. Université Michel de Montaigne - Bordeaux III, 2016. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2016BOR30020⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
-              <w:r>
-[...33 lines deleted...]
-            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01430358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId80"/>
+      <w:footerReference w:type="default" r:id="rId81"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4111,51 +4180,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="533A5755"/>
+    <w:nsid w:val="9D1CCE3D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4342,51 +4411,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-pierre-bergey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0976-4985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196696844" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564542v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384194v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054604v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137681v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810219v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581635v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05004661v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054614v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277627v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277626v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042539v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042537v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042535v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042532v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042529v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042481v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijsbrand Kramer" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042490v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042509v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Adolf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042527v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221664v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042460v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221655v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042405v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042416v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363142v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Toan Nguyen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coinfrancais.edu.vn/livres/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790331v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042400v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan N'Guyen" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221647v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099365v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pellerin" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037110v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Kusurkar" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380233v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01430358v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bergey" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BOR30020" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-pierre-bergey" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-0976-4985" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/196696844" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042344v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pierre Bergey" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01727121v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/apliut.5070" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790328v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan Nguyen" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Portine" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05628827v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05564542v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Mazziotti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude-Alexandre Magot" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Deias" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Promonet" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025864v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05025833v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384194v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05377238v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05156989v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05326873v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Antonietta Denami" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054604v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137681v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04810219v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581635v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099387v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-lorraine.fr/hal-05004661v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05054614v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042539v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277632v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277627v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277626v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042537v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernat H&#233;lo&#239;se" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042535v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042532v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042529v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042481v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ijsbrand Kramer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042490v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042509v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Adolf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042527v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042455v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042445v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221664v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042460v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221655v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042405v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042416v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04363142v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Van Toan Nguyen" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://coinfrancais.edu.vn/livres/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01790331v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03042400v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=van Toan N'Guyen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221647v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04099365v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Pellerin" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03037110v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Kusurkar" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05062217v2" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Trestini" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Zeyringer" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Plateau" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muriel Frisch" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04380233v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Massou" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01430358v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Bergey" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2016BOR30020" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>