--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -166,1959 +166,1959 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human papillomavirus genotype distribution among high-grade cervical lesions in French women born between 1972 and 1993</w:t>
+                <w:t xml:space="preserve">The Human Papillomavirus (HPV) Laboratory e-Manual: A comprehensive guide for HPV testing and research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philomène Lenoir</w:t>
+                <w:t xml:space="preserve">Laila Sara Arroyo Mühr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Guillet</w:t>
+                <w:t xml:space="preserve">Carina Eklund</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Desmarets</w:t>
+                <w:t xml:space="preserve">Camilla Lagheden</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Baraquin</w:t>
+                <w:t xml:space="preserve">Rita Mariel Correa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rajeev Ramanah</w:t>
+                <w:t xml:space="preserve">María Dolores Fellner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 54 (5), pp.102945. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 179, pp.105834. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2025.102945⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2025.105834⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05023817v1</w:t>
+                <w:t xml:space="preserve">hal-05186156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Human Papillomavirus (HPV) Laboratory e-Manual: A comprehensive guide for HPV testing and research</w:t>
+                <w:t xml:space="preserve">Detection of alpha-HPV types in cutaneous squamous cell carcinoma associated with markers of carcinogenesis: a retrospective study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laila Sara Arroyo Mühr</w:t>
+                <w:t xml:space="preserve">Florence Brunet-Possenti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carina Eklund</w:t>
+                <w:t xml:space="preserve">Morgane Weiss</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camilla Lagheden</w:t>
+                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rita Mariel Correa</w:t>
+                <w:t xml:space="preserve">Lydia Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">María Dolores Fellner</w:t>
+                <w:t xml:space="preserve">Vincent Descamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 179, pp.105834. </w:t>
+              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, </w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2025.105834⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/ced/llaf264⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186156v1</w:t>
+                <w:t xml:space="preserve">hal-05186166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of alpha-HPV types in cutaneous squamous cell carcinoma associated with markers of carcinogenesis: a retrospective study</w:t>
+                <w:t xml:space="preserve">Management of women with abnormal cervical cytology: Update of French guidelines after the implementation of HPV screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florence Brunet-Possenti</w:t>
+                <w:t xml:space="preserve">J.L. Brun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morgane Weiss</w:t>
+                <w:t xml:space="preserve">C. Bergeron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
+                <w:t xml:space="preserve">G. Averous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lydia Deschamps</w:t>
+                <w:t xml:space="preserve">K. Ardaens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vincent Descamps</w:t>
+                <w:t xml:space="preserve">O. Aynaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical and Experimental Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, </w:t>
+              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, pp.114661. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ced/llaf264⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2025.114661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05186166v1</w:t>
+                <w:t xml:space="preserve">hal-05228556v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Management of women with abnormal cervical cytology: Update of French guidelines after the implementation of HPV screening</w:t>
+                <w:t xml:space="preserve">Human papillomavirus genotype distribution among high-grade cervical lesions in French women born between 1972 and 1993</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Brun</w:t>
+                <w:t xml:space="preserve">Philomène Lenoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Bergeron</w:t>
+                <w:t xml:space="preserve">Julie Guillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Averous</w:t>
+                <w:t xml:space="preserve">Maxime Desmarets</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">K. Ardaens</w:t>
+                <w:t xml:space="preserve">Alice Baraquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">O. Aynaud</w:t>
+                <w:t xml:space="preserve">Rajeev Ramanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Obstetrics &amp; Gynecology and Reproductive Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, pp.114661. </w:t>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 54 (5), pp.102945. </w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejogrb.2025.114661⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2025.102945⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05228556v1</w:t>
+                <w:t xml:space="preserve">hal-05023817v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Sansure® Human Papillomavirus DNA Diagnostic Kit offers excellent reproducibility performance for the detection of high‐risk HPV</w:t>
+                <w:t xml:space="preserve">Criteria for second generation comparator tests in validation of novel HPV DNA tests for use in cervical cancer screening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Prétet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Baraquin</w:t>
+                <w:t xml:space="preserve">Marc Arbyn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pui Yan Jenny Chung</w:t>
+                <w:t xml:space="preserve">Kate Cuschieri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Line Puget</w:t>
+                <w:t xml:space="preserve">Jesper Bonde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sharonjit Dhillon</w:t>
+                <w:t xml:space="preserve">Rob Schuurman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clementina Cocuzza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 96 (10), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.29961⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 96 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29881⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04752090v1</w:t>
+                <w:t xml:space="preserve">hal-04752113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intra‐ and interlaboratory reproducibility evaluation toward international validation status of the AmpFire assay</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Urinary cytomegalovirus excretion: The unresolved issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Killian Jacquot</w:t>
+                <w:t xml:space="preserve">Line Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Node</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Blandine Caël</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jamal Bamoulid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Coaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.29688⟩</w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2024.03.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669506v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Criteria for second generation comparator tests in validation of novel HPV DNA tests for use in cervical cancer screening</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rob Schuurman</w:t>
+                <w:t xml:space="preserve">Prevalence and significance of HPV DNA detection below the clinical threshold of the commercial kit Alinity m HR‐HPV assay (Abbott)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juliette Node</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clementina Cocuzza</w:t>
+                <w:t xml:space="preserve">Fanny Dor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Ramanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Cot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 96 (9), </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.29881⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 96 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29465⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752113v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04602000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anogenital distribution of mucosal HPV in males and females before and after renal transplantation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lionel Pazart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Guillaume Boiteux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Infectious Diseases Now</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 54 (1), pp.104830. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104830⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523363v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Urinary cytomegalovirus excretion: The unresolved issues</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The level of expression of HPV16 early transcripts is not associated with the natural history of cervical lesions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Blandine Caël</w:t>
+                <w:t xml:space="preserve">Elise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jamal Bamoulid</w:t>
+                <w:t xml:space="preserve">Maëlle Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Coaquette</w:t>
+                <w:t xml:space="preserve">Quentin Lepiller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Monnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2024.03.004⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (9), pp.e29875. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29875⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04669512v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and significance of HPV DNA detection below the clinical threshold of the commercial kit Alinity m HR‐HPV assay (Abbott)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Sophie Cot</w:t>
+                <w:t xml:space="preserve">FLT3L governs the development of partially overlapping hematopoietic lineages in humans and mice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mana Momenilandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Lévy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steicy Sobrino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jingwei Li</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Lagresle-Peyrou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.29465⟩</w:t>
+              <w:t xml:space="preserve">Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 187 (11), pp.2817-2837.e31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.04.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602000v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">pasteur-04589107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The level of expression of HPV16 early transcripts is not associated with the natural history of cervical lesions</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mauny</w:t>
+                <w:t xml:space="preserve">The Sansure® Human Papillomavirus DNA Diagnostic Kit offers excellent reproducibility performance for the detection of high‐risk HPV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Prétet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baraquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pui Yan Jenny Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Line Puget</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sharonjit Dhillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Medical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 96 (9), pp.e29875. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/jmv.29875⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 96 (10), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29961⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04752110v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04752090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">FLT3L governs the development of partially overlapping hematopoietic lineages in humans and mice</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intra‐ and interlaboratory reproducibility evaluation toward international validation status of the AmpFire assay</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pui Yan Jenny Chung</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mana Momenilandi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Steicy Sobrino</w:t>
+                <w:t xml:space="preserve">Sharonjit Dhillon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baraquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jingwei Li</w:t>
+                <w:t xml:space="preserve">Yuliya Tkachenka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chantal Lagresle-Peyrou</w:t>
+                <w:t xml:space="preserve">Killian Jacquot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cell</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 187 (11), pp.2817-2837.e31. </w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 96 (6), </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cell.2024.04.009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29688⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">pasteur-04589107v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04669506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human cytomegalovirus-viruria in hematopoietic stem cell transplant recipients: Context and impact</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Anal and oropharyngeal HPV distribution in HIV‐negative multipartner MSM using self‐sampling kits for HIV and sexually transmitted infection screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‐luc Prétet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baraquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Puget</w:t>
+                <w:t xml:space="preserve">Anne‐sophie Barret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Berceanu</w:t>
+                <w:t xml:space="preserve">Béatrice Bercot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Node</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Overs</w:t>
+                <w:t xml:space="preserve">Delphine Rahib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104651⟩</w:t>
+              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 95 (9), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/jmv.29068⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602312v1</w:t>
+                <w:t xml:space="preserve">hal-04602318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anal and oropharyngeal HPV distribution in HIV‐negative multipartner MSM using self‐sampling kits for HIV and sexually transmitted infection screening</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Alice Baraquin</w:t>
+                <w:t xml:space="preserve">Human papilloma virus‐16‐specific CD8+ T‐cell expansions characterize different clinical forms of lichen planus and not lichen sclerosus et atrophicus</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manuelle Viguier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corine Pérals</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne‐sophie Barret</w:t>
+                <w:t xml:space="preserve">Béatrice Poirier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Bercot</w:t>
+                <w:t xml:space="preserve">Maxime Battistella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Delphine Rahib</w:t>
+                <w:t xml:space="preserve">François Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Medical Virology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 95 (9), </w:t>
+              <w:t xml:space="preserve">Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 32 (6), pp.859-868. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/jmv.29068⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/exd.14788⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602318v1</w:t>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04075439v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High levels of HPV16-L1 antibody but not HPV16 DNA load or integration predict oropharyngeal patient outcome: The Papillophar study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agnès Beby-Defaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2176,291 +2176,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03603889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human papilloma virus‐16‐specific CD8+ T‐cell expansions characterize different clinical forms of lichen planus and not lichen sclerosus et atrophicus</w:t>
+                <w:t xml:space="preserve">Nouvelles recommandations pour le dépistage du cancer du col de l’utérus en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manuelle Viguier</w:t>
+                <w:t xml:space="preserve">A. Baraquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corine Pérals</w:t>
+                <w:t xml:space="preserve">L. Pépin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Béatrice Poirier</w:t>
+                <w:t xml:space="preserve">P. Floerchinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maxime Battistella</w:t>
+                <w:t xml:space="preserve">Q. Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Aubin</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.-L. Prétet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Dermatology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 32 (6), pp.859-868. </w:t>
+              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 81 (2), pp.202-209. </w:t>
             </w:r>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/exd.14788⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.pharma.2022.09.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04075439v1</w:t>
+                <w:t xml:space="preserve">hal-04602309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles recommandations pour le dépistage du cancer du col de l’utérus en France</w:t>
+                <w:t xml:space="preserve">Human cytomegalovirus-viruria in hematopoietic stem cell transplant recipients: Context and impact</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Baraquin</w:t>
+                <w:t xml:space="preserve">L. Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Pépin</w:t>
+                <w:t xml:space="preserve">A. Berceanu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Floerchinger</w:t>
+                <w:t xml:space="preserve">J. Node</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q. Lepiller</w:t>
+                <w:t xml:space="preserve">A. Coaquette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Prétet</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Overs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales Pharmaceutiques Françaises</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 81 (2), pp.202-209. </w:t>
+              <w:t xml:space="preserve">Infectious Diseases Now</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 53 (3), pp.104651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pharma.2022.09.006⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.idnow.2023.104651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04602309v1</w:t>
+                <w:t xml:space="preserve">hal-04602312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prognostic role of HPV integration status and molecular profile in advanced anal carcinoma: An ancillary study to the epitopes-HPV02 trial</w:t>
               </w:r>
@@ -2472,77 +2472,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Debernardi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélia Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Monnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Frontiers in Oncology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 12, </w:t>
@@ -2708,727 +2708,727 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Treatment algorithm and prognostic factors for patients with stage I–III carcinoma of the anal canal: a 20-year multicenter study</w:t>
+                <w:t xml:space="preserve">HPV16 Load Is a Potential Biomarker to Predict Risk of High-Grade Cervical Lesions in High-Risk HPV-Infected Women: A Large Longitudinal French Hospital-Based Cohort Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diane Bruyère</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Franck Monnien</w:t>
+                <w:t xml:space="preserve">Antoine Baumann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prudence Colpart</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lucine Vuitton</w:t>
+                <w:t xml:space="preserve">Julie Henriques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zohair Selmani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélia Meurisse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Quentin Lepiller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Modern Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41379-020-0637-6⟩</w:t>
+              <w:t xml:space="preserve">Cancers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (16), pp.4149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cancers13164149⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03169755v1</w:t>
+                <w:t xml:space="preserve">hal-04602299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human papillomavirus DNA and p16 expression in head and neck squamous cell carcinoma in young French patients</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chloé Molimard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Virginie L’huillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Overs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Soret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Algros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of International Medical Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 49 (7), pp.030006052110225. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/03000605211022534⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04602296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPV16 Load Is a Potential Biomarker to Predict Risk of High-Grade Cervical Lesions in High-Risk HPV-Infected Women: A Large Longitudinal French Hospital-Based Cohort Study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The detection of specific hypermethylated WIF1 and NPY genes in circulating DNA by crystal digital PCR™ is a powerful new tool for colorectal cancer diagnosis and screening</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexis Overs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mylène Flammang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Hervouet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine Baumann</w:t>
+                <w:t xml:space="preserve">Laurent Bermont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julie Henriques</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Quentin Lepiller</w:t>
+                <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cancers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (16), pp.4149. </w:t>
+              <w:t xml:space="preserve">BMC Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (1), pp.1092. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/cancers13164149⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s12885-021-08816-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602299v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">inserm-03472924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The detection of specific hypermethylated WIF1 and NPY genes in circulating DNA by crystal digital PCR™ is a powerful new tool for colorectal cancer diagnosis and screening</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The exon junction complex core factor eIF4A3 is a key regulator of HPV16 gene expression</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mylène Flammang</w:t>
+                <w:t xml:space="preserve">Koceila Meznad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eric Hervouet</w:t>
+                <w:t xml:space="preserve">Philippe Paget-Bailly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Bermont</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
+                <w:t xml:space="preserve">Anne Peigney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMC Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s12885-021-08816-2⟩</w:t>
+              <w:t xml:space="preserve">Bioscience Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 41 (4), pp.BSR20203488. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BSR20203488⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inserm-03472924v1</w:t>
+                <w:t xml:space="preserve">hal-04602290v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The exon junction complex core factor eIF4A3 is a key regulator of HPV16 gene expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Treatment algorithm and prognostic factors for patients with stage I–III carcinoma of the anal canal: a 20-year multicenter study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Bruyère</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Monnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Koceila Meznad</w:t>
+                <w:t xml:space="preserve">Prudence Colpart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Paget-Bailly</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Elise Jacquin</w:t>
+                <w:t xml:space="preserve">Patrick Roncarati</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Peigney</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Aubin</w:t>
+                <w:t xml:space="preserve">Lucine Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioscience Reports</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 41 (4), pp.BSR20203488. </w:t>
+              <w:t xml:space="preserve">Modern Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 34 (1), pp.116-130. </w:t>
             </w:r>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1042/BSR20203488⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41379-020-0637-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04602290v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03169755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Vaccination against papillomavirus : arguments and evidence of effectiveness].</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zohair Selmani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3436,51 +3436,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Line Pepin-Puget</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quentin Lepiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La Revue du Praticien Médecine Générale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 70 (1), pp.99-103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -3505,77 +3505,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative RNA sequencing reveals that HPV16 E6 abrogates the effect of E6*I on ROS metabolism</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Paget-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId149" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Koceila Meznad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diane Bruyère</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3665,51 +3665,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gonthier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Desportes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Azaïs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3767,1961 +3767,1973 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03169773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Awareness of cervical cancer among women attending an HIV treatment centre: a cross-sectional study from Morocco</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Development and interlaboratory agreement of real-time PCR for HPV16 quantification in liquid-based cervical samples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dalstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Essaada Belglaiaa</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
+                <w:t xml:space="preserve">Jenny Briolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">BMJ Open</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-020343⟩</w:t>
+              <w:t xml:space="preserve">Papillomavirus Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 6, pp.27-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.pvr.2018.10.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01889887v1</w:t>
+                <w:t xml:space="preserve">hal-02451686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Prevalence of Anal Canal High-Risk Human Papillomavirus Infection in Patients With Crohn's Disease</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elise Jacquin</w:t>
+                <w:t xml:space="preserve">Prevalence and distribution of HPV genotypes and cervical-associated lesions in sexually active young French women following HPV vaccine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C.H. Bretagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Jooste</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Guenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Laure Parmentier</w:t>
+                <w:t xml:space="preserve">D. Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elise Crochet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Francine Fein</w:t>
+                <w:t xml:space="preserve">A.M. Bouvier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 36 (6), pp.1044-1059. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.05.011⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cgh.2018.03.008⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03169801v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01821665v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and distribution of HPV genotypes and cervical-associated lesions in sexually active young French women following HPV vaccine</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High Prevalence of Anal Canal High-Risk Human Papillomavirus Infection in Patients With Crohn's Disease</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucine Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C.H. Bretagne</w:t>
+                <w:t xml:space="preserve">Anne-Laure Parmentier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Jooste</w:t>
+                <w:t xml:space="preserve">Elise Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Guenat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A.M. Bouvier</w:t>
+                <w:t xml:space="preserve">Francine Fein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Gynecology Obstetrics and Human Reproduction</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jogoh.2018.05.011⟩</w:t>
+              <w:t xml:space="preserve">Clinical Gastroenterology and Hepatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 16 (11), pp.1768-1776.e5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId181" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cgh.2018.03.008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01821665v1</w:t>
+                <w:t xml:space="preserve">hal-03169801v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development and interlaboratory agreement of real-time PCR for HPV16 quantification in liquid-based cervical samples</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Saunier</w:t>
+                <w:t xml:space="preserve">Awareness of cervical cancer among women attending an HIV treatment centre: a cross-sectional study from Morocco</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId183" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essaada Belglaiaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId184" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tiatou Souho</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId185" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Latifa Badaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jenny Briolat</w:t>
+                <w:t xml:space="preserve">Michel Segondy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Papillomavirus Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 6, pp.27-32. </w:t>
+              <w:t xml:space="preserve">BMJ Open</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (8), pp.e020343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.pvr.2018.10.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1136/bmjopen-2017-020343⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02451686v1</w:t>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01889887v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oropharyngeal cancer prognosis by tumour HPV status in France: The multicentric Papillophar study</w:t>
+                <w:t xml:space="preserve">5azadC treatment upregulates miR-375 level and represses HPV16 E6 expression</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Lacau St Guily</w:t>
+                <w:t xml:space="preserve">Adrien Morel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+                <w:t xml:space="preserve">Aurélie Baguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Perrard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Baujat</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Philippe Schultz</w:t>
+                <w:t xml:space="preserve">Caroline Demeret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oral Oncology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.01.012⟩</w:t>
+              <w:t xml:space="preserve">Oncotarget</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 8, pp.46163-46176. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.18632/oncotarget.17575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02451668v1</w:t>
+                <w:t xml:space="preserve">pasteur-01971566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human papillomaviruses in colorectal cancers: A case-control study in western patients</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lucine Vuitton</w:t>
+                <w:t xml:space="preserve">Epithelial to mesenchymal transition and HPV infection in squamous cell oropharyngeal carcinomas: the papillophar study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Lefevre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Rayon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carine Jaillet</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Marine Heberle</w:t>
+                <w:t xml:space="preserve">Christine E. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dld.2016.11.003⟩</w:t>
+              <w:t xml:space="preserve">British Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 116 (3), pp.362-369. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/bjc.2016.434⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03172451v1</w:t>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02448688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exosomes and Other Extracellular Vesicles in HPV Transmission and Carcinogenesis.</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Human papillomaviruses in colorectal cancers: A case-control study in western patients</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucine Vuitton</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carine Jaillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Monnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Heberle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viruses</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Digestive and Liver Disease</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 49 (4), pp.446-450. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dld.2016.11.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/v9080211⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-01576136v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">5azadC treatment upregulates miR-375 level and represses HPV16 E6 expression</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Exosomes and Other Extracellular Vesicles in HPV Transmission and Carcinogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adrien Morel</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">François Hermetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncotarget</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.18632/oncotarget.17575⟩</w:t>
+              <w:t xml:space="preserve">Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (8), pp.e211. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/v9080211⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">pasteur-01971566v1</w:t>
+                <w:t xml:space="preserve">hal-01576136v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Epithelial to mesenchymal transition and HPV infection in squamous cell oropharyngeal carcinomas: the papillophar study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Somatic mutational spectrum analysis in a prospective series of 104 gastrointestinal stromal tumors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Deroo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marine Lefevre</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Christine E. Clavel</w:t>
+                <w:t xml:space="preserve">Loïc Chaigneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Monnien</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">British Journal of Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/bjc.2016.434⟩</w:t>
+              <w:t xml:space="preserve">Oncology Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 37 (3), pp.1671-1681. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3892/or.2017.5384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02448688v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172445v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Somatic mutational spectrum analysis in a prospective series of 104 gastrointestinal stromal tumors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">David Guenat</w:t>
+                <w:t xml:space="preserve">Oropharyngeal cancer prognosis by tumour HPV status in France: The multicentric Papillophar study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lacau St Guily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Rousseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Baujat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Deroo</w:t>
+                <w:t xml:space="preserve">Sophie Périé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Magnin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Franck Monnien</w:t>
+                <w:t xml:space="preserve">Philippe Schultz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oncology Reports</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Oral Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 67, pp.29-36. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.oraloncology.2017.01.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3892/or.2017.5384⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03172445v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02451668v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pratiques et attitudes des médecins généralistes de Besançon vis-à-vis de la vaccination anti-HPV</w:t>
+                <w:t xml:space="preserve">Le génotypage d’ADN d’HPV : une étude de cancers ano-génitaux, de cancers des VADS et de cancers cutanés dans la population de l’ouest algérien. Détection d’HPV dans différents cancers dans la population de l’ouest algérien</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Bouvret</w:t>
+                <w:t xml:space="preserve">Amira Nahet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Mougin</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Lamia Boublenza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId222" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hafida Hassaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nabila Masdoua</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">F. Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 45 (8), pp.972-978. </w:t>
+              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 103 (5), pp.455-460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2015.12.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.02.016⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172463v1</w:t>
+                <w:t xml:space="preserve">hal-03172468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le génotypage d’ADN d’HPV : une étude de cancers ano-génitaux, de cancers des VADS et de cancers cutanés dans la population de l’ouest algérien. Détection d’HPV dans différents cancers dans la population de l’ouest algérien</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Efferocytosis of apoptotic HPV positive cervical cancer cells by human primary fibroblasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Hermetet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amira Nahet</w:t>
+                <w:t xml:space="preserve">Sophie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lamia Boublenza</w:t>
+                <w:t xml:space="preserve">Emilie Gaiffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hafida Hassaine</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
+                <w:t xml:space="preserve">Fabienne Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin du Cancer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bulcan.2016.02.016⟩</w:t>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 108 (7), pp.189-204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/boc.201500090⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172468v1</w:t>
+                <w:t xml:space="preserve">hal-01480173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId231" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efferocytosis of apoptotic HPV positive cervical cancer cells by human primary fibroblasts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId232" w:history="1">
+                <w:t xml:space="preserve">Validation of Novaprep® HQ+ liquid-based cytology medium for high-risk human papillomavirus detection by hc2</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Guenat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId233" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Riethmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/boc.201500090⟩</w:t>
+              <w:t xml:space="preserve">Infectious Agents and Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (1), pp.41. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId232" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/s13027-016-0092-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId231" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01480173v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId236" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of Novaprep® HQ+ liquid-based cytology medium for high-risk human papillomavirus detection by hc2</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Didier Riethmuller</w:t>
+                <w:t xml:space="preserve">Risk of second primary cancer after a first potentially-human papillomavirus-related cancer: A population-based study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémie Jégu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Infectious Agents and Cancer</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Preventive Medicine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, pp.52 - 58. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.06.041⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/s13027-016-0092-7⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03172466v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01910182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Diagnostic moléculaire des papillomavirus humains (HPV) : quel(s) test(s) en pratique clinique ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Guenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Ramanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5792,376 +5804,364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Risk of second primary cancer after a first potentially-human papillomavirus-related cancer: A population-based study</w:t>
+                <w:t xml:space="preserve">Prognostic and Therapeutic Markers in Chordomas: A Study of 287 Tumors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Florent Neumann</w:t>
+                <w:t xml:space="preserve">Arnault Tauziède-Espariat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jérémie Jégu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
+                <w:t xml:space="preserve">Damien Bresson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne-Valérie Guizard</w:t>
+                <w:t xml:space="preserve">Marc Polivka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Schahrazed Bouazza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Labrousse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Preventive Medicine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ypmed.2016.06.041⟩</w:t>
+              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 75 (2), pp.111-120. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/jnen/nlv010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId249" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId244" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01910182v1</w:t>
+                <w:t xml:space="preserve">hal-03172471v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prognostic and Therapeutic Markers in Chordomas: A Study of 287 Tumors</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pratiques et attitudes des médecins généralistes de Besançon vis-à-vis de la vaccination anti-HPV</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Damien Bresson</w:t>
+                <w:t xml:space="preserve">P. Bouvret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Polivka</w:t>
+                <w:t xml:space="preserve">C. Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Schahrazed Bouazza</w:t>
+                <w:t xml:space="preserve">A. Meurisse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">François Labrousse</w:t>
+                <w:t xml:space="preserve">F. Bonnetain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Neuropathology and Experimental Neurology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 75 (2), pp.111-120. </w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 45 (8), pp.972-978. </w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/jnen/nlv010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2015.12.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172471v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potential impact of a nonavalent HPV vaccine on the occurrence of HPV-related diseases in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carole Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lacau St Guily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Carcopino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6225,90 +6225,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High prevalence of abnormal cervical smears in a hospital cohort of French women beyond the upper age limit screening program</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Luquain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essaada Belglaiaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sindy Vrecko</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Preventive Medicine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 81, pp.157-162. </w:t>
@@ -6371,77 +6371,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of MGMT methylation with the therascreen® MGMT Pyro® Kit (Qiagen). A method verification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId262" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandra Luquain</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId267" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Viennet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6492,51 +6492,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human papillomavirus genotypes among women with or without HIV infection: an epidemiological study of Moroccan women from the Souss area</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essaada Belglaiaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hicham Elannaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6760,103 +6760,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId282" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouveaux biomarqueurs viraux des lésions du col de l'utérus associées aux papillomavirus humains.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Virologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 18 (4), pp.211-228. </w:t>
             </w:r>
             <w:hyperlink r:id="rId283" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6884,363 +6884,363 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence and risk factors of human papillomavirus infection types 16/18/45 in a cohort of French females aged 15–23 years</w:t>
+                <w:t xml:space="preserve">Prevalence of human Papillomavirus DNA in eyebrow hairs plucked from patients with psoriasis treated with TNF inhibitors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId285" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ariane Baudu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">G. Bellaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId286" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Gheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId287" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Pugin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christiane Mougin</w:t>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Tommasino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Epidemiology and Global Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jegh.2013.11.003⟩</w:t>
+              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 28 (12), pp.1816-1820. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/jdv.12308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId284" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172508v1</w:t>
+                <w:t xml:space="preserve">hal-03172538v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId291" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of human Papillomavirus DNA in eyebrow hairs plucked from patients with psoriasis treated with TNF inhibitors</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Prevalence and risk factors of human papillomavirus infection types 16/18/45 in a cohort of French females aged 15–23 years</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId292" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariane Baudu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId292" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M. Tommasino</w:t>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Riethmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Chotard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the European Academy of Dermatology and Venereology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/jdv.12308⟩</w:t>
+              <w:t xml:space="preserve">Journal of Epidemiology and Global Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 4 (1), pp.35. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId294" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jegh.2013.11.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId294" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03172538v1</w:t>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New HPV16 viral biomarkers to understand the progression of cervical lesions towards cancer.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Guenat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7278,77 +7278,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId296" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Real-time duplex PCR for simultaneous HPV 16 and HPV 18 DNA quantitation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elisabeth Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7424,64 +7424,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isoliquiritigenin Induces Caspase-Dependent Apoptosis via Downregulation of HPV16 E6 Expression in Cervical Cancer Ca Ski Cells</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId234" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabienne Hirchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Hermetet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mourboul Ablise</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7552,989 +7552,989 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03172535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Signature patterns of human papillomavirus type 16 in invasive anal carcinoma.</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Human papillomavirus and cardiovascular disease.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Benoit Girardo</w:t>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Riethmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId303" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Vuitton</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Human Pathology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.humpath.2012.08.019⟩</w:t>
+              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 60 (1), pp.81-82. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId306" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jacc.2012.02.049⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId309" w:history="1">
+            <w:hyperlink r:id="rId307" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId305" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00771928v1</w:t>
+                <w:t xml:space="preserve">hal-00719193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId310" w:history="1">
+            <w:hyperlink r:id="rId308" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human papillomavirus and cardiovascular disease.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Apoptotic HPV positive cancer cells exhibit transforming properties.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId273" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Dominique Vuitton</w:t>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the American College of Cardiology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jacc.2012.02.049⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (5), pp.e36766. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId309" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036766⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId312" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00719193v1</w:t>
+            <w:hyperlink r:id="rId308" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00719171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId313" w:history="1">
+            <w:hyperlink r:id="rId310" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apoptotic HPV positive cancer cells exhibit transforming properties.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Signature patterns of human papillomavirus type 16 in invasive anal carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId311" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Valmary-Degano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elise Jacquin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId232" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Saunier</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Monnien</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId312" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoit Girardo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Human Pathology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, epub ahead of print. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId313" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.humpath.2012.08.019⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0036766⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00719171v1</w:t>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId310" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00771928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimisation des méthodes algorithmiques en inférence bayésienne. Modélisation dynamique de la transmission d'une infection au sein d'une population hétérogène</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Richard</w:t>
+                <w:t xml:space="preserve">Human papillomavirus genotype distribution in tonsil cancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Lacau St Guily</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine E. Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Okaïs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Beby-Defaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2013.07.009⟩</w:t>
+              <w:t xml:space="preserve">Head and Neck Oncology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 3 (1), pp.6. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1186/1758-3284-3-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">tel-03830688v1</w:t>
+                <w:t xml:space="preserve">inserm-00617215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human papillomavirus genotype distribution in tonsil cancers.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Agnès Beby-Defaux</w:t>
+                <w:t xml:space="preserve">Optimisation des méthodes algorithmiques en inférence bayésienne. Modélisation dynamique de la transmission d'une infection au sein d'une population hétérogène</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Beau-Faller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId277" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hélène Blons</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId278" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Domerg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId279" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorota Gajda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId280" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Richard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Head and Neck Oncology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 16 (1), pp.45-55. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2013.07.009⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1186/1758-3284-3-6⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">inserm-00617215v1</w:t>
+                <w:t xml:space="preserve">tel-03830688v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapid dissemination of SIV follows multisite entry after rectal inoculation.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A multiplex SNaPshot assay as a rapid method for detecting KRAS and BRAF mutations in advanced colorectal cancers.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sandrine Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Ribeiro dos Santos</w:t>
+                <w:t xml:space="preserve">Erika Viel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alice Baraquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Rancez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
+                <w:t xml:space="preserve">Severine Valmary-Degano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alice Michel-Salzat</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Valérie Messent</w:t>
+                <w:t xml:space="preserve">Bernadette Kantelip</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019493⟩</w:t>
+              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 13 (5), pp.485-492. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId323" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2011.05.010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00636297v1</w:t>
+                <w:t xml:space="preserve">hal-00636307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId325" w:history="1">
+            <w:hyperlink r:id="rId324" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A multiplex SNaPshot assay as a rapid method for detecting KRAS and BRAF mutations in advanced colorectal cancers.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sandrine Magnin</w:t>
+                <w:t xml:space="preserve">Rapid dissemination of SIV follows multisite entry after rectal inoculation.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Ribeiro dos Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId326" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erika Viel</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Alice Baraquin</w:t>
+                <w:t xml:space="preserve">Magali Rancez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Severine Valmary-Degano</w:t>
+                <w:t xml:space="preserve">Alice Michel-Salzat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernadette Kantelip</w:t>
+                <w:t xml:space="preserve">Valérie Messent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Diagnostics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 13 (5), pp.485-492. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6 (5), pp.e19493. </w:t>
             </w:r>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jmoldx.2011.05.010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0019493⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId325" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636307v1</w:t>
+            <w:hyperlink r:id="rId324" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00636297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId330" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cross-Validation Study for Epidermal Growth Factor Receptor and KRAS Mutation Detection in 74 Blinded Non-small Cell Lung Carcinoma Samples: A Total of 5550 Exons Sequenced by 15 Molecular French Laboratories (Evaluation of the EGFR Mutation Status for the Administration of EGFR-TKIs in Non-Small Lung Carcinoma [ERMETIC] Project-Part 1).</w:t>
               </w:r>
@@ -8648,351 +8648,351 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00593534v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E6 and E7 proteins from different beta-papillomaviruses types do not interfere in UVB-induced apoptosis of HaCaT keratinocytes.</w:t>
+                <w:t xml:space="preserve">Position-referenced microscopy for live cell culture monitoring.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Sébastien Guerrini</w:t>
+                <w:t xml:space="preserve">July A Galeano Z</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Véronique Bouvard</w:t>
+                <w:t xml:space="preserve">Patrick Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Launay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evelyne Oswald</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
+                <w:t xml:space="preserve">Laurent Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experimental Dermatology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1111/j.1600-0625.2010.01197.x⟩</w:t>
+              <w:t xml:space="preserve">Biomedical optics express</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 2 (5), pp.1307-1318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1364/BOE.2.001307⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00553386v1</w:t>
+                <w:t xml:space="preserve">hal-00636312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position-referenced microscopy for live cell culture monitoring.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">E6 and E7 proteins from different beta-papillomaviruses types do not interfere in UVB-induced apoptosis of HaCaT keratinocytes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Sébastien Guerrini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">July A Galeano Z</w:t>
+                <w:t xml:space="preserve">Véronique Bouvard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Sandoz</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Sophie Launay</w:t>
+                <w:t xml:space="preserve">Evelyne Oswald</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Robert</w:t>
+                <w:t xml:space="preserve">Angel Alonso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomedical optics express</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 2 (5), pp.1307-1318. </w:t>
+              <w:t xml:space="preserve">Experimental Dermatology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 20 (1), pp.71-73. </w:t>
             </w:r>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1364/BOE.2.001307⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1111/j.1600-0625.2010.01197.x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00636312v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00553386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human papillomavirus genotype distribution in oropharynx and oral cavity cancer in France-The EDiTH VI study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Lacau St Guily</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carole Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9196,756 +9196,756 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00493893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Novaprep(®) Vial Test is a suitable liquid-based cytology medium for high risk human papillomavirus testing by Hybrid Capture 2.</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Sodium butyrate with UCN-01 has marked antitumour activity against cervical cancer cells.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Karine Le Bail Carval</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Carcopino</w:t>
+                <w:t xml:space="preserve">Anne-Zélie Decrion-Barthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Bosset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId361" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId362" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonio Marchini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId363" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magalie Nicolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anticancer Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 30 (10), pp.4049-4061</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00563121v1</w:t>
+                <w:t xml:space="preserve">hal-00563119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human papillomavirus genotype distribution in anal cancer in France: The EDiTH V study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId363" w:history="1">
+            <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Abramowitz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carole Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatiha Jaroud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julie Haesebaert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId365" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Siproudhis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Cancer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, epub ahead of print. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId366" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/ijc.25671⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId364" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00563122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sodium butyrate with UCN-01 has marked antitumour activity against cervical cancer cells.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Bosset</w:t>
+                <w:t xml:space="preserve">Novaprep(®) Vial Test is a suitable liquid-based cytology medium for high risk human papillomavirus testing by Hybrid Capture 2.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chrystelle Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie-Laure Plissonnier</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Magalie Nicolier</w:t>
+                <w:t xml:space="preserve">Karine Le Bail Carval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Ramanah</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId259" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Carcopino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anticancer Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 49 (4), pp.286-289. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId371" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2010.08.014⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00563119v1</w:t>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId369" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00563121v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Update in vaccinations]</w:t>
+                <w:t xml:space="preserve">Spatiotemporal activation of caspase-dependent and -independent pathways in staurosporine-induced apoptosis of p53wt and p53mt human cervical carcinoma cells.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Alain</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Nicolier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId359" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Zélie Decrion-Barthod</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biology of the Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 101 (8), pp.455-467. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/BC20080164⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId373" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484453v1</w:t>
+                <w:t xml:space="preserve">hal-00485604v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Spatiotemporal activation of caspase-dependent and -independent pathways in staurosporine-induced apoptosis of p53wt and p53mt human cervical carcinoma cells.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">[Update in vaccinations]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Alain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId378" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Aubert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Nicolier</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Aumaitre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId380" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Beytout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of the Cell</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Médecine et Maladies Infectieuses (1971-2020)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 39 (4), pp.212-24</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00485604v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00484453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human papillomavirus genotype distribution in low-grade squamous intraepithelial lesions in France and comparison with CIN2/3 and invasive cervical cancer: the EDiTH III study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carole Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine E. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Dachez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10008,64 +10008,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human papillomavirus genotype distribution in external acuminata condylomata: a Large French National Study (EDiTH IV).</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carole Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10154,51 +10154,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human papillomavirus genotype distribution in high grade cervical lesions (CIN 2/3) in France: EDITH study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carole Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10282,325 +10282,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">[Importance of human papillomavirus (HPV) screening in the follow-up after CIN2-3 treatment]</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">D. Riethmuller</w:t>
+                <w:t xml:space="preserve">Analysis of human papillomavirus type 16 (HPV16) DNA load and physical state for identification of HPV16-infected women with high-grade lesions or cervical carcinoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId394" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Gabelle</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Ramanah</w:t>
+                <w:t xml:space="preserve">Sébastien Monnier-Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mauny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Sautière</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
+                <w:t xml:space="preserve">J. Briolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 37 (4), pp.329-37. </w:t>
+              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 46 (11), pp.3678-3685. </w:t>
             </w:r>
             <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2007.12.012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1128/JCM.01212-08⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId393" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00484888v1</w:t>
+                <w:t xml:space="preserve">hal-00486286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of human papillomavirus type 16 (HPV16) DNA load and physical state for identification of HPV16-infected women with high-grade lesions or cervical carcinoma.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Maëlle Saunier</w:t>
+                <w:t xml:space="preserve">[Importance of human papillomavirus (HPV) screening in the follow-up after CIN2-3 treatment]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Monnier-Benoit</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Dalstein</w:t>
+                <w:t xml:space="preserve">C. Gabelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Ramanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Briolat</w:t>
+                <w:t xml:space="preserve">J.-L. Sautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Microbiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 46 (11), pp.3678-3685. </w:t>
+              <w:t xml:space="preserve">Journal de Gynécologie Obstétrique et Biologie de la Reproduction</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 37 (4), pp.329-37. </w:t>
             </w:r>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1128/JCM.01212-08⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jgyn.2007.12.012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00486286v1</w:t>
+                <w:t xml:space="preserve">hal-00484888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human papillomavirus (HPV) genotype distribution in invasive cervical cancers in France: EDITH study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carole Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10690,51 +10690,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Virological and carcinogenic aspects of HPV]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-François Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10785,90 +10785,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Human papillomavirus infection]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annales de Dermatologie et de Vénéréologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 134 (1), pp.94-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10893,77 +10893,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">HPV prevalence, viral load and physical state of HPV-16 in cervical smears of patients with different grades of CIN.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jenny Briolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Karine Joseph</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11040,77 +11040,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human papillomavirus in melanoma.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. S. Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">British Journal of Dermatology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 154 (3), 572; author reply 573. </w:t>
             </w:r>
             <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
@@ -11157,77 +11157,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Immunohistochemical analysis of CD4+ and CD8+ T-cell subsets in high risk human papillomavirus-associated pre-malignant and malignant lesions of the uterine cervix.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Monnier-Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId337" w:history="1">
+            <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Sébastien Guerrini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mihai Căpîlna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -11316,77 +11316,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Monnier-Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId237" w:history="1">
+            <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Lalaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
+            <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 35 (3), pp.270-277. </w:t>
@@ -11436,90 +11436,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">[Vaccination against human papillomavirus infections]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eva Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Monnier-Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Touzé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue du Praticien (La)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 56 (17), pp.1914-1918</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11538,608 +11538,608 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00484629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitochondrial translocation of p53 and mitochondrial membrane potential (ΔΨm) dissipation are early events in staurosporine-induced apoptosis of wild type and mutated p53 epithelial cells</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High risk HPV load estimated by Hybrid Capture II® correlates with HPV16 load measured by real-time PCR in cervical smears of HPV16-infected women</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Dalstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId390" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Monnier-Benoit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId427" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Charlot</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">C. Mougin</w:t>
+                <w:t xml:space="preserve">Sébastien Delpeut</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Apoptosis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 31 (2), pp.140-147. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcv.2004.02.008⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1023/b:appt.0000025810.58981.4c⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172566v1</w:t>
+                <w:t xml:space="preserve">hal-03172563v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High risk HPV load estimated by Hybrid Capture II® correlates with HPV16 load measured by real-time PCR in cervical smears of HPV16-infected women</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">High-Risk Papillomavirus Infection Is Associated with Altered Antibody Responses in Genital Tract: Non-specific Responses in HPV Infection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Monnier-Benoit</w:t>
+            <w:hyperlink r:id="rId431" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Delpeut</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">D. Meillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Pretet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Clinical Virology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jcv.2004.02.008⟩</w:t>
+              <w:t xml:space="preserve">Viral Immunology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 17 (3), pp.381-389. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1089/vim.2004.17.381⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId434" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-03172563v1</w:t>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Risk Papillomavirus Infection Is Associated with Altered Antibody Responses in Genital Tract: Non-specific Responses in HPV Infection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Detection of cervical precancer and cancer in a hospital population</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Dalstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Riethmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Bard</w:t>
-[...32 lines deleted...]
-            <w:hyperlink r:id="rId438" w:history="1">
+                <w:t xml:space="preserve">J.L. Sautière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Viral Immunology</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1089/vim.2004.17.381⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Cancer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 40 (8), pp.1225-1232. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejca.2004.01.021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03172565v1</w:t>
+                <w:t xml:space="preserve">hal-03172567v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId440" w:history="1">
+            <w:hyperlink r:id="rId439" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of cervical precancer and cancer in a hospital population</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Mitochondrial translocation of p53 and mitochondrial membrane potential (ΔΨm) dissipation are early events in staurosporine-induced apoptosis of wild type and mutated p53 epithelial cells</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId440" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Charlot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.L. Sautière</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">C. Haughey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Cancer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, 40 (8), pp.1225-1232. </w:t>
+              <w:t xml:space="preserve">Apoptosis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 9 (3), pp.333-343. </w:t>
             </w:r>
             <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.ejca.2004.01.021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1023/b:appt.0000025810.58981.4c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId440" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03172567v1</w:t>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03172566v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apoptosis participates to liver damage in HSV-induced fulminant hepatitis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pelletier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12241,103 +12241,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">VALIDATION OF A HIGH SENSITIVE IMMUNOENZYMATIC ASSAY TO ESTABLISH THE ORIGIN OF IMMUNOGLOBULINS IN FEMALE GENITAL SECRETIONS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Riethmuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Biichlé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Meillet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Pretet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Immunoassay and Immunochemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, 23 (2), pp.145-162. </w:t>
@@ -12401,372 +12401,372 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison cobas®4800 HPV test et digene HC2 High-Risk HPV DNA Test.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Horizontal transfer of viral oncogenes: an alternative pathway of carcinogenesis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId226" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Launay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Oudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées Internationales de Biologie</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
+              <w:t xml:space="preserve">Meeting on Emerging Oncogenic Viruses</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2010, San Pietro in Bevagna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538785v1</w:t>
+                <w:t xml:space="preserve">hal-00517148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Expression of early genes of human papillomavirus type 16.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elise Jacquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Chaveriat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Audrey Chalumeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Meeting on Emerging Oncogenic Viruses,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2010, San Piero in Bevagna, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00517144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Horizontal transfer of viral oncogenes: an alternative pathway of carcinogenesis.</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Comparaison cobas®4800 HPV test et digene HC2 High-Risk HPV DNA Test.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christiane Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting on Emerging Oncogenic Viruses</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2010, San Pietro in Bevagna, Italy</w:t>
+              <w:t xml:space="preserve">Journées Internationales de Biologie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId458" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517148v1</w:t>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538785v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evaluation clinique de la trousse ProbeSet, génotypage des HPV 16/18/45.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Internationales de Biologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -12785,674 +12785,674 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detection of alpha- and beta-human papillomavirus (HPV) in cutaneous melanoma.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Expected impact of HPV vaccination in France.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Riethmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean Baptiste Ruer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Bernadette Kantelip</w:t>
+                <w:t xml:space="preserve">François Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine E. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting 7th World Congress on Melanoma and the 5th European Congress of EADO</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Vienne, Germany</w:t>
+              <w:t xml:space="preserve">25th International Papillomavirus conference and clinical workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Malmö, Sweden</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517165v1</w:t>
+                <w:t xml:space="preserve">hal-00517168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expected impact of HPV vaccination in France.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Position-referenced microscopy: Regions of interest localization and subpixel image comparison by means of pseudo-random patterns embedded in cell culture boxes.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Galeano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId227" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Gaiffe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">25th International Papillomavirus conference and clinical workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Malmö, Sweden</w:t>
+              <w:t xml:space="preserve">European Conferences on Biomedical Optics (ECBO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId464" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517168v1</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Position-referenced microscopy: Regions of interest localization and subpixel image comparison by means of pseudo-random patterns embedded in cell culture boxes.</w:t>
+                <w:t xml:space="preserve">Biological and clinical prognostic factors in patients with advanced non-small-cell cancer (NSCLC) treated by erlotinib: preliminary results of the ERMETIC cohort.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Galeano</w:t>
+                <w:t xml:space="preserve">J. Cadranel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId276" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michèle Beau-Faller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Sandoz</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Mauguen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId469" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lizard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId470" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Madelaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Conferences on Biomedical Optics (ECBO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Munich, Germany</w:t>
+              <w:t xml:space="preserve">ASCO Annual Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Orlando, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00517159v1</w:t>
+                <w:t xml:space="preserve">hal-00517162v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biological and clinical prognostic factors in patients with advanced non-small-cell cancer (NSCLC) treated by erlotinib: preliminary results of the ERMETIC cohort.</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Molecular viral markers: new tools for diagnosis and prognosis of HPV-associated lesions.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ASCO Annual Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Orlando, United States</w:t>
+              <w:t xml:space="preserve">Joint Meeting CLARA-DKFZ-CGE on infections and Cancer. IARC</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517162v1</w:t>
+            <w:hyperlink r:id="rId471" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular viral markers: new tools for diagnosis and prognosis of HPV-associated lesions.</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Detection of alpha- and beta-human papillomavirus (HPV) in cutaneous melanoma.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Baptiste Ruer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Pépin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tarik Gheit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernadette Kantelip</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Joint Meeting CLARA-DKFZ-CGE on infections and Cancer. IARC</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Lyon, France</w:t>
+              <w:t xml:space="preserve">Joint Meeting 7th World Congress on Melanoma and the 5th European Congress of EADO</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Vienne, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518990v1</w:t>
+            <w:hyperlink r:id="rId472" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517165v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inter-laboratory comparison for performance characteristics of in-house real-time PCR assays for HPV16 quantification.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Dalstein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId395" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Briolat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Mauny</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -13488,454 +13488,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prevalence of HPV16/18/45 infection among high risk HPV-infected adolescents and young women.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Number needed to vaccinate with a quadrivalent HPV vaccine to prevent genital lesions in French women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId231" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Riethmuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId478" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Rajeev Ramanah</w:t>
+            <w:hyperlink r:id="rId462" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Denis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine E. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Multidisciplinary Congress EUROGIN 2008</w:t>
+              <w:t xml:space="preserve">8th International Multidisciplinary Congress EUROGIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00538769v1</w:t>
+                <w:t xml:space="preserve">hal-00519001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Duplex real-time PCR for simultaneous quantification of HPV16 and HPV18 DNA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId479" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Batal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Batal</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">E. Schwarz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">8th International Multidisciplinary Congress EUROGIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId479" w:history="1">
+            <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518998v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Number needed to vaccinate with a quadrivalent HPV vaccine to prevent genital lesions in French women.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Prevalence of HPV16/18/45 infection among high risk HPV-infected adolescents and young women.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Christine E. Clavel</w:t>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Puyraveau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mariette Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rajeev Ramanah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th International Multidisciplinary Congress EUROGIN</w:t>
+              <w:t xml:space="preserve">8th International Multidisciplinary Congress EUROGIN 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00519001v1</w:t>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00538769v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La vaccination anti-HPV pour la prévention du cancer du col de l'utérus et des condylomes acuminés externes.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de dermatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -13973,64 +13973,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le dermatologue face à l'infection à papillomavirus humains (HPV)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Mougin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aubin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congrès de dermatologie</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2008, Tanger, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -14055,77 +14055,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human papillomavirus genotype distribution in the external acuminata condylomata of the immunocompetent adult in France: The EDiTH IV study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Aubin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carole Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Carcopino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14174,601 +14174,601 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00538754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Human papillomavirus genotypes in low-grade cervical lesions (LSIL). Comparison with invasive cervical cancer (ICC): the EDITH study.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">HPV16 physical status study: integration percentage, viral load, E2 and E6 expression, how to link them ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fatima Zahra Chakrama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christiane Mougin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">24th International Papillomavirus Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2007, Pékin, China</w:t>
+              <w:t xml:space="preserve">7th International Multidisciplinary Congress EUROGIN</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2007, Monaco, Monaco</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00537729v1</w:t>
+                <w:t xml:space="preserve">hal-00537707v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId489" w:history="1">
+            <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPV and apoptosis.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">Human papillomavirus genotypes in low-grade cervical lesions (LSIL). Comparison with invasive cervical cancer (ICC): the EDITH study.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId258" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Carole Jacquard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maëlle Saunier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId489" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Clavel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Dachez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPV and Skin Cancer, 4th International Meeting of the Cutaneous HPV Consortium,</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Besançon, France</w:t>
+              <w:t xml:space="preserve">24th International Papillomavirus Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2007, Pékin, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId489" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537558v1</w:t>
+            <w:hyperlink r:id="rId488" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537729v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lames de microscope avec codage de la position latérale intégré : Application au repositionnement de préparations biologiques et à la superposition numérique des images</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">C. Mougin</w:t>
+                <w:t xml:space="preserve">HPV and apoptosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">OPTIAG 2007</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
+              <w:t xml:space="preserve">HPV and Skin Cancer, 4th International Meeting of the Cutaneous HPV Consortium,</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00413450v1</w:t>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00537558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPV and Apoptosis.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
+                <w:t xml:space="preserve">Lames de microscope avec codage de la position latérale intégré : Application au repositionnement de préparations biologiques et à la superposition numérique des images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Sandoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId433" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Pretet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zeggari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Froehly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId253" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">HPV and skin cancer, 4th international meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2007, Besançon, France</w:t>
+              <w:t xml:space="preserve">OPTIAG 2007</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2007, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00517072v1</w:t>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">HPV16 physical status study: integration percentage, viral load, E2 and E6 expression, how to link them ?</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+                <w:t xml:space="preserve">HPV and Apoptosis.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Multidisciplinary Congress EUROGIN</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2007, Monaco, Monaco</w:t>
+              <w:t xml:space="preserve">HPV and skin cancer, 4th international meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2007, Besançon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00537707v1</w:t>
+            <w:hyperlink r:id="rId495" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00517072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human papillomavirus genotypes in low-grade cervical lesions. Comparison with cervical cancer: the EDITH study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carole Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dachez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Multidisciplinary Congress EUROGIN</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2007, Monaco, Monaco</w:t>
@@ -14797,90 +14797,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Human papillomavirus (HPV) genotype distribution in low-grade cervical lesions in France: the EDITH III study.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId487" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Clavel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carole Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Dachez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Gondry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -14948,51 +14948,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Carole Jacquard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X. Carcopino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. F. Charlot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15047,77 +15047,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reliability and pitfalls of real-time PCR to estimate the percentage of HPV16 integration.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maëlle Saunier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Monnier-Benoit</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6th International Multidisciplinary Congress of EUropean Research Organization on Genital Infection and Neoplasia (EUROGIN)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2006, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -15142,77 +15142,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Potentiation of the apoptotic effect of staurosporine by histone deacetylase inhibitors in uterine cervix-derived cancer cell lines.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne-Zélie Decrion-Barthod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magali Nicolier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Prétet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christiane Mougin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -15308,77 +15308,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Baptiste Elie</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanina Boué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Paget-Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Paule Algros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Baraquin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
@@ -15608,51 +15608,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="BA41F95A"/>
+    <w:nsid w:val="03696CDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -15839,51 +15839,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-pretet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8430-214X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023817v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Lenoir" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Desmarets" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baraquin" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Ramanah" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2025.102945" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186156v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sara Arroyo M&#252;hr" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Eklund" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lagheden" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mariel Correa" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Fellner" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2025.105834" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186166v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brunet-Possenti" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Weiss" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pr&#233;tet" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Deschamps" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descamps" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ced/llaf264" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05228556v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brun" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergeron" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Averous" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ardaens" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aynaud" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2025.114661" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752090v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Pr&#233;tet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui Yan Jenny Chung" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Puget" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharonjit Dhillon" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29961" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669506v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tkachenka" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Jacquot" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29688" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arbyn" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Cuschieri" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bonde" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Schuurman" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Cocuzza" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29881" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523363v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pazart" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boiteux" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fournier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104830" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669512v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Node" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ca&#235;l" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bamoulid" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coaquette" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2024.03.004" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602000v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dor" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cot" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29465" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752110v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquin" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Saunier" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lepiller" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monnien" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29875" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04589107v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Momenilandi" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;vy" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steicy Sobrino" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Li" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lagresle-Peyrou" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.04.009" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602312v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puget" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berceanu" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Node" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coaquette" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Overs" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104651" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602318v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Barret" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bercot" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rahib" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29068" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03603889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dalstein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beby-Defaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soussan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10238-022-00796-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075439v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Viguier" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine P&#233;rals" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Poirier" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aubin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14788" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602309v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraquin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;pin" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Floerchinger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lepiller" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pr&#233;tet" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2022.09.006" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602311v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debernardi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Meurisse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.941676" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602306v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Selmani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Molimard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Overs" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bazan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chaigneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07593-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03169755v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bruy&#232;re" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Colpart" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roncarati" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Vuitton" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41379-020-0637-6" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602296v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;huillier" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Soret" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Algros" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03000605211022534" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602299v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baumann" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henriques" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13164149" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03472924v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Flammang" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hervouet" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bermont" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pretet" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08816-2" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602290v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Meznad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paget-Bailly" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peigney" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20203488" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172427v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Mougin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pepin-Puget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03169777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Herfs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42393-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03169773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonthier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desportes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aza&#239;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Uzan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.09.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889887v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaada Belglaiaa" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiatou Souho" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Badaoui" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Segondy" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-020343" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03169801v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Parmentier" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crochet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fein" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2018.03.008" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01821665v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Bretagne" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jooste" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenat" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riethmuller" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bouvier" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.05.011" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VLQPV8Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02451686v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Briolat" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pvr.2018.10.003" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02451668v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lacau St Guily" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baujat" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schultz" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.01.012" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RMB4869-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172451v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jaillet" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Heberle" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2016.11.003" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFWBP6GZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01576136v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9080211" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01971566v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baguet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17575" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02448688v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lefevre" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rayon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Clavel" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.434" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172445v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deroo" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Magnin" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chaigneau" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2017.5384" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172463v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvret" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mougin" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meurisse" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2015.12.002" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172468v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Nahet" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Boublenza" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Hassaine" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Masdoua" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.02.016" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480173v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launay" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaiffe" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hirchaud" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201500090" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172466v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Riethmuller" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13027-016-0092-7" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172458v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramanah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2016.09.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910182v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Neumann" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J&#233;gu" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.06.041" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X3ZPBC4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172471v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bresson" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Polivka" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schahrazed Bouazza" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labrousse" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlv010" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153727v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carole Jacquard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carcopino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1779-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Luquain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Vrecko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2015.08.018" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV51Q2QF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172479v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Viennet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2015.1099" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172474v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elannaz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Mouaouya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aksim" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Mercier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13027-015-0040-y" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064291v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beau-Faller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blons" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Domerg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gajda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2013.07.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172500v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0571" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172508v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Baudu" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chotard" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jegh.2013.11.003" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172538v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellaud" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gheit" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pugin" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tommasino" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.12308" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29371EAC04F0BA3CA91E184330C33AB26457AE70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172503v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schwarz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.07.023" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-081BMDMN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourboul Ablise" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fauconnet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuitton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1350956" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771928v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Valmary-Degano" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Girardo" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2012.08.019" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HXQCBGR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719193v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2012.02.049" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ0FZ52H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719171v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036766" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03830688v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617215v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oka&#239;s" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1758-3284-3-6" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636297v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ribeiro dos Santos" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rancez" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michel-Salzat" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Messent" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019493" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636307v1" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Viel" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Valmary-Degano" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kantelip" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2011.05.010" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593534v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Degeorges" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rolland" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Mounawar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JTO.0b013e318211dcee" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553386v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guerrini" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvard" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oswald" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alonso" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0625.2010.01197.x" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636312v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July A Galeano Z" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandoz" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.001307" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601953v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2011.03.003" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZRT4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493893v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Biver-Dalle" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Gheit" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drobacheff-Thiebaut" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Vidal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tommasino" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2010.147" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563121v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Bail Carval" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2010.08.014" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWR3R4GV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563122v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abramowitz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Jaroud" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25671" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563119v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Z&#233;lie Decrion-Barthod" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bosset" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Plissonnier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marchini" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Nicolier" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484453v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alain" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aumaitre" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beytout" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485604v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicolier" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20080164" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484953v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Dachez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2008.04.012" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFPZ48KN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484954v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Saunier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/590560" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-JLCG4JWW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484956v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier-Benoit" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Averous" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.23093" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484888v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabelle" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2007.12.012" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486286v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier-Benoit" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briolat" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01212-08" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484957v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Charlot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouhour" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.23092" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484895v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484627v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492624v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joseph" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caudroy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.22959" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483884v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Guerrini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2005.07099.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453116v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai C&#259;p&#238;lna" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2005.11.039" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRH8Q1WQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483933v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monnier-Benoit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalstein" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalaoui" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2005.09.001" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRQ9HZSL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484629v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Alvarez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172566v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlot" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haughey" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/b:appt.0000025810.58981.4c" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2JNCMK18-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172563v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delpeut" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2004.02.008" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6FCF9P0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172565v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meillet" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pretet" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vim.2004.17.381" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172567v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2004.01.021" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K81K6PJQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172569v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pelletier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coumes-Marquet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kantelip" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026156130656" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71BE259009F5A24071432A5E262732C49EF44769/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602072v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biichl&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/IAS-120003658" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538785v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517144v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaveriat" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chalumeau" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517148v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oudet" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538783v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517165v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ruer" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidal" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517168v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517159v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galeano" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandoz" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517162v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadranel" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauguen" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lizard" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Madelaine" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518990v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518996v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauny" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538769v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puyraveau" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518998v1" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schwarz" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519001v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517007v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517004v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538754v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537729v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavel" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dachez" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537558v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413450v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeggari" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froehly" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517072v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537707v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Chakrama" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537709v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537712v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gondry" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537416v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Carcopino" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Charlot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouhour" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537378v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537418v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759550v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759549v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamyia" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Supplisson" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-pretet" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-8430-214X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186156v1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laila Sara Arroyo M&#252;hr" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carina Eklund" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camilla Lagheden" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rita Mariel Correa" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mar&#237;a Dolores Fellner" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2025.105834" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05186166v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Brunet-Possenti" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Weiss" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pr&#233;tet" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydia Deschamps" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Descamps" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ced/llaf264" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://u-picardie.hal.science/hal-05228556v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Brun" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Bergeron" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Averous" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Ardaens" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=O. Aynaud" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejogrb.2025.114661" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05023817v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philom&#232;ne Lenoir" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Guillet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Desmarets" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Baraquin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajeev Ramanah" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2025.102945" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752113v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Arbyn" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kate Cuschieri" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesper Bonde" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rob Schuurman" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clementina Cocuzza" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29881" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669512v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Puget" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliette Node" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Blandine Ca&#235;l" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamal Bamoulid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Coaquette" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2024.03.004" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602000v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Dor" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cot" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29465" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523363v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Touz&#233;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Pazart" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Boiteux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Fournier" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104830" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752110v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Jacquin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Saunier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Lepiller" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Monnien" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Mauny" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29875" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-04589107v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mana Momenilandi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain L&#233;vy" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steicy Sobrino" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jingwei Li" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Lagresle-Peyrou" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cell.2024.04.009" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04752090v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Pr&#233;tet" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pui Yan Jenny Chung" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharonjit Dhillon" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29961" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669506v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuliya Tkachenka" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Jacquot" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29688" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602318v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne&#8208;sophie Barret" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Bercot" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Rahib" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/jmv.29068" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04075439v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuelle Viguier" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corine P&#233;rals" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Poirier" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Battistella" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Aubin" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/exd.14788" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-03603889v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Dalstein" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Beby-Defaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Soussan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10238-022-00796-2" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602309v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Baraquin" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. P&#233;pin" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Floerchinger" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lepiller" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Pr&#233;tet" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pharma.2022.09.006" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602312v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Puget" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Berceanu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Node" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Coaquette" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Overs" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.idnow.2023.104651" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602311v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Debernardi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lia Meurisse" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Guenat" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fonc.2022.941676" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602306v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohair Selmani" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Molimard" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Overs" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Bazan" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Loic Chaigneau" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-022-07593-7" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602299v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Baumann" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Henriques" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cancers13164149" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602296v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie L&#8217;huillier" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Soret" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Paule Algros" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/03000605211022534" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-03472924v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myl&#232;ne Flammang" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Hervouet" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Bermont" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Pretet" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12885-021-08816-2" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602290v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Koceila Meznad" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Paget-Bailly" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Peigney" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BSR20203488" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03169755v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Bruy&#232;re" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Prudence Colpart" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Roncarati" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucine Vuitton" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41379-020-0637-6" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172427v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Mougin" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Line Pepin-Puget" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03169777v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Perrard" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Micha&#235;l Herfs" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-42393-6" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03169773v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gonthier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Desportes" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aza&#239;s" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Uzan" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.gofs.2019.09.004" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02451686v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jenny Briolat" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.pvr.2018.10.003" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01821665v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.H. Bretagne" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Jooste" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Guenat" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Riethmuller" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Bouvier" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jogoh.2018.05.011" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2VLQPV8Z-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03169801v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Laure Parmentier" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Crochet" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francine Fein" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cgh.2018.03.008" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01889887v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essaada Belglaiaa" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiatou Souho" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Latifa Badaoui" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Segondy" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1136/bmjopen-2017-020343" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pasteur.hal.science/pasteur-01971566v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Morel" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Baguet" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Demeret" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18632/oncotarget.17575" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02448688v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Lefevre" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Rousseau" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Rayon" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine E. Clavel" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/bjc.2016.434" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172451v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carine Jaillet" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Heberle" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dld.2016.11.003" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZFWBP6GZ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01576136v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Hermetet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/v9080211" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172445v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Deroo" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Magnin" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Chaigneau" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3892/or.2017.5384" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-reims.hal.science/hal-02451668v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lacau St Guily" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand Baujat" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie P&#233;ri&#233;" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Schultz" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oraloncology.2017.01.012" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2RMB4869-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172468v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Nahet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Boublenza" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hafida Hassaine" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabila Masdoua" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bulcan.2016.02.016" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01480173v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Launay" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Gaiffe" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Hirchaud" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/boc.201500090" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172466v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Riethmuller" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13027-016-0092-7" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01910182v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Neumann" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;mie J&#233;gu" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Val&#233;rie Guizard" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2016.06.041" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5X3ZPBC4-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172458v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Ramanah" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Morel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Aubin" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2016.09.007" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172471v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnault Tauzi&#232;de-Espariat" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bresson" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Polivka" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Schahrazed Bouazza" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Labrousse" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/jnen/nlv010" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172463v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bouvret" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Mougin" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Meurisse" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bonnetain" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2015.12.002" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01153727v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Carole Jacquard" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Carcopino" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12889-015-1779-1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172484v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Luquain" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sindy Vrecko" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ypmed.2015.08.018" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-HV51Q2QF-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172479v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Viennet" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/abc.2015.1099" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172474v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Elannaz" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouchra Mouaouya" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aksim" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Mercier" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13027-015-0040-y" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064291v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mich&#232;le Beau-Faller" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Blons" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Domerg" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorota Gajda" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Richard" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2013.07.009" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172500v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1684/vir.2014.0571" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172538v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bellaud" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Gheit" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pugin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Tommasino" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/jdv.12308" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/29371EAC04F0BA3CA91E184330C33AB26457AE70/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172508v1" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariane Baudu" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Chotard" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jegh.2013.11.003" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172503v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01118985v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Schwarz" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jviromet.2013.07.023" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-081BMDMN-2/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172535v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mourboul Ablise" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvie Fauconnet" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Vuitton" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1055/s-0033-1350956" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719193v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jacc.2012.02.049" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PQ0FZ52H-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00719171v1" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0036766" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00771928v1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Valmary-Degano" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Girardo" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.humpath.2012.08.019" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-3HXQCBGR-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00617215v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Oka&#239;s" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/1758-3284-3-6" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-03830688v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636307v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erika Viel" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Severine Valmary-Degano" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernadette Kantelip" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmoldx.2011.05.010" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636297v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Ribeiro dos Santos" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Rancez" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Michel-Salzat" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Messent" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0019493" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00593534v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Degeorges" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Estelle Rolland" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounia Mounawar" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Antoine" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1097/JTO.0b013e318211dcee" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00636312v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=July A Galeano Z" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Sandoz" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Robert" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1364/BOE.2.001307" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00553386v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-S&#233;bastien Guerrini" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Bouvard" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evelyne Oswald" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angel Alonso" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1600-0625.2010.01197.x" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00601953v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Haesebaert" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2011.03.003" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PMHZRT4R-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00493893v1" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Biver-Dalle" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tarik Gheit" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Drobacheff-Thiebaut" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chrystelle Vidal" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Tommasino" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/jid.2010.147" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563119v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Z&#233;lie Decrion-Barthod" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Bosset" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Laure Plissonnier" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Marchini" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magalie Nicolier" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563122v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Abramowitz" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatiha Jaroud" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Siproudhis" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.25671" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00563121v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Le Bail Carval" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2010.08.014" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-NWR3R4GV-C/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485604v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Nicolier" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/BC20080164" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484453v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alain" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Aubert" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Aumaitre" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Beytout" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484953v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Dachez" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2008.04.012" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DFPZ48KN-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484954v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maelle Saunier" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/590560" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-JLCG4JWW-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484956v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Monnier-Benoit" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gerlinde Averous" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.23093" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00486286v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Monnier-Benoit" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Briolat" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/JCM.01212-08" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484888v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gabelle" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jgyn.2007.12.012" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484957v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Charlot" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Bouhour" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.23092" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484895v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484627v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00492624v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Joseph" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Caudroy" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ijc.22959" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483884v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. S. Guerrini" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-2133.2005.07099.x" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00453116v1" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai C&#259;p&#238;lna" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ygyno.2005.11.039" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PRH8Q1WQ-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00483933v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Monnier-Benoit" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Dalstein" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Lalaoui" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2005.09.001" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XRQ9HZSL-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484629v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva Alvarez" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172563v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Delpeut" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcv.2004.02.008" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-V6FCF9P0-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172565v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bard" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Meillet" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Pretet" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1089/vim.2004.17.381" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172567v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Sauti&#232;re" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejca.2004.01.021" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-K81K6PJQ-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172566v1" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charlot" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Haughey" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/b:appt.0000025810.58981.4c" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2JNCMK18-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03172569v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pelletier" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bernard" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Coumes-Marquet" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Kantelip" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1023/A:1026156130656" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/71BE259009F5A24071432A5E262732C49EF44769/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04602072v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Biichl&#233;" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1081/IAS-120003658" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517148v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Oudet" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517144v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chaveriat" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Chalumeau" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538785v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538783v1" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517168v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Denis" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517159v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Galeano" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Sandoz" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517162v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cadranel" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mauguen" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lizard" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Madelaine" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518990v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517165v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Baptiste Ruer" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vidal" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518996v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Mauny" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00519001v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518998v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batal" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Schwarz" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538769v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Puyraveau" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517007v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517004v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00538754v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537707v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima Zahra Chakrama" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537729v1" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Clavel" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Dachez" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537558v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413450v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zeggari" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Froehly" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00517072v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537709v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537712v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Gondry" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537416v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Carcopino" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. F. Charlot" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bouhour" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537378v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00537418v1" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759550v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Elie" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanina Bou&#233;" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04759549v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Tessandier" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tsukushi Kamyia" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Supplisson" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Lia Murall" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>