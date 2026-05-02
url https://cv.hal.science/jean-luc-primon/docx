--- v0 (2026-03-20)
+++ v1 (2026-05-02)
@@ -1269,226 +1269,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00967176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taille de la fratrie et statut social des enfants d’immigrés issus de familles nombreuses.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Christelle Hamel</w:t>
+                <w:t xml:space="preserve">Transition professionnelle et emploi des descendants d'immigrés en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primon Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51-1, pp.33-63</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02435933v1</w:t>
+                <w:t xml:space="preserve">halshs-00951847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition professionnelle et emploi des descendants d'immigrés en France</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Primon Jean-Luc</w:t>
+                <w:t xml:space="preserve">Taille de la fratrie et statut social des enfants d’immigrés issus de familles nombreuses.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 111 (1), pp.17-30. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/caf.2013.2744⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00951847v1</w:t>
+                <w:t xml:space="preserve">hal-02435933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours scolaires des descendants d'immigrés et sentiments d'injustice et de discrimination</w:t>
               </w:r>
@@ -2251,191 +2251,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01166287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours et traitement scolaires des enfants migrants en France</w:t>
+                <w:t xml:space="preserve">Immigrant Access to Training in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7ème Rencontres Jeunes et Sociétés autour de la méditerranée</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Poitiers, France</w:t>
+              <w:t xml:space="preserve">18e World Congress Of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149490v1</w:t>
+                <w:t xml:space="preserve">hal-04149500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrant Access to Training in France</w:t>
+                <w:t xml:space="preserve">Parcours et traitement scolaires des enfants migrants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e World Congress Of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">7ème Rencontres Jeunes et Sociétés autour de la méditerranée</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149500v1</w:t>
+                <w:t xml:space="preserve">hal-04149490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours et traitement scolaires des enfants migrants en France</w:t>
               </w:r>
@@ -3482,142 +3482,142 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03994954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expériences des discriminations à l'école des jeunes descendants d'immigrés d'après l'enquête Trajectoires et Origines (TeO)</w:t>
+                <w:t xml:space="preserve">Les trajectoires du primaire au supérieur des descendants d'immigrés et de natifs d'un DOM (Chapitre 6)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Olivier Galland. </w:t>
+              <w:t xml:space="preserve">Beauchemin C., dir.; Hamel C., dir.; Simon P., dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La France des inégalités. Réalités et perceptions</w:t>
-[...16 lines deleted...]
-              <w:t xml:space="preserve">, pp.39-52. 2016</w:t>
+              <w:t xml:space="preserve">Trajectoires et origines : Enquête sur la diversité des populations en France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, INED, pp.175-202, 2016, 978-2-7332-8004-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-01501879v1</w:t>
+                <w:t xml:space="preserve">halshs-01282787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les ressources scolaires des immigrés à la croisée des histoires migratoires et familiales (Chapitre 5)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -3650,156 +3650,156 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Beauchemin C., dir.; Hamel C., dir.; Simon P., dir. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Trajectoires et origines : Enquête sur la diversité des populations en France</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INED, pp.147-174, 2016, 978-2-7332-8004-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01282773v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les trajectoires du primaire au supérieur des descendants d'immigrés et de natifs d'un DOM (Chapitre 6)</w:t>
+                <w:t xml:space="preserve">Expériences des discriminations à l'école des jeunes descendants d'immigrés d'après l'enquête Trajectoires et Origines (TeO)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Beauchemin C., dir.; Hamel C., dir.; Simon P., dir. </w:t>
+              <w:t xml:space="preserve">Olivier Galland. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Trajectoires et origines : Enquête sur la diversité des populations en France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, INED, pp.175-202, 2016, 978-2-7332-8004-1</w:t>
+              <w:t xml:space="preserve">La France des inégalités. Réalités et perceptions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de la Sorbonne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.39-52. 2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-01282787v1</w:t>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-01501879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Situation sur le marché du travail : statuts d'activité, accès à l'emploi et discrimination (Chapitre 7)</w:t>
               </w:r>
@@ -4717,51 +4717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primon Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -4777,211 +4777,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01994079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Niveaux de diplôme des immigrés et de leurs descendants », in. Cris BEAUCHEMIN, Christelle HAMEL et Patrick SIMON (coord.) Trajectoires et Origines. Enquête sur la diversité des populations en France. Premiers Résultats. Octobre 2010. Paris, Editions de l’Ined, Coll. Documents de Travail, N°168, chapitre 5, pp. 39-45</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Parcours et expériences scolaires des jeunes descendants d’immigrés en France », in. Cris BEAUCHEMIN, Christelle HAMEL et Patrick SIMON (coord.) Trajectoires et Origines. Enquête sur la diversité des populations en France. Premiers Résultats. Octobre 2010. Paris, Editions de l’Ined, Coll. Documents de Travail, N°168, chapitre 6, pp. 47-53</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149323v1</w:t>
+                <w:t xml:space="preserve">hal-04149328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Parcours et expériences scolaires des jeunes descendants d’immigrés en France », in. Cris BEAUCHEMIN, Christelle HAMEL et Patrick SIMON (coord.) Trajectoires et Origines. Enquête sur la diversité des populations en France. Premiers Résultats. Octobre 2010. Paris, Editions de l’Ined, Coll. Documents de Travail, N°168, chapitre 6, pp. 47-53</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Niveaux de diplôme des immigrés et de leurs descendants », in. Cris BEAUCHEMIN, Christelle HAMEL et Patrick SIMON (coord.) Trajectoires et Origines. Enquête sur la diversité des populations en France. Premiers Résultats. Octobre 2010. Paris, Editions de l’Ined, Coll. Documents de Travail, N°168, chapitre 5, pp. 39-45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149328v1</w:t>
+                <w:t xml:space="preserve">hal-04149323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5357,51 +5357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A48B7E72"/>
+    <w:nsid w:val="AC1D1EDE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5588,51 +5588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-primon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8375-7292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078066808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182777v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ichou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Doytcheva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.09" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rygiel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verdeil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Apostolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Muddu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jolys-Shimells" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2019-002003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Primon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066818ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11616" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01877683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.808" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesn&#233; Maud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435933v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2744" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951847v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primon Jean-Luc" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05538465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Murdoch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frickey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149480v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149490v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149500v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149498v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443141v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.2639" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501879v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/philosophie-et-sciences-sociales/lintelligence-du-social/la-france-des-inegalites" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282773v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282787v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lesn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/grandes-enquetes/trajectoires-et-origines/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.poins.2014.01.0158" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Macaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Frickey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Silberman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-primon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8375-7292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078066808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182777v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ichou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Doytcheva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.09" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rygiel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verdeil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Apostolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Muddu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jolys-Shimells" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2019-002003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Primon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066818ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11616" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01877683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.808" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesn&#233; Maud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primon Jean-Luc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435933v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05538465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Murdoch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frickey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149480v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149498v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443141v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.2639" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/philosophie-et-sciences-sociales/lintelligence-du-social/la-france-des-inegalites" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lesn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/grandes-enquetes/trajectoires-et-origines/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.poins.2014.01.0158" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Macaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Frickey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Silberman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149323v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>