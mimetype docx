--- v1 (2026-05-02)
+++ v2 (2026-05-24)
@@ -1269,125 +1269,125 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00967176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition professionnelle et emploi des descendants d'immigrés en France</w:t>
+                <w:t xml:space="preserve">Parcours scolaires et sentiment d'injustice et de discrimination chez les descendants d'immigrés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Primon Jean-Luc</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 51-1, pp.33-63</w:t>
+              <w:t xml:space="preserve">Économie et statistique - Economy and Statistics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 464-465-466, pp.215-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-00951847v1</w:t>
+                <w:t xml:space="preserve">halshs-01091401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taille de la fratrie et statut social des enfants d’immigrés issus de familles nombreuses.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1419,240 +1419,240 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques sociales et familiales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 111 (1), pp.17-30. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3406/caf.2013.2744⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02435933v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours scolaires des descendants d'immigrés et sentiments d'injustice et de discrimination</w:t>
+                <w:t xml:space="preserve">Transition professionnelle et emploi des descendants d'immigrés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Primon</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Primon Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 464-465-466, pp.215-243</w:t>
+              <w:t xml:space="preserve">Revue européenne des sciences sociales (Cahiers Vilfredo Pareto)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 51-1, pp.33-63</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05538465v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00951847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours scolaires et sentiment d'injustice et de discrimination chez les descendants d'immigrés</w:t>
+                <w:t xml:space="preserve">Parcours scolaires des descendants d'immigrés et sentiments d'injustice et de discrimination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie et statistique - Economy and Statistics</w:t>
+              <w:t xml:space="preserve">Economie et Statistique / Economics and Statistics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 464-465-466, pp.215-243</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01091401v1</w:t>
+                <w:t xml:space="preserve">hal-05538465v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La scolarisation des filles d'immigrés. Succès et orientations différentielles.</w:t>
               </w:r>
@@ -2251,109 +2251,109 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01166287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Immigrant Access to Training in France</w:t>
+                <w:t xml:space="preserve">Migrer dans l'enfance ou l'adolescence : quelles conséquences sur les trajectoires scolaires ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e World Congress Of Sociology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t>
+              <w:t xml:space="preserve">18e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2014, Bari, Italie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149500v1</w:t>
+                <w:t xml:space="preserve">hal-04149542v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Parcours et traitement scolaires des enfants migrants en France</w:t>
               </w:r>
@@ -2415,191 +2415,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04149490v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcours et traitement scolaires des enfants migrants en France</w:t>
+                <w:t xml:space="preserve">Immigrant Access to Training in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Rencontres Education et Diversité</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2014, Marseile, France</w:t>
+              <w:t xml:space="preserve">18e World Congress Of Sociology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Yokohama, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149498v1</w:t>
+                <w:t xml:space="preserve">hal-04149500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrer dans l'enfance ou l'adolescence : quelles conséquences sur les trajectoires scolaires ?</w:t>
+                <w:t xml:space="preserve">Parcours et traitement scolaires des enfants migrants en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">18e colloque international de l'Association Internationale des Démographes de Langue Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2014, Bari, Italie</w:t>
+              <w:t xml:space="preserve">Rencontres Education et Diversité</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2014, Marseile, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149542v1</w:t>
+                <w:t xml:space="preserve">hal-04149498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Policies and Educational attainment of immigrants in France</w:t>
               </w:r>
@@ -4322,238 +4322,238 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les jeunes issus de l'immigration après des études supérieures. Vers une réduction des inégalités d'insertion ?</w:t>
+                <w:t xml:space="preserve">La question de la discrimination à l'embauche. Entre dénonciation et affirmation identitaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Frickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jake Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Silberman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Couppié, Thomas and Epiphane, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vincent, Céline, Abdel et les autres.. Effets de genre et d'origine dans l'accès au marché du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03267878v1</w:t>
+                <w:t xml:space="preserve">hal-03267879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La question de la discrimination à l'embauche. Entre dénonciation et affirmation identitaire</w:t>
+                <w:t xml:space="preserve">Les jeunes issus de l'immigration après des études supérieures. Vers une réduction des inégalités d'insertion ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Frickey</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jake Murdoch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Roxane Silberman</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Couppié, Thomas and Epiphane, Dominique. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Vincent, Céline, Abdel et les autres.. Effets de genre et d'origine dans l'accès au marché du travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03267879v1</w:t>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03267878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Autre publication scientifique (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -4717,51 +4717,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuelle Santelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Hamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Primon Jean-Luc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
@@ -4777,211 +4777,211 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01994079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Parcours et expériences scolaires des jeunes descendants d’immigrés en France », in. Cris BEAUCHEMIN, Christelle HAMEL et Patrick SIMON (coord.) Trajectoires et Origines. Enquête sur la diversité des populations en France. Premiers Résultats. Octobre 2010. Paris, Editions de l’Ined, Coll. Documents de Travail, N°168, chapitre 6, pp. 47-53</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Niveaux de diplôme des immigrés et de leurs descendants », in. Cris BEAUCHEMIN, Christelle HAMEL et Patrick SIMON (coord.) Trajectoires et Origines. Enquête sur la diversité des populations en France. Premiers Résultats. Octobre 2010. Paris, Editions de l’Ined, Coll. Documents de Travail, N°168, chapitre 5, pp. 39-45</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laure Moguérou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yaël Brinbaum</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149328v1</w:t>
+                <w:t xml:space="preserve">hal-04149323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Niveaux de diplôme des immigrés et de leurs descendants », in. Cris BEAUCHEMIN, Christelle HAMEL et Patrick SIMON (coord.) Trajectoires et Origines. Enquête sur la diversité des populations en France. Premiers Résultats. Octobre 2010. Paris, Editions de l’Ined, Coll. Documents de Travail, N°168, chapitre 5, pp. 39-45</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">« Parcours et expériences scolaires des jeunes descendants d’immigrés en France », in. Cris BEAUCHEMIN, Christelle HAMEL et Patrick SIMON (coord.) Trajectoires et Origines. Enquête sur la diversité des populations en France. Premiers Résultats. Octobre 2010. Paris, Editions de l’Ined, Coll. Documents de Travail, N°168, chapitre 6, pp. 47-53</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yaël Brinbaum</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laure Moguérou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Primon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (working paper)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04149323v1</w:t>
+                <w:t xml:space="preserve">hal-04149328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -5357,51 +5357,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="AC1D1EDE"/>
+    <w:nsid w:val="655744C7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -5588,51 +5588,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-primon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8375-7292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078066808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182777v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ichou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Doytcheva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.09" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rygiel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verdeil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Apostolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Muddu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jolys-Shimells" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2019-002003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Primon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066818ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11616" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01877683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.808" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesn&#233; Maud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951847v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primon Jean-Luc" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435933v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2744" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05538465v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091401v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Murdoch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frickey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149480v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149500v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149498v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149542v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443141v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.2639" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/philosophie-et-sciences-sociales/lintelligence-du-social/la-france-des-inegalites" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lesn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/grandes-enquetes/trajectoires-et-origines/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.poins.2014.01.0158" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Macaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267878v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Frickey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267879v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Silberman" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149328v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149323v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-primon" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-8375-7292" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/078066808" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182777v2" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Tucci" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ichou" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Primon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991354v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milena Doytcheva" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvan Gastaut" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.14428/emulations.42.09" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03989863v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Rygiel" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Verdeil" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Apostolo" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabienne Muddu" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabeth Jolys-Shimells" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991086v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Eckert" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/agora.088.0046" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991371v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3280/MM2019-002003" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991403v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Luc Primon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Simon" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066818ar" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546383v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Mogu&#233;rou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ya&#235;l Brinbaum" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/remi.11616" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ube.hal.science/hal-01877683v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/popvuln.808" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03991389v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Hamel" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lesn&#233; Maud" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00967176v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Santelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01091401v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02435933v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/caf.2013.2744" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00951847v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Primon Jean-Luc" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insee.hal.science/hal-05538465v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01396724v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006894v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jake Murdoch" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Frickey" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00006898v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04182529v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149480v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01166287v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Fusco" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;rique Bertoncello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Candau" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine Emsellem" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Huet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149542v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149490v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149500v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149498v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149506v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149518v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149505v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149555v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04443141v2" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994883v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994933v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Erlich" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05533127v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.cereq.2639" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02546384v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-76638-6_3" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03994954v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282787v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282773v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501879v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://pups.paris-sorbonne.fr/catalogue/philosophie-et-sciences-sociales/lintelligence-du-social/la-france-des-inegalites" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01282791v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Meurs" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-01501920v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Lesn&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.ined.fr/fr/publications/grandes-enquetes/trajectoires-et-origines/" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01508371v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dec.poins.2014.01.0158" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00747096v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819326v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Igor Agbossou" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Landrier" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lemistre" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Macaire" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Beno&#238;t Magrini" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267879v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Frickey" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Silberman" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03267878v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05003820v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01994079v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149323v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04149328v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00683207v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Charruault" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01101727v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Charles Briquet-Laugier" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elisabetta Carpitelli" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>