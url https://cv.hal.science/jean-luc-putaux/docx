--- v2 (2026-05-01)
+++ v3 (2026-05-22)
@@ -196,542 +196,542 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Green fabrication of chitin-nanocrystal-stabilized polythiophene nanocomposites for sensitive detection of toxic metal ions</w:t>
+                <w:t xml:space="preserve">Phosphorylated lignin–cellulose nanofibrils for multifunctional PVA composites with UV-absorption and flame-retardancy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oumaima Fakraoui</w:t>
+                <w:t xml:space="preserve">Soumia Boukind</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouha Ghorbel</w:t>
+                <w:t xml:space="preserve">Wafa Cheikhrouhou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Boufi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Houssine Sehaqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jece.2026.121800⟩</w:t>
+              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 201, pp.109421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.109421⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05518204v1</w:t>
+                <w:t xml:space="preserve">hal-05371837v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylated lignin–cellulose nanofibrils for multifunctional PVA composites with UV-absorption and flame-retardancy</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Green fabrication of chitin-nanocrystal-stabilized polythiophene nanocomposites for sensitive detection of toxic metal ions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wafa Cheikhrouhou</w:t>
+                <w:t xml:space="preserve">Oumaima Fakraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Boufi</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Houssine Sehaqui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Composites Part A: Applied Science and Manufacturing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 201, pp.109421. </w:t>
+              <w:t xml:space="preserve">Journal of Environmental Chemical Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 14 (2), pp.121800. </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.compositesa.2025.109421⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jece.2026.121800⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05371837v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05518204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hygromorphic nanocomposites elaborated by filtration and ultraviolet curing of cellulose nanocrystal suspensions</w:t>
+                <w:t xml:space="preserve">Microalgae, sunlight, and starch: low cell concentration is optimal for outdoor production under nutrient stress</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Mandin</w:t>
+                <w:t xml:space="preserve">A. Six</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Metilli</w:t>
+                <w:t xml:space="preserve">P. Chambonnière</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Karrouch</w:t>
+                <w:t xml:space="preserve">P. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Blésès</w:t>
+                <w:t xml:space="preserve">S. Fon-Sing</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 13, pp.101100. </w:t>
+              <w:t xml:space="preserve">Bioresource Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 443, pp.133840. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carpta.2026.101100⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133840⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05517223v1</w:t>
+                <w:t xml:space="preserve">hal-05442643v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Microalgae, sunlight, and starch: low cell concentration is optimal for outdoor production under nutrient stress</w:t>
+                <w:t xml:space="preserve">Hygromorphic nanocomposites elaborated by filtration and ultraviolet curing of cellulose nanocrystal suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Six</w:t>
+                <w:t xml:space="preserve">S. Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chambonnière</w:t>
+                <w:t xml:space="preserve">L. Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Alvarez</w:t>
+                <w:t xml:space="preserve">M. Karrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Fon-Sing</w:t>
+                <w:t xml:space="preserve">D. Blésès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bioresource Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2026, 443, pp.133840. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymer Technologies and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 13, pp.101100. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.biortech.2025.133840⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carpta.2026.101100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05442643v1</w:t>
+                <w:t xml:space="preserve">hal-05517223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Unusual structure and morphology of cellulose nanocrystals obtained by room temperature acid extraction: effect of cellulose source and pretreatment</w:t>
               </w:r>
@@ -845,563 +845,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05574142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose nanocrystal-supported silver nanoparticles as an antibacterial additive for PVA and PLLA matrices in meat packaging</w:t>
+                <w:t xml:space="preserve">Visualization of Cellulose Structures with Cesium Labeling and Cryo‐STEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamed Aouay</w:t>
+                <w:t xml:space="preserve">Daniel Knez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anissa Haddar</w:t>
+                <w:t xml:space="preserve">Patrick Petschacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emna Sellami</w:t>
+                <w:t xml:space="preserve">Helmar Wiltsche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Albert Magnin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+                <w:t xml:space="preserve">Jean‐luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/d5ra01457c⟩</w:t>
+              <w:t xml:space="preserve">Small</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 21 (25), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/smll.202500351⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05108368v1</w:t>
+                <w:t xml:space="preserve">hal-05133210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interface chemical mapping of sulfonated cellulose nanocrystal/sPEEK nanocomposites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">João Paulo Cosas Fernandes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Oussama Hamzah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Gondrexon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Padraic O'Reilly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hakima Mendil-Jakani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Today Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 48, pp.113541. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.mtcomm.2025.113541⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05206697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Visualization of Cellulose Structures with Cesium Labeling and Cryo‐STEM</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Characterization of Polymer Nanoparticles: An Educational Case Based on PEO–PCL Self-Assemblies Illustrating the Pitfalls to be Avoided</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Petschacher</w:t>
+                <w:t xml:space="preserve">Stéphane Gineste</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helmar Wiltsche</w:t>
+                <w:t xml:space="preserve">Alexandre Wodrinski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean‐luc Putaux</w:t>
+                <w:t xml:space="preserve">Tiffany Campion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+                <w:t xml:space="preserve">Pascale Laborie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jia-Hui Lim</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Small</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/smll.202500351⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 26 (6), pp.3552. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00165⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05133210v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05100358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization of Polymer Nanoparticles: An Educational Case Based on PEO–PCL Self-Assemblies Illustrating the Pitfalls to be Avoided</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellulose nanocrystal-supported silver nanoparticles as an antibacterial additive for PVA and PLLA matrices in meat packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Wodrinski</w:t>
+                <w:t xml:space="preserve">Mohamed Aouay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tiffany Campion</w:t>
+                <w:t xml:space="preserve">Anissa Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Laborie</w:t>
+                <w:t xml:space="preserve">Emna Sellami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jia-Hui Lim</w:t>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 26 (6), pp.3552. </w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 15, pp.15893 - 15903. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c00165⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/d5ra01457c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05100358v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05108368v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclodextrin-Supported Passerini Three-Component Reaction as a Synthetic Platform for Homogeneous Modification of Carboxymethylcellulose in Aqueous Media</w:t>
               </w:r>
@@ -1515,278 +1515,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05263316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Yield Cellulose Nanocrystals from Bleached Eucalyptus Fibers via Maleic Acid Hydrothermal Treatment and High-Pressure Homogenization</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Phosphorylated Lignin–Cellulose Nanofibrils: Elucidating the Preparation Pathway and Structural Features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Soumia Boukind</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Najahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marc Delgado-Aguilar</w:t>
+                <w:t xml:space="preserve">Houssine Khalili</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksander Jaworski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 26, pp.1372−1385. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c01737⟩</w:t>
+              <w:t xml:space="preserve">, 2025, 27 (1), pp.533 - 548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c01763⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04939392v1</w:t>
+                <w:t xml:space="preserve">hal-05457436v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phosphorylated Lignin–Cellulose Nanofibrils: Elucidating the Preparation Pathway and Structural Features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">High-Yield Cellulose Nanocrystals from Bleached Eucalyptus Fibers via Maleic Acid Hydrothermal Treatment and High-Pressure Homogenization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Najahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aleksander Jaworski</w:t>
+                <w:t xml:space="preserve">Marc Delgado-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Boufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 27 (1), pp.533 - 548. </w:t>
+              <w:t xml:space="preserve">, 2025, 26, pp.1372−1385. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5c01763⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.4c01737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05457436v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04939392v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy and property trade-offs in nanocellulose production: High-pressure homogenization at different processing consistencies</w:t>
               </w:r>
@@ -1824,51 +1824,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Santos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delgado-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Chemical Engineering Journal</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 509, pp.161257. </w:t>
@@ -1919,51 +1919,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing chitin nanocrystals and PEDOT nanocomposites: Toward eco-friendly conductive materials for supercapacitor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Gharsallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2053,51 +2053,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(vinyl alcohol)/oxidized cellulose nanofibril composite films with high nanofiller content for enhanced packaging applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2170,51 +2170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harnessing chitin nanocrystals and PEDOT nanocomposites: Toward eco-friendly conductive materials for supercapacitor applications</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Gharsallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2285,693 +2285,693 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05519577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thermoplasticized Bread Waste and Poly(butylene adipate-&amp;lt;i&amp;gt;co&amp;lt;/i&amp;gt;-terephthalate) Blends: A Sustainable Alternative to Starch in Eco-Friendly Packaging</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Chiral nematic nanocomposites with pitch gradient elaborated by filtration and ultraviolet curing of cellulose nanocrystal suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Metilli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Karrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samar Bouzidi</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+                <w:t xml:space="preserve">J.-L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c06823⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 337, pp.122162. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122162⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04738853v1</w:t>
+                <w:t xml:space="preserve">hal-04644312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From raw microalgae to bioplastics: Conversion of Chlorella vulgaris starch granules into thermoplastic starch</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">Mitigating the Water Sensitivity of PBAT/TPS Blends through the Incorporation of Lignin-Containing Cellulose Nanofibrils for Application in Biodegradable Films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Aouay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Boufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122342⟩</w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (29), pp.10805−10819. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c02245⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04592489v2</w:t>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multiscale study of the chiral self-assembly of cellulose nanocrystals during the frontal ultrafiltration process</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Karrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Blésès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoscale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 16 (40), pp.19100 - 19115. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1039/d4nr02840f⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04747779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mitigating the Water Sensitivity of PBAT/TPS Blends through the Incorporation of Lignin-Containing Cellulose Nanofibrils for Application in Biodegradable Films</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId104" w:history="1">
+                <w:t xml:space="preserve">From raw microalgae to bioplastics: Conversion of Chlorella vulgaris starch granules into thermoplastic starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dauvillée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dimitriades-Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Compadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c02245⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 342, pp.122342. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659320v1</w:t>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04592489v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chiral nematic nanocomposites with pitch gradient elaborated by filtration and ultraviolet curing of cellulose nanocrystal suspensions</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Lancelon-Pin</w:t>
+                <w:t xml:space="preserve">Thermoplasticized Bread Waste and Poly(butylene adipate-&amp;lt;i&amp;gt;co&amp;lt;/i&amp;gt;-terephthalate) Blends: A Sustainable Alternative to Starch in Eco-Friendly Packaging</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samar Bouzidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marc Lévèque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.-L. Putaux</w:t>
+                <w:t xml:space="preserve">Sonia Molina-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 337, pp.122162. </w:t>
+              <w:t xml:space="preserve">ACS Sustainable Chemistry &amp; Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 12 (41), pp.15268 - 15281. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2024.122162⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acssuschemeng.4c06823⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04644312v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04738853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The DYRKP1 kinase regulates cell wall degradation in Chlamydomonas by inducing matrix metalloproteinase expression</w:t>
               </w:r>
@@ -3117,77 +3117,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Karrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 659, pp.914-925. </w:t>
@@ -3251,51 +3251,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fadwa Gharsallah</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nouha Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3349,542 +3349,542 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04572593v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Opportunities for Ivory Nut Residue Valorization as a Source of Nanocellulose Colloidal Suspensions</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">High-Lignin-Containing Cellulose Nanofibrils from Date Palm Waste Produced by Hydrothermal Treatment in the Presence of Maleic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Najahi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrique Javier Carvajal-Barriga</w:t>
+                <w:t xml:space="preserve">Quim Tarrés</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Delgado-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Boufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gels</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/gels9010032⟩</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 24 (8), pp.3872 - 3886. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03916097v1</w:t>
+                <w:t xml:space="preserve">hal-04181380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhancing mechanical and thermal properties of plasticized poly-L-(lactic acid) by incorporating aminated-cellulose nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aouay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Boufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 202, pp.117011. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.indcrop.2023.117011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04169109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId142" w:history="1">
+            <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-Lignin-Containing Cellulose Nanofibrils from Date Palm Waste Produced by Hydrothermal Treatment in the Presence of Maleic Acid</w:t>
+                <w:t xml:space="preserve">Lignin-Containing Cellulose Nanofibrils from TEMPO-Mediated Oxidation of Date Palm Waste: Preparation, Characterization, and Reinforcing Potential</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Najahi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quim Tarrés</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pere Mutjé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Delgado-Aguilar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.3c00515⟩</w:t>
+              <w:t xml:space="preserve">Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 13 (1), pp.126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nano13010126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04181380v1</w:t>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03914951v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lignin-Containing Cellulose Nanofibrils from TEMPO-Mediated Oxidation of Date Palm Waste: Preparation, Characterization, and Reinforcing Potential</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Opportunities for Ivory Nut Residue Valorization as a Source of Nanocellulose Colloidal Suspensions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quim Tarrés</w:t>
+                <w:t xml:space="preserve">Enrique Javier Carvajal-Barriga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Martín-Ramos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jennifer Simbaña</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pere Mutjé</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+                <w:t xml:space="preserve">Patricia Portero-Barahona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 13 (1), pp.126. </w:t>
+              <w:t xml:space="preserve">Gels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 9, pp.32. </w:t>
             </w:r>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nano13010126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/gels9010032⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03914951v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valorization of olive leaf waste as a new source of fractions containing cellulose nanomaterials</w:t>
               </w:r>
@@ -3987,51 +3987,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A-amylose single crystals: influence of amylose concentration, crystallization temperature and surface induction on the crystal morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Montesanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Potocki-Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4098,161 +4098,200 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04195422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recent Advances in Electron Microscopy of Carbohydrate Nanoparticles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Polyaniline-Grafted Chitin Nanocrystals as Conductive Reinforcing Nanofillers for Waterborne Polymer Dispersions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nouha Ghorbel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Ogawa</w:t>
+                <w:t xml:space="preserve">Ali Kallel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Boufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 10, pp.835663. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 23 (10), pp.4167 - 4178. </w:t>
             </w:r>
             <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fchem.2022.835663⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c00635⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03574666v1</w:t>
+                <w:t xml:space="preserve">hal-03809880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Topological defects in polycrystalline hexosomes from β-cyclodextrin fatty esters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Choisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4319,226 +4358,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03602532v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyaniline-Grafted Chitin Nanocrystals as Conductive Reinforcing Nanofillers for Waterborne Polymer Dispersions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recent Advances in Electron Microscopy of Carbohydrate Nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ali Kallel</w:t>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sami Boufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 23 (10), pp.4167 - 4178. </w:t>
+              <w:t xml:space="preserve">Frontiers in Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 10, pp.835663. </w:t>
             </w:r>
             <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.2c00635⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3389/fchem.2022.835663⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03809880v1</w:t>
+                <w:t xml:space="preserve">hal-03574666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helical Inclusion Complexes of Amylose with Aromatic Compounds: Crystallographic Evidence for New V-Type Allomorphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Anh Khanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Morfin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -4589,77 +4589,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crystallography of polysaccharides: Current state and challenges</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Opinion in Chemical Biology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 70, pp.102183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
@@ -4693,64 +4693,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Crosslinkable dextrin-coated latex via surfactant-free emulsion polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Aouay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4804,1580 +4804,1580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03418528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal and molecular structure of V-amylose complexed with butan-1-ol</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Twin-screw extrusion for the production of nanocellulose-PVA gels with a high solid content</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khadija Trigui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Boufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124651⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 286, pp.119308. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119308⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03576868v1</w:t>
+                <w:t xml:space="preserve">hal-03602943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Twin-screw extrusion for the production of nanocellulose-PVA gels with a high solid content</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Crystal and molecular structure of V-amylose complexed with butan-1-ol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cong Anh Khanh Le</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 286, pp.119308. </w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 243, pp.124651. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2022.119308⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2022.124651⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602943v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03576868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Breakdown and buildup mechanisms of cellulose nanocrystal suspensions under shear and upon relaxation probed by SAXS and SALS</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Hierarchical Self‐Assembly of Amphiphilic β‐C‐Glycosylbarbiturates into Multiresponsive Alginate‐Like Supramolecular Hydrogel Fibers and Vesicle Hydrogel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathilde Challamel</w:t>
+                <w:t xml:space="preserve">Shun Yao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Antoine de Geyer</w:t>
+                <w:t xml:space="preserve">Robin Brahmi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mohamad Elchamaa</w:t>
+                <w:t xml:space="preserve">François Portier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico F. Semeraro</w:t>
+                <w:t xml:space="preserve">Jing Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 260, pp.117751. </w:t>
+              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
             </w:r>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117751⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/chem.202102950⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03148432v1</w:t>
+                <w:t xml:space="preserve">hal-03377385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A cobalt oxide–polypyrrole nanocomposite as an efficient and stable electrode material for electrocatalytic water oxidation</w:t>
+                <w:t xml:space="preserve">Influence of microwave treatment on the structure and functionality of pure amylose and amylopectin systems</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniela V Morales</w:t>
+                <w:t xml:space="preserve">Yuyue Zhong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catalina N Astudillo</w:t>
+                <w:t xml:space="preserve">Yu Tian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Veronica Anastasoaie</w:t>
+                <w:t xml:space="preserve">Xingxun Liu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Baptiste Dautreppe</w:t>
+                <w:t xml:space="preserve">Li Ding</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno F Urbano</w:t>
+                <w:t xml:space="preserve">Jacob Judas Kain Kirkensgaard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 5 (18), pp.4710-4723. </w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 119, pp.106856. </w:t>
             </w:r>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/d1se00363a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106856⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03431803v1</w:t>
+                <w:t xml:space="preserve">hal-03220097v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymorphism of V-amylose cocrystallized with aliphatic diols</w:t>
+                <w:t xml:space="preserve">Crystal and molecular structure of V-amylose complexed with ibuprofen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Anh Khanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Ogawa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Dubreuil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123302⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 261, pp.117885. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117885⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03078736v1</w:t>
+                <w:t xml:space="preserve">hal-03167743v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hierarchical Self‐Assembly of Amphiphilic β‐C‐Glycosylbarbiturates into Multiresponsive Alginate‐Like Supramolecular Hydrogel Fibers and Vesicle Hydrogel</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Chitin nanocrystals as Pickering stabilizer for O/W emulsions: Effect of the oil chemical structure on the emulsion properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robin Brahmi</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">François Portier</w:t>
+                <w:t xml:space="preserve">Fatma Ben Cheikh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ayman Ben Mabrouk</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId200" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Boufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemistry - A European Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/chem.202102950⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 200, pp.111604. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.111604⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03377385v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03152020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of microwave treatment on the structure and functionality of pure amylose and amylopectin systems</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Manufacturing of starch-based materials using ultrasonic compression moulding (UCM): toward a structural application</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Teil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yuyue Zhong</w:t>
+                <w:t xml:space="preserve">B. Harthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yu Tian</w:t>
+                <w:t xml:space="preserve">P.J.J. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xingxun Liu</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jacob Judas Kain Kirkensgaard</w:t>
+                <w:t xml:space="preserve">D. Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2021.106856⟩</w:t>
+              <w:t xml:space="preserve">Heliyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 7 (3), pp.e06482. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2021.e06482⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03220097v1</w:t>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03175484v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal and molecular structure of V-amylose complexed with ibuprofen</w:t>
+                <w:t xml:space="preserve">Polymorphism of V-amylose cocrystallized with aliphatic diols</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cong Anh Khanh Le</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Wouessidjewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117885⟩</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 213, pp.123302. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2020.123302⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03167743v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03078736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Manufacturing of starch-based materials using ultrasonic compression moulding (UCM): toward a structural application</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A cobalt oxide–polypyrrole nanocomposite as an efficient and stable electrode material for electrocatalytic water oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniela V Morales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catalina N Astudillo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Veronica Anastasoaie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Teil</w:t>
+                <w:t xml:space="preserve">Baptiste Dautreppe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">D. Imbault</w:t>
+                <w:t xml:space="preserve">Bruno F Urbano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Heliyon</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.heliyon.2021.e06482⟩</w:t>
+              <w:t xml:space="preserve">Sustainable Energy &amp; Fuels</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 5 (18), pp.4710-4723. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/d1se00363a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03175484v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03431803v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId219" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Chitin nanocrystals as Pickering stabilizer for O/W emulsions: Effect of the oil chemical structure on the emulsion properties</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Breakdown and buildup mechanisms of cellulose nanocrystal suspensions under shear and upon relaxation probed by SAXS and SALS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathilde Challamel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine de Geyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamad Elchamaa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fatma Ben Cheikh</w:t>
-[...53 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Enrico F. Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces B: Biointerfaces</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 200, pp.111604. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 260, pp.117751. </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfb.2021.111604⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117751⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId219" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03152020v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03148432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-triggered formation of a cellulose II nanocrystal network through regioselective derivatization</w:t>
+                <w:t xml:space="preserve">Optimized reducing-end labeling of cellulose nanocrystals: Implication for the structure of microfibril bundles in plant cell walls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangbo Lin</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 13 (13), pp.6447-6460. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 257, pp.117618. </w:t>
             </w:r>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/D0NR08597A⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117618⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03367876v1</w:t>
+                <w:t xml:space="preserve">hal-03149209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Optimized reducing-end labeling of cellulose nanocrystals: Implication for the structure of microfibril bundles in plant cell walls</w:t>
+                <w:t xml:space="preserve">Temperature-triggered formation of a cellulose II nanocrystal network through regioselective derivatization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fangbo Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno Jean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 257, pp.117618. </w:t>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 13 (13), pp.6447-6460. </w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2021.117618⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1039/D0NR08597A⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03149209v1</w:t>
+                <w:t xml:space="preserve">hal-03367876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid levan–Ag/AgCl nanoparticles produced by UV-irradiation: properties, antibacterial efficiency and application in bioactive poly(vinyl alcohol) films</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anissa Haddar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emna Ben Ayed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6467,90 +6467,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Honeycomb Organization of Chitin Nanocrystals (ChNCs) in Nanocomposite Films of UV-Cured Waterborne Acrylated Epoxidized Soybean Oil Emulsified with ChNCs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId220" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fatma Ben Cheikh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ayman Ben Mabrouk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -6595,970 +6595,970 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03344141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Layered organization of anisometric cellulose nanocrystals and beidellite clay particles accumulated near the membrane surface during cross-flow ultrafiltration: In situ SAXS and ex situ SEM/WAXD characterization</w:t>
+                <w:t xml:space="preserve">Polyglucosan body structure in Lafora disease</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Enrico Semeraro</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Karrouch</w:t>
+                <w:t xml:space="preserve">M. Kathryn Brewer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId236" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Michot</w:t>
+                <w:t xml:space="preserve">Alberto Rondon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan Paineau</w:t>
+                <w:t xml:space="preserve">Annette Uittenbogaard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mitchell Sullivan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.124030⟩</w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 240, pp.116260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116260⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02314455v1</w:t>
+                <w:t xml:space="preserve">hal-02570792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId239" w:history="1">
+            <w:hyperlink r:id="rId240" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharmacokinetic study of intravenously administered artemisinin-loaded surface-decorated amphiphilic gamma-cyclodextrin nanoparticles</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Vinyltriethoxysilane-functionalized starch nanocrystals as Pickering stabilizer in emulsion polymerization of acrylic monomers. Application in nanocomposites and pressure-sensitive adhesives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emna Ben Ayed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Boufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110281⟩</w:t>
+              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 578, pp.533-546. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId239" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02314466v1</w:t>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02897088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId244" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyglucosan body structure in Lafora disease</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pharmacokinetic study of intravenously administered artemisinin-loaded surface-decorated amphiphilic gamma-cyclodextrin nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B.G. Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Denis Wouessidjewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Kathryn Brewer</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Mitchell Sullivan</w:t>
+                <w:t xml:space="preserve">Diane Godin-Ribuot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116260⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2019.110281⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId244" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02570792v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId250" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vinyltriethoxysilane-functionalized starch nanocrystals as Pickering stabilizer in emulsion polymerization of acrylic monomers. Application in nanocomposites and pressure-sensitive adhesives</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Layered organization of anisometric cellulose nanocrystals and beidellite clay particles accumulated near the membrane surface during cross-flow ultrafiltration: In situ SAXS and ex situ SEM/WAXD characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId248" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Enrico Semeraro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Karrouch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId249" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Michot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId250" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan Paineau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Colloid and Interface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 578, pp.533-546. </w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 584, pp.124030. </w:t>
             </w:r>
             <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jcis.2020.05.011⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2019.124030⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId250" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897088v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02314455v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">One-step processing of plasticized starch/cellulose nanofibrils nanocomposites via twin-screw extrusion of starch and cellulose fibers</w:t>
+                <w:t xml:space="preserve">Synthesis and magnetic manipulation of hybrid nanobeads based on Fe3O4 nanoclusters and hyaluronic acid grafted with an ethylene glycol-based copolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yesmine Fourati</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Albert Magnin</w:t>
+                <w:t xml:space="preserve">Marlène Rippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId254" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Michelas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId255" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Fratzl</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId256" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Gomez Eslava</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115554⟩</w:t>
+              <w:t xml:space="preserve">Applied Surface Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 510, pp.145354. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId257" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145354⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02427806v1</w:t>
+                <w:t xml:space="preserve">hal-02897086v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose nanofibrils prepared by twin-screw extrusion: Effect of the fiber pretreatment on the fibrillation efficiency</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Khadija Trigui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId256" w:history="1">
+            <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément de Loubens</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sami Boufi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 240, pp.116342. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId257" w:history="1">
+            <w:hyperlink r:id="rId260" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1016/j.carbpol.2020.116342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId255" w:history="1">
+            <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02566870v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId258" w:history="1">
+            <w:hyperlink r:id="rId261" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and magnetic manipulation of hybrid nanobeads based on Fe3O4 nanoclusters and hyaluronic acid grafted with an ethylene glycol-based copolymer</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Maxime Michelas</w:t>
+                <w:t xml:space="preserve">One-step processing of plasticized starch/cellulose nanofibrils nanocomposites via twin-screw extrusion of starch and cellulose fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId262" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yesmine Fourati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId261" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Boufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Surface Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 510, pp.145354. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 229, pp.115554. </w:t>
             </w:r>
             <w:hyperlink r:id="rId263" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.apsusc.2020.145354⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2019.115554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId258" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897086v1</w:t>
+            <w:hyperlink r:id="rId261" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId264" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Competing Molecular Packing of Blocks in a Lamella-Forming Carbohydrate- block -poly(3-hexylthiophene) Copolymer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoko Sakai-Otsuka</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8171,51 +8171,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission electron microscopy of cellulose. Part 2: technical and practical aspects</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8256,308 +8256,308 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temperature-Controlled Star-Shaped Cellulose Nanocrystal Assemblies Resulting from Asymmetric Polymer Grafting</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fangbo Lin</w:t>
+                <w:t xml:space="preserve">NegFluo, a Fast and Efficient Method to Determine Starch Granule Size and Morphology In Situ in Plant Chloroplasts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Vandromme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId295" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Cousin</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Angelina Kasprowicz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Courseaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId296" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dave Trinel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId297" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maud Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ACS Macro Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.8b01005⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 10, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId298" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01075⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId294" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02067345v1</w:t>
+                <w:t xml:space="preserve">hal-02410098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId297" w:history="1">
+            <w:hyperlink r:id="rId299" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NegFluo, a Fast and Efficient Method to Determine Starch Granule Size and Morphology In Situ in Plant Chloroplasts</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Dave Trinel</w:t>
+                <w:t xml:space="preserve">Temperature-Controlled Star-Shaped Cellulose Nanocrystal Assemblies Resulting from Asymmetric Polymer Grafting</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId223" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fangbo Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId300" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maud Facon</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabrice Cousin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Plant Science</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 10, </w:t>
+              <w:t xml:space="preserve">ACS Macro Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.345-351. </w:t>
             </w:r>
             <w:hyperlink r:id="rId301" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3389/fpls.2019.01075⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acsmacrolett.8b01005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId297" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02410098v1</w:t>
+            <w:hyperlink r:id="rId299" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02067345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transmission electron microscopy of cellulose. Part 1: historical perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId303" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8751,51 +8751,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId312" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Microstructural and mechanical properties of biocomposites made of native starch granules and wood fibers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8937,51 +8937,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Duchëne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 9, pp.1990. </w:t>
@@ -9032,51 +9032,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid nanocellulose decorated with silver nanoparticles as reinforcing filler with antibacterial properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId325" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amira Errokh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9264,680 +9264,680 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rubber materials from elastomers and nanocellulose powders: filler dispersion and mechanical reinforcement</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nickel oxide–polypyrrole nanocomposite electrode materials for electrocatalytic water oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Berriot</w:t>
+                <w:t xml:space="preserve">Daniela Morales</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benoît de Gaudemaris</w:t>
+                <w:t xml:space="preserve">Catalina Astudillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Veyland</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+                <w:t xml:space="preserve">Youssef Lattach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Urbano</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eduardo Pereira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/C8SM00210J⟩</w:t>
+              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 8 (16), pp.4030-4043. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId337" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c7cy01949a⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02010424v1</w:t>
+                <w:t xml:space="preserve">hal-02048005v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural changes on polymeric nanoparticles induced by hydrophobic drug entrapment</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Ultrafine heat-induced structural perturbations of bone mineral at the individual nanocrystal level</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fernando Carlos Giacomelli</w:t>
+                <w:t xml:space="preserve">M. Verezhak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+                <w:t xml:space="preserve">E.F. Rauch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miloš Steinhart</w:t>
+                <w:t xml:space="preserve">M. Veron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 538, pp.238-249. </w:t>
+              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, </w:t>
             </w:r>
             <w:hyperlink r:id="rId342" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.10.059⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.actbio.2018.04.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106167v1</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01763324v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology of the nanocellulose produced by periodate oxidation and reductive treatment of cellulose fibers</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Albert Magnin</w:t>
+                <w:t xml:space="preserve">Rubber materials from elastomers and nanocellulose powders: filler dispersion and mechanical reinforcement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Fumagalli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Berriot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît de Gaudemaris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Veyland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-018-1871-7⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 14 (14), pp.2638-2648. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C8SM00210J⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02106176v1</w:t>
+                <w:t xml:space="preserve">hal-02010424v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId348" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ultrafine heat-induced structural perturbations of bone mineral at the individual nanocrystal level</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Putaux</w:t>
+                <w:t xml:space="preserve">Structural changes on polymeric nanoparticles induced by hydrophobic drug entrapment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alessandro Jäger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eliézer Jäger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernando Carlos Giacomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Nallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId353" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miloš Steinhart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Acta Biomaterialia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.actbio.2018.04.004⟩</w:t>
+              <w:t xml:space="preserve">Colloids and Surfaces A: Physicochemical and Engineering Aspects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 538, pp.238-249. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.colsurfa.2017.10.059⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01763324v1</w:t>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nickel oxide–polypyrrole nanocomposite electrode materials for electrocatalytic water oxidation</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology of the nanocellulose produced by periodate oxidation and reductive treatment of cellulose fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amira Errokh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Albert Magnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sami Boufi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Catalysis Science &amp; Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 8 (16), pp.4030-4043. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 25 (7), pp.3899-3911. </w:t>
             </w:r>
             <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c7cy01949a⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-018-1871-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02048005v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106176v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biodistribution and preliminary toxicity studies of nanoparticles made of Biotransesterified β–cyclodextrins and PEGylated phospholipids</w:t>
               </w:r>
@@ -10242,51 +10242,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aminatou Diallo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yoshiharu Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10731,51 +10731,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-Assembly of Amphiphilic Biotransesterified β-Cyclodextrins: Supramolecular Structure of Nanoparticles and Surface Properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Xavier Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10980,1358 +10980,1358 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106204v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable Aggregation and Gelation of Thermoresponsive Suspensions of Polymer-Grafted Cellulose Nanocrystals</w:t>
+                <w:t xml:space="preserve">Mechanical properties of natural rubber nanocomposites reinforced with high aspect ratio cellulose nanocrystals isolated from soy hulls</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Firas Azzam</w:t>
+                <w:t xml:space="preserve">Wilson Pires Flauzino Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Eder Siqueira</w:t>
+                <w:t xml:space="preserve">Marcos Mariano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Fort</w:t>
+                <w:t xml:space="preserve">Ingrid Souza Vieira da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roumaissa Hassaini</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+                <w:t xml:space="preserve">Hudson Alves Silvério</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 17 (6), pp.2112-2119. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 153, pp.143-152. </w:t>
             </w:r>
             <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b00344.s001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.07.073⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId406" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02006286v1</w:t>
+                <w:t xml:space="preserve">hal-02106226v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the encapsulation effect of phenolic compounds from Spirulina sp. LEB-18 on their antifusarium activities</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Fernanda Arnhold Pagnussatt</w:t>
+                <w:t xml:space="preserve">Effectiveness of thermo-compression for manufacturing native starch bulk materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Regazzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId314" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre J.J. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Barthelemy Harthong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vânia Rodrigues de Lima</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+                <w:t xml:space="preserve">Robert Peyroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Chemistry</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.05.098⟩</w:t>
+              <w:t xml:space="preserve">Journal of Materials Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 51 (11), pp.5146 - 5159. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId409" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10853-016-9817-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId412" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02427910v1</w:t>
+            <w:hyperlink r:id="rId407" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01828910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact of full range of amylose contents on the architecture of starch granules*</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Andreas Blennow</w:t>
+                <w:t xml:space="preserve">Mesoporous self-assembled nanoparticles of biotransesterified cyclodextrins and nonlamellar lipids as carriers of water-insoluble substances</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId411" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Zerkoune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Lesieur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.04.053⟩</w:t>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 12 (36), pp.7539--7550. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6sm00661b⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02427827v1</w:t>
+            <w:hyperlink r:id="rId410" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01495811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mechanical properties of natural rubber nanocomposites reinforced with high aspect ratio cellulose nanocrystals isolated from soy hulls</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">On the origins of the elasticity of cellulose nanofiber nanocomposites and nanopapers: a micromechanical approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Martoia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Dumont</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Orgeas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2016.07.073⟩</w:t>
+              <w:t xml:space="preserve">RSC Advances</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6 (53), pp.47258-47271. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId421" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/c6ra07176g⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId426" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02106226v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01980350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effectiveness of thermo-compression for manufacturing native starch bulk materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Robert Peyroux</w:t>
+                <w:t xml:space="preserve">Influence of the maturation time on the physico-chemical properties of nanocellulose and associated constituents isolated from pseudostems of banana plant c.v. Valery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Velásquez-Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gañán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId426" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Osorio</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Materials Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10853-016-9817-7⟩</w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 83, pp.551-560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.12.070⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01828910v1</w:t>
+            <w:hyperlink r:id="rId428" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId422" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106253v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of the maturation time on the physico-chemical properties of nanocellulose and associated constituents isolated from pseudostems of banana plant c.v. Valery</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Influence of combined mechanical treatments on the morphology and structure of cellulose nanofibrils: Thermal and mechanical properties of the resulting films</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId423" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Velásquez-Cock</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gañán</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId430" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Posada</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Velásquez-Cock</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+                <w:t xml:space="preserve">A. Serpa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Industrial Crops and Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 83, pp.551-560. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2015.12.070⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 85, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId432" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106253v1</w:t>
+            <w:hyperlink r:id="rId429" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02106258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of combined mechanical treatments on the morphology and structure of cellulose nanofibrils: Thermal and mechanical properties of the resulting films</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">P. Gañán</w:t>
+                <w:t xml:space="preserve">Assessment of the encapsulation effect of phenolic compounds from Spirulina sp. LEB-18 on their antifusarium activities</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId435" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fernanda Arnhold Pagnussatt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Rodrigues de Lima</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId437" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cristiana Lima Dora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId438" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Posada</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Serpa</w:t>
+                <w:t xml:space="preserve">Jorge Alberto Vieira Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Food Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 211, pp.616-623. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId439" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodchem.2016.05.098⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2016.02.036⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02106258v1</w:t>
+            <w:hyperlink r:id="rId434" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the origins of the elasticity of cellulose nanofiber nanocomposites and nanopapers: a micromechanical approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact of full range of amylose contents on the architecture of starch granules*</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId442" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Avi Goldstein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Martoia</w:t>
+                <w:t xml:space="preserve">George Annor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dumont</w:t>
+                <w:t xml:space="preserve">Kim Hebelstrup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Orgeas</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Andreas Blennow</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">RSC Advances</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1039/c6ra07176g⟩</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 89, pp.305-318. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId446" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijbiomac.2016.04.053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01980350v1</w:t>
+            <w:hyperlink r:id="rId447" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId441" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId449" w:history="1">
+            <w:hyperlink r:id="rId448" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesoporous self-assembled nanoparticles of biotransesterified cyclodextrins and nonlamellar lipids as carriers of water-insoluble substances</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable Aggregation and Gelation of Thermoresponsive Suspensions of Polymer-Grafted Cellulose Nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Azzam</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Zerkoune</w:t>
+                <w:t xml:space="preserve">Eder Siqueira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Lesieur</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.-L. Putaux</w:t>
+                <w:t xml:space="preserve">Sébastien Fort</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L Choisnard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Geze</w:t>
+                <w:t xml:space="preserve">Roumaissa Hassaini</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 12 (36), pp.7539--7550. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 17 (6), pp.2112-2119. </w:t>
             </w:r>
             <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1039/c6sm00661b⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.6b00344.s001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId449" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01495811v1</w:t>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02006286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive morphological and structural investigation of cellulose I and II nanocrystals prepared by sulphuric acid hydrolysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId421" w:history="1">
+            <w:hyperlink r:id="rId401" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wilson Pires Flauzino Neto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcos Mariano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yu Ogawa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Harumi Otaguro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -12382,103 +12382,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Micro-mechanics of electrostatically stabilized suspensions of cellulose nanofibrils under steady state shear flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId416" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Martoia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId418" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Orgeas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId446" w:history="1">
+            <w:hyperlink r:id="rId419" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Belgacem</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId420" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Soft Matter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 12 (6), pp.1721-1735. </w:t>
             </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
@@ -12770,1114 +12770,1114 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02106223v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface peeling of cellulose nanocrystals resulting from periodate oxidation and reductive amination with water-soluble polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Firas Azzam</w:t>
+                <w:t xml:space="preserve">Lipid-based nanocarrier for quercetin delivery: system characterization and molecular interactions studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriela Hädrich</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magali Galliot</w:t>
+                <w:t xml:space="preserve">Samantha Oliveira Monteiro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId473" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marisa Raquel Rodrigues</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId436" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vânia Rodrigues de Lima</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-015-0785-x⟩</w:t>
+              <w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 42 (7), pp.1165-1173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId474" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3109/03639045.2015.1118491⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02113166v1</w:t>
+                <w:t xml:space="preserve">hal-02427912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanofibrillar cellulose from Posidonia oceanica: Properties and morphological features</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Rheological Properties and Electrospinnability of High-Amylose Starch in Formic Acid</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Khiari</w:t>
+                <w:t xml:space="preserve">Anica Lancuški</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Dufresne</w:t>
+                <w:t xml:space="preserve">Gleb Vasilyev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId478" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M.F. Mhenni</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Eyal Zussman</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 72, pp.97-106. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 16 (8), pp.2529-2536. </w:t>
             </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.060⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00817⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId480" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02427921v1</w:t>
+            <w:hyperlink r:id="rId475" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113164v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId481" w:history="1">
+            <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rheological Properties and Electrospinnability of High-Amylose Starch in Formic Acid</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fine microstructure of processed chitosan nanofibril networks preserving directional packing and high molecular weight</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId481" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anayancy Osorio-Madrazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anica Lancuški</w:t>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gleb Vasilyev</w:t>
+                <w:t xml:space="preserve">Carlos Peniche-Covas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId484" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrille Rochas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 16 (8), pp.2529-2536. </w:t>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 131, pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1021/acs.biomac.5b00817⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.05.011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId481" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02113164v1</w:t>
+            <w:hyperlink r:id="rId486" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId480" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01222269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId486" w:history="1">
+            <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine microstructure of processed chitosan nanofibril networks preserving directional packing and high molecular weight</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Expression of Escherichia coli glycogen branching enzyme in an Arabidopsis mutant devoid of endogenous starch branching enzymes induces the synthesis of starch-like polyglucans</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent David</w:t>
+                <w:t xml:space="preserve">Laura Boyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roussel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adeline Courseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carlos Peniche-Covas</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+                <w:t xml:space="preserve">Ofilia M. Ndjindji</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.carbpol.2015.05.011⟩</w:t>
+              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 39 (7), pp.1432-1447. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId490" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/pce.12702⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01222269v1</w:t>
+            <w:hyperlink r:id="rId487" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lipid-based nanocarrier for quercetin delivery: system characterization and molecular interactions studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriela Hädrich</w:t>
+                <w:t xml:space="preserve">Nanofibrillar cellulose from Posidonia oceanica: Properties and morphological features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId492" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Bettaieb</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId493" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Khiari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samantha Oliveira Monteiro</w:t>
+                <w:t xml:space="preserve">A. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marisa Raquel Rodrigues</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vânia Rodrigues de Lima</w:t>
+                <w:t xml:space="preserve">M.F. Mhenni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Drug Development and Industrial Pharmacy</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 42 (7), pp.1165-1173. </w:t>
+              <w:t xml:space="preserve">Industrial Crops and Products</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 72, pp.97-106. </w:t>
             </w:r>
             <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3109/03639045.2015.1118491⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.indcrop.2014.12.060⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId493" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427912v1</w:t>
+            <w:hyperlink r:id="rId497" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId491" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02427921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId498" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Expression of Escherichia coli glycogen branching enzyme in an Arabidopsis mutant devoid of endogenous starch branching enzymes induces the synthesis of starch-like polyglucans</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Adeline Courseaux</w:t>
+                <w:t xml:space="preserve">Surface peeling of cellulose nanocrystals resulting from periodate oxidation and reductive amination with water-soluble polymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId449" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Firas Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ofilia M. Ndjindji</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magali Galliot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId224" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant, Cell and Environment</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 39 (7), pp.1432-1447. </w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 22 (6), pp.3701-3714. </w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1111/pce.12702⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10570-015-0785-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02427838v1</w:t>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02113166v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of cellulose II and IIII films by allomorphic conversion of bacterial cellulose I pellicles</w:t>
+                <w:t xml:space="preserve">Design of a reduced-graphene-oxide composite electrode from an electropolymerizable graphene aqueous dispersion using a cyclodextrin-pyrrole monomer. Application to dopamine biosensing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Paula C.S. Faria-Tischer</w:t>
+                <w:t xml:space="preserve">Luminiţa Fritea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId503" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cesar Tischer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heux</w:t>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Le Denmat</w:t>
+                <w:t xml:space="preserve">Mihaela Tertis</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Catherine Picart</w:t>
+                <w:t xml:space="preserve">Cecilia Cristea</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2015, 51, pp.167-173. </w:t>
+              <w:t xml:space="preserve">Electrochimica Acta</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 178, pp.108 - 112. </w:t>
             </w:r>
             <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2015.02.025⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.07.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId507" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02012936v1</w:t>
+                <w:t xml:space="preserve">hal-01650978v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of a reduced-graphene-oxide composite electrode from an electropolymerizable graphene aqueous dispersion using a cyclodextrin-pyrrole monomer. Application to dopamine biosensing</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation of cellulose II and IIII films by allomorphic conversion of bacterial cellulose I pellicles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alan Le Goff</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+                <w:t xml:space="preserve">Paula C.S. Faria-Tischer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mihaela Tertis</w:t>
+                <w:t xml:space="preserve">Cesar Tischer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cecilia Cristea</w:t>
+                <w:t xml:space="preserve">Simon Le Denmat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId512" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Picart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Electrochimica Acta</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.electacta.2015.07.124⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 51, pp.167-173. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId513" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2015.02.025⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId513" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01650978v1</w:t>
+            <w:hyperlink r:id="rId508" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02012936v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In-situ glyoxalization during biosynthesis of bacterial cellulose</w:t>
               </w:r>
@@ -13991,726 +13991,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02427929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tracking sulfur and phosphorus within single starch granules using synchrotron X-ray microfluorescence mapping</w:t>
+                <w:t xml:space="preserve">Surface modification of cellulose microfibrils by periodate oxidation and subsequent reductive amination with benzylamine: a topochemical study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Buleon</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Cotte</w:t>
+                <w:t xml:space="preserve">Nathanael Guigo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karim Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId523" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Jean Susini</w:t>
+            <w:hyperlink r:id="rId374" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Heux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.08.029⟩</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 21 (6), pp.4119-4133. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10570-014-0459-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02633101v1</w:t>
+                <w:t xml:space="preserve">hal-02897094v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId527" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Progress in developing amphiphilic cyclodextrin-based nanodevices for drug delivery</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">R. Semde</w:t>
+                <w:t xml:space="preserve">From gold porphyrins to gold nanoparticles: catalytic nanomaterials for glucose oxidation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kamal Elouarzaki</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alan Le Goff</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Holzinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charles Agnes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Duclairoir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Curr. Top. Med. Chem.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nanoscale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 6 (15), pp.8556-8560. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/C4NR02015D⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId527" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017988v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01066676v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of the acid type in the production of chitosan films reinforced with bacterial nanocellulose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Velásquez-Cock</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId530" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Ramírez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId531" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Betancourt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Ramírez</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Osorio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, pp.208-213</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId529" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01017983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId534" w:history="1">
+            <w:hyperlink r:id="rId533" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface modification of cellulose microfibrils by periodate oxidation and subsequent reductive amination with benzylamine: a topochemical study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tracking sulfur and phosphorus within single starch granules using synchrotron X-ray microfluorescence mapping</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nathanael Guigo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Karim Mazeau</w:t>
+                <w:t xml:space="preserve">Marine Cotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId374" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Heux</w:t>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe d'Hulst</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Susini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10570-014-0459-0⟩</w:t>
+              <w:t xml:space="preserve">Biochimica et Biophysica Acta (BBA) - General Subjects</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 1840 (1), pp.113-119. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.bbagen.2013.08.029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId534" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02897094v1</w:t>
+            <w:hyperlink r:id="rId539" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02633101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From gold porphyrins to gold nanoparticles: catalytic nanomaterials for glucose oxidation</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Charles Agnes</w:t>
+                <w:t xml:space="preserve">Progress in developing amphiphilic cyclodextrin-based nanodevices for drug delivery</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B.G. Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Duclairoir</w:t>
+                <w:t xml:space="preserve">L. Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId542" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Semde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Curr. Top. Med. Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.526-541</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId537" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01066676v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017988v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of Amylopectin Structure and Degree of Phosphorylation on the Molecular Composition of Potato Starch Lintners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeanette Wikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId417" w:history="1">
+            <w:hyperlink r:id="rId445" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andreas Blennow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14780,281 +14780,281 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640068v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diversity of potential hydrogen bonds in cellulose I revealed by molecular dynamics simulation</w:t>
+                <w:t xml:space="preserve">Self-assembled biotransesterified cyclodextrins as potential Artemisinin nanocarriers. II: In vitro behavior toward the immune system and in vivo biodistribution assessment of unloaded nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Chen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Josias B.G. Yaméogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Annabelle Gèze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roseline Mazet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 88 (3), pp.683-694. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId550" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ejpb.2014.08.012⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId551" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId548" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017992v1</w:t>
+                <w:t xml:space="preserve">hal-02897095v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled biotransesterified cyclodextrins as potential Artemisinin nanocarriers. II: In vitro behavior toward the immune system and in vivo biodistribution assessment of unloaded nanoparticles</w:t>
+                <w:t xml:space="preserve">Diversity of potential hydrogen bonds in cellulose I revealed by molecular dynamics simulation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Josias B.G. Yaméogo</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">P. Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mazeau</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, pp.897-908</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02897095v1</w:t>
+                <w:t xml:space="preserve">hal-01017992v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId556" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of hyperbranched glycopolymers produced in vitro using enzymes</w:t>
               </w:r>
@@ -15079,51 +15079,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Guilois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Grimaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -15312,51 +15312,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of substrate and product specificity of the purified recombinant glycogen branching enzyme of Rhodothermus obamensis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId565" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anders Vikso-Nielsen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15579,51 +15579,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId573" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gluconacetobacter medellinensis sp. nov., cellulose- and non-cellulose-producing acetic acid bacteria isolated from vinegar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId574" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Cleenwerck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15842,64 +15842,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Function of isoamylase‐type starch debranching enzymes ISA 1 and ISA 2 in the Zea mays leaf</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId581" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Qiaohui Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId300" w:history="1">
+            <w:hyperlink r:id="rId297" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maud Facon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean‐luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId582" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jason Dinges</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15976,51 +15976,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cerium oxide encapsulation by emulsion polymerization using hydrophilic macroRAFT agents</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId586" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Zgheib</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId587" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Thill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16216,1361 +16216,1361 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00879018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">In Vitro Synthesis of Hyperbranched alpha-Glucans Using a Biomimetic Enzymatic Toolbox</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Distinct functional properties of isoamylase-type starch debranching enzymes in monocot and dicot leaves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId595" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sandrine Laguerre-Gheusi</w:t>
+                <w:t xml:space="preserve">M. Facon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId596" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Q. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId597" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Azzaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId598" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T.A. Hennen-Bierwagen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId599" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A.M. Myers</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/bm301676c⟩</w:t>
+              <w:t xml:space="preserve">Plant Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 163 (3), pp.1363-1375. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId600" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1104/pp.113.225565⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId594" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01268195v1</w:t>
+                <w:t xml:space="preserve">hal-00954993v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId597" w:history="1">
+            <w:hyperlink r:id="rId601" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Distinct functional properties of isoamylase-type starch debranching enzymes in monocot and dicot leaves</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">T.A. Hennen-Bierwagen</w:t>
+                <w:t xml:space="preserve">In Vitro Synthesis of Hyperbranched alpha-Glucans Using a Biomimetic Enzymatic Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Grimaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId557" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agnès Rolland-Sabaté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId322" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Roussel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId602" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A.M. Myers</w:t>
+                <w:t xml:space="preserve">Sandrine Laguerre-Gheusi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, 163 (3), pp.1363-1375. </w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 14 (2), pp.438 - 447. </w:t>
             </w:r>
             <w:hyperlink r:id="rId603" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1104/pp.113.225565⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1021/bm301676c⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId597" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00954993v1</w:t>
+            <w:hyperlink r:id="rId601" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01268195v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation, morphology and structure of cellulose nanocrystals from bamboo fibers</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembled biotransesterified cyclodextrins as Artemisinin nanocarriers - I: Formulation, lyoavailability and &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; antimalarial activity assessment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B.G. Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId605" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">B.S.L. Brito</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">A. Gansane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.1527-1536</w:t>
+              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.508-517</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId604" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00727770v1</w:t>
+                <w:t xml:space="preserve">hal-00720318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId608" w:history="1">
+            <w:hyperlink r:id="rId606" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembly of biodegradable copolyester and reactive HPMA-based polymers into nanoparticles as an alternative stealth drug delivery system</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Physicochemical and morphological characterizations of glyceryl tristearate/castor oil nanocarriers prepared by the solvent diffusion method</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId607" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Dora</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId608" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Pignot-Paintrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId609" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Jäger</w:t>
+                <w:t xml:space="preserve">F. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Jäger</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">P. Chytil</w:t>
+                <w:t xml:space="preserve">R. Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Soft Matter</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 23 (11), pp.1972-1981. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId611" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1590/S0103-50532012005000066⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId608" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727767v1</w:t>
+            <w:hyperlink r:id="rId606" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00787569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId614" w:history="1">
+            <w:hyperlink r:id="rId612" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monodisperse nanoparticles from self-assembling amphiphilic cyclodextrins: modulable tools for the encapsulation and controlled release of pharmaceuticals</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Stabilization of miniemulsion droplets by cerium oxide nanoparticles: a step towards the elaboration of armored composite latexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId586" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Zgheib</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">D. Wouessidjewe</w:t>
+            <w:hyperlink r:id="rId587" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Thill</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId589" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. d'Agosto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId613" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lansalot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Med. Chem.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.524-532</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.6163-6174</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId614" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00727765v1</w:t>
+            <w:hyperlink r:id="rId612" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId618" w:history="1">
+            <w:hyperlink r:id="rId614" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reorientation of cellulose nanowhiskers in agarose hydrogels under tensile loading</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silica Encapsulation by Miniemulsion Polymerization: Distribution and Localization of the Silica Particles in Droplets and Latex Particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId616" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gholamali Farzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId617" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. F. L. Mckenna</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 28, pp.6021-6031. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId618" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la300587b⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId618" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720317v1</w:t>
+            <w:hyperlink r:id="rId614" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00694543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId624" w:history="1">
+            <w:hyperlink r:id="rId619" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembled biotransesterified cyclodextrins as Artemisinin nanocarriers - I: Formulation, lyoavailability and &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; antimalarial activity assessment</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Gansane</w:t>
+                <w:t xml:space="preserve">Reorientation of cellulose nanowhiskers in agarose hydrogels under tensile loading</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId620" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Osorio-Madrazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId621" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eder</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId622" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Rueggeberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId623" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.K. Pandey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId624" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.J. Harrington</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Pharmaceutics and Biopharmaceutics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.508-517</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.850-856</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId624" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720318v1</w:t>
+            <w:hyperlink r:id="rId619" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00720317v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId626" w:history="1">
+            <w:hyperlink r:id="rId625" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical and morphological characterizations of glyceryl tristearate/castor oil nanocarriers prepared by the solvent diffusion method</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Self-assembly of biodegradable copolyester and reactive HPMA-based polymers into nanoparticles as an alternative stealth drug delivery system</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId626" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Jäger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId627" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Dora</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Putaux</w:t>
+                <w:t xml:space="preserve">A. Jäger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId628" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">I. Pignot-Paintrand</w:t>
+                <w:t xml:space="preserve">T. Etrych</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId629" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Dubreuil</w:t>
+                <w:t xml:space="preserve">F.C. Giacomelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId630" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Borsali</w:t>
+                <w:t xml:space="preserve">P. Chytil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Brazilian Chemical Society</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Soft Matter</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.9563-9575</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId626" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00787569v1</w:t>
+            <w:hyperlink r:id="rId625" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId632" w:history="1">
+            <w:hyperlink r:id="rId631" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stabilization of miniemulsion droplets by cerium oxide nanoparticles: a step towards the elaboration of armored composite latexes</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Preparation, morphology and structure of cellulose nanocrystals from bamboo fibers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId632" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B.S.L. Brito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId633" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F.V. Pereira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId587" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.6163-6174</w:t>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.1527-1536</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId632" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00720312v1</w:t>
+            <w:hyperlink r:id="rId631" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId634" w:history="1">
+            <w:hyperlink r:id="rId635" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silica Encapsulation by Miniemulsion Polymerization: Distribution and Localization of the Silica Particles in Droplets and Latex Particles</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Monodisperse nanoparticles from self-assembling amphiphilic cyclodextrins: modulable tools for the encapsulation and controlled release of pharmaceuticals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId636" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gholamali Farzi</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+                <w:t xml:space="preserve">A. Mendez-Ardoy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId637" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. F. L. Mckenna</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Gomez-Garcia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wouessidjewe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Med. Chem.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.524-532</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId634" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00694543v1</w:t>
+            <w:hyperlink r:id="rId635" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00727765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId639" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bacterial cellulose produced by a new acid-resistant strain of &amp;lt;i&amp;gt;Gluconacetobacter&amp;lt;/i&amp;gt; genus</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId640" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Alvarez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -17612,103 +17612,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId642" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Poly(ethylene glycol) hydroxystearate-based nanosized emulsions: effect of surfactant concentration on their formation and ability to solubilize quercetin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId627" w:history="1">
+            <w:hyperlink r:id="rId607" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Dora</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId643" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F.C. Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId628" w:history="1">
+            <w:hyperlink r:id="rId608" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Pignot-Paintrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Biomedical Nanotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.202-210</w:t>
@@ -17763,77 +17763,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId646" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Mondragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Compos. Interfaces</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, pp.29-37</w:t>
@@ -17990,277 +17990,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01209303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Physicochemical characterization of α-, β-, and γ-cyclodextrins bioesterified with decanoate chains used as building blocks of colloidal nanoparticles</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">A. Geze</w:t>
+                <w:t xml:space="preserve">Helical conformation in crystalline inclusion complexes of V-amylose: A historical perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId654" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Vanhaverbeke</w:t>
+                <w:t xml:space="preserve">M. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId655" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.B. Yameogo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Putaux</w:t>
+                <w:t xml:space="preserve">M.B. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.3031-3038</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.1-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId653" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00619420v1</w:t>
+                <w:t xml:space="preserve">hal-00603060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Helical conformation in crystalline inclusion complexes of V-amylose: A historical perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Physicochemical characterization of α-, β-, and γ-cyclodextrins bioesterified with decanoate chains used as building blocks of colloidal nanoparticles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId657" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Vanhaverbeke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId658" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.B. Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">M.B. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, pp.1-9</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, pp.3031-3038</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId656" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00603060v1</w:t>
+                <w:t xml:space="preserve">hal-00619420v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId659" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Morphology and structure of A-amylose single crystals</w:t>
               </w:r>
@@ -18285,51 +18285,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Montesanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId660" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Polymer</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 52 (10), pp.2198 - 2205. </w:t>
             </w:r>
             <w:hyperlink r:id="rId661" w:history="1">
               <w:r>
                 <w:rPr>
@@ -18363,77 +18363,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId662" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of bacterial cellulose produced by Gluconacetobacter swingsii sp. from Colombian agroindustrial wastes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Castro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId641" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Caro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18482,524 +18482,524 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00577120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Molecular and crystal structure of 7-fold V-amylose complexed with 2-propanol</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Synthesis of oily core-hybrid shell nanocapsules through interfacial free radical copolymerization in miniemulsion: droplet formation and nucleation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId664" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H. Chanzy</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Z.H. Cao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId665" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. R. Shan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId666" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nida Sheibat-Othman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 48 (3), pp.593-603</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId663" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00546478v1</w:t>
+                <w:t xml:space="preserve">hal-00533252v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId666" w:history="1">
+            <w:hyperlink r:id="rId667" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of oily core-hybrid shell nanocapsules through interfacial free radical copolymerization in miniemulsion: droplet formation and nucleation</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Z.H. Cao</w:t>
+                <w:t xml:space="preserve">Molecular and crystal structure of 7-fold V-amylose complexed with 2-propanol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId555" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Mazeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. R. Shan</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">H. Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Polymer Science Part A: Polymer Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 43 (20), pp.8628-8636. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId669" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma101794w⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId666" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00533252v1</w:t>
+            <w:hyperlink r:id="rId667" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00546478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A-Type Crystals from Dilute Solutions of Short Amylose Chains</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Preparation by grafting onto, characterization, and properties of thermally responsive polymer-decorated cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId671" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Escalier</w:t>
+                <w:t xml:space="preserve">F. Azzam</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId672" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shinichi Kitamura</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">L. Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId634" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Jean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, 11 (11), pp.3049-3058. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2010, pp.3652-3659</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId670" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02666838v1</w:t>
+                <w:t xml:space="preserve">hal-00546464v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId674" w:history="1">
+            <w:hyperlink r:id="rId673" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation by grafting onto, characterization, and properties of thermally responsive polymer-decorated cellulose nanocrystals</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A-Type Crystals from Dilute Solutions of Short Amylose Chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Montesanti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId660" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabrielle Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId534" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alain Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId674" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Escalier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId675" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F. Azzam</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Shinichi Kitamura</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2010, pp.3652-3659</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2010, 11 (11), pp.3049-3058. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId676" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/bm1008712⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId674" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00546464v1</w:t>
+            <w:hyperlink r:id="rId673" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02666838v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId677" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raster microdiffraction with synchrotron radiation of hydrated biopolymers with nanometre step-resolution: case study of starch granules</w:t>
               </w:r>
@@ -19119,64 +19119,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId684" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B→A allomorphic transition in native starch and amylose spherocrystals monitored by in situ synchrotron X-ray diffraction</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Montesanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19243,1089 +19243,1089 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembling and chiral nematic properties of organophilic cellulose nanocrystals</w:t>
+                <w:t xml:space="preserve">Formation of polymer vesicles by simultaneous chain growth and self-assembly of amphiphilic block copolymers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId690" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Elazzouzi Hafraoui</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">G. Delaittre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId691" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Dire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId692" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Rieger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Heux</w:t>
+            <w:hyperlink r:id="rId693" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Charleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.11069-11075</w:t>
+              <w:t xml:space="preserve">Chemical Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.2887-2889</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId689" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00413873v1</w:t>
+                <w:t xml:space="preserve">hal-00396630v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId691" w:history="1">
+            <w:hyperlink r:id="rId694" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aqueous self-assembly of polystyrene chains end-functionalized with β-cyclodextrin</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Genetic dissection of floridean starch synthesis in the cytosol of the model dinoflagellate Crypthecodinium cohnii.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Kakuchi</w:t>
+                <w:t xml:space="preserve">David Dauvillée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId697" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Ral</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId698" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlotte Plancke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 106 (50), pp.21126-21130. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId699" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1073/pnas.0907424106⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId691" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00374001v1</w:t>
+            <w:hyperlink r:id="rId694" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00436589v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vitro model assemblies to study the impact of lignin-carbohydrate interactions on the enzymatic conversion of Xylan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId700" w:history="1">
+            <w:hyperlink r:id="rId704" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bodo Saake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 10 (9), pp.2489-2498. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId701" w:history="1">
+            <w:hyperlink r:id="rId705" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/bm9004518⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId696" w:history="1">
+            <w:hyperlink r:id="rId700" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02666812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The molecular structure of waxy maize starch nanocrystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId703" w:history="1">
+            <w:hyperlink r:id="rId707" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angellier-Coussy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Molina-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Dufresne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertoft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carbohydrate Research</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, pp.1558-1566</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId702" w:history="1">
+            <w:hyperlink r:id="rId706" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00413870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId706" w:history="1">
+            <w:hyperlink r:id="rId710" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Formation of polymer vesicles by simultaneous chain growth and self-assembly of amphiphilic block copolymers</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">From Molecular to Nanostructured Iron Complexes of Amphiphilic Chelators Based on 8-Hydroxyquinoline Subunits - Evidence of Self-Assembled Edifices Mimicking Siderophores from Marine Bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId711" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérémy Brandel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId712" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stephane Torelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId713" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gisèle Gellon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId714" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy Serratrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Chemical Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 2009 (1), pp.86-92. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId715" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/ejic.200800741⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId706" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00396630v1</w:t>
+            <w:hyperlink r:id="rId710" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02918244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId711" w:history="1">
+            <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Genetic dissection of floridean starch synthesis in the cytosol of the model dinoflagellate Crypthecodinium cohnii.</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+                <w:t xml:space="preserve">Cellulose microfibrils from banana rachis: Effect of alkaline treatments on structural and morphological features</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zuluaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId717" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Cruz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId718" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mondragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the National Academy of Sciences of the United States of America</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.51-59</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId716" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1073/pnas.0907424106⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00436589v1</w:t>
+                <w:t xml:space="preserve">hal-00357610v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId717" w:history="1">
+            <w:hyperlink r:id="rId719" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From Molecular to Nanostructured Iron Complexes of Amphiphilic Chelators Based on 8-Hydroxyquinoline Subunits - Evidence of Self-Assembled Edifices Mimicking Siderophores from Marine Bacteria</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Self-assembling and chiral nematic properties of organophilic cellulose nanocrystals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId720" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gisèle Gellon</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">S. Elazzouzi Hafraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Inorganic Chemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.11069-11075</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId717" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02918244v1</w:t>
+            <w:hyperlink r:id="rId719" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00413873v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId723" w:history="1">
+            <w:hyperlink r:id="rId721" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose microfibrils from banana rachis: Effect of alkaline treatments on structural and morphological features</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Aqueous self-assembly of polystyrene chains end-functionalized with β-cyclodextrin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId722" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Giacomelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId723" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. Schmidt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId724" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Cruz</w:t>
+                <w:t xml:space="preserve">A. Narumi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId725" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Velez</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Mondragon</w:t>
+                <w:t xml:space="preserve">T. Kakuchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, pp.51-59</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, pp.449-453</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId723" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00357610v1</w:t>
+            <w:hyperlink r:id="rId721" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00374001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId726" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Polyester nanoparticles presenting mannose residues: toward the development of new vaccine delivery systems combining biodegradability and targeting properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId727" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Freichelds</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId728" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Imberty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId729" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Delair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20406,51 +20406,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buléon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId679" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Burghammer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Montesanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -20495,590 +20495,590 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00353934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The shape and size distribution of crystalline nanoparticles prepared by acid hydrolysis of native cellulose</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">F. Dubreuil</w:t>
+                <w:t xml:space="preserve">Kinetics of Fibril Formation of Bovine κ-Casein Indicate a Conformational Rearrangement as a Critical Step in the Process</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId735" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joelle Leonil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId736" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gwénaële Henry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId737" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Jouanneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId738" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Madeleine Delage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId739" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Forge</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 381 (5), pp.1267-1280. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId740" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jmb.2008.06.064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId741" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId734" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00303876v1</w:t>
+                <w:t xml:space="preserve">hal-01187243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId735" w:history="1">
+            <w:hyperlink r:id="rId742" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystals of V-amylose inclusion complexes</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">A. Nulac</w:t>
+                <w:t xml:space="preserve">Variation in Storage {alpha}-Glucans of the Porphyridiales (Rhodophyta).</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId743" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Takahiro Shimonaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId744" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mai Konishi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId745" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasunori Oyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId746" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shoko Fujiwara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId747" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aya Satoh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/masy.200851301⟩</w:t>
+              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 49 (1), pp.103-16. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId748" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/pcp/pcm172⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId739" w:history="1">
+            <w:hyperlink r:id="rId749" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId735" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00352479v1</w:t>
+            <w:hyperlink r:id="rId742" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00198812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId740" w:history="1">
+            <w:hyperlink r:id="rId750" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kinetics of Fibril Formation of Bovine κ-Casein Indicate a Conformational Rearrangement as a Critical Step in the Process</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Forge</w:t>
+                <w:t xml:space="preserve">The shape and size distribution of crystalline nanoparticles prepared by acid hydrolysis of native cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId720" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Elazzouzi Hafraoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId609" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Dubreuil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Molecular Biology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.57-65</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId747" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01187243v1</w:t>
+            <w:hyperlink r:id="rId750" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00303876v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId748" w:history="1">
+            <w:hyperlink r:id="rId751" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Variation in Storage {alpha}-Glucans of the Porphyridiales (Rhodophyta).</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Yasunori Oyama</w:t>
+                <w:t xml:space="preserve">Single crystals of V-amylose inclusion complexes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Cardoso</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shoko Fujiwara</w:t>
+                <w:t xml:space="preserve">D. Dupeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId654" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Morin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId753" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aya Satoh</w:t>
+                <w:t xml:space="preserve">A. Nulac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Plant and Cell Physiology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 49 (1), pp.103-16. </w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 273 (1), pp.1-8. </w:t>
             </w:r>
             <w:hyperlink r:id="rId754" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/pcp/pcm172⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1002/masy.200851301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId755" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId748" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00198812v1</w:t>
+            <w:hyperlink r:id="rId751" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00352479v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId756" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">TEM characterization of organic nanocrystals grown in sol-gel thin films</w:t>
               </w:r>
@@ -21193,90 +21193,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId762" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The heterotrophic dinoflagellate Crypthecodinium cohnii defines a model genetic system to investigate cytoplasmic starch synthesis.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId763" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Delphine Guillebeault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId764" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jimi Devassine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Haebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -21321,768 +21321,768 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00267765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Colloidal systems made of biotransesterified alpha, beta, and gamma cyclodextrins grafted with C10 alkyl chains</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effect of the Polymer Nature on the Structural Organization of Lipid/Polymer Particle Assemblies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId768" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Wouissidjewe</w:t>
+                <w:t xml:space="preserve">Julie Thevenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId769" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Lise Troutier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId770" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Delair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId771" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Ladavière</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.msec.2008.08.027⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 112 (44), pp.13812-13822. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId772" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/jp805865r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId773" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId767" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00383678v1</w:t>
+                <w:t xml:space="preserve">hal-02293350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId770" w:history="1">
+            <w:hyperlink r:id="rId774" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of the Polymer Nature on the Structural Organization of Lipid/Polymer Particle Assemblies</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Catherine Ladavière</w:t>
+                <w:t xml:space="preserve">Colloidal systems made of biotransesterified alpha, beta, and gamma cyclodextrins grafted with C10 alkyl chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wouissidjewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physical Chemistry B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/jp805865r⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, pp.458-462. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId776" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msec.2008.08.027⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId776" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-02293350v1</w:t>
+            <w:hyperlink r:id="rId774" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00383678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Biodistribution of intravenously administered amphiphilic beta-cyclodxetrin nanospheres</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Miscellaneous nanoaggregates made of β-CD esters synthesised by an enzymatic pathway</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId778" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Thieu Chau</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">B.G.J. Yameogo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wouessidjewe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2007, pp.135-142. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2007.06.050⟩</w:t>
+              <w:t xml:space="preserve">, 2007, 344 (1-2), pp.26-32. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId779" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2007.06.026⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId782" w:history="1">
+            <w:hyperlink r:id="rId780" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">istex</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId777" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00384401v1</w:t>
+                <w:t xml:space="preserve">hal-00305547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId783" w:history="1">
+            <w:hyperlink r:id="rId781" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Single crystals of V amylose complexed with a-naphthol</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Y. Nishiyama</w:t>
+                <w:t xml:space="preserve">Biodistribution of intravenously administered amphiphilic beta-cyclodxetrin nanospheres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId782" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Thieu Chau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId783" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-P. Mathieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId784" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. Helbert</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+                <w:t xml:space="preserve">D. Marti-Batlle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.135-142. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId785" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ijpharm.2007.06.050⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId783" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305577v1</w:t>
+            <w:hyperlink r:id="rId786" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId781" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00384401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId786" w:history="1">
+            <w:hyperlink r:id="rId787" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Miscellaneous nanoaggregates made of β-CD esters synthesised by an enzymatic pathway</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Single crystals of V amylose complexed with a-naphthol</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId788" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. Helbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.1319-1326</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId789" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00305547v1</w:t>
+            <w:hyperlink r:id="rId787" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId790" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THE PATHWAY OF CYTOSOLIC STARCH SYNTHESIS IN THE MODEL GLAUCOPHYTE CYANOPHORA PARADOXA.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId715" w:history="1">
+            <w:hyperlink r:id="rId698" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlotte Plancke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId712" w:history="1">
+            <w:hyperlink r:id="rId695" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillée</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId792" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasunori Nakamura</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -22127,411 +22127,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00198810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence of alkali concentration on the deproteinization and/or gelatinization of rice starch</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymer/Laponite composite latexes: Particle morphology, film microstructure, and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Samios</w:t>
+                <w:t xml:space="preserve">Norma Negrete Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId796" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N.P. Silveira</w:t>
+                <w:t xml:space="preserve">Félix de Hass</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 28 (15), pp.1567-1573. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId797" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.200700212⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId798" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId794" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305555v1</w:t>
+                <w:t xml:space="preserve">hal-00724919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-association and crystallization of amylose</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabrielle Potocki-Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Australian Journal of Chemistry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 60 (10), pp.706-718. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId798" w:history="1">
+            <w:hyperlink r:id="rId800" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1071/CH07168⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId797" w:history="1">
+            <w:hyperlink r:id="rId799" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305544v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId799" w:history="1">
+            <w:hyperlink r:id="rId801" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer/Laponite composite latexes: Particle morphology, film microstructure, and properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Influence of alkali concentration on the deproteinization and/or gelatinization of rice starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId655" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.B. Cardoso</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId802" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Samios</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId803" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N.P. Silveira</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Carbohydrate Polymers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.160-165</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId803" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00724919v1</w:t>
+            <w:hyperlink r:id="rId801" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId804" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Metabolic Symbiosis and the Birth of the Plant Kingdom.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId713" w:history="1">
+            <w:hyperlink r:id="rId696" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Deschamps</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId791" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Colleoni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22615,295 +22615,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00250123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose microfibrils from banana farming residues: isolation and characterization</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of the environmental factors on the casein micelle structure studied by cryo transmission electron microscopy and small-angle x-ray scattering/ultrasmall-angle x-ray scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId807" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Restrepo</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">I. Mondragon</w:t>
+                <w:t xml:space="preserve">Stephane Marchin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId808" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Gañan</w:t>
+                <w:t xml:space="preserve">Joëlle Léonil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 126, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId809" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2409933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId806" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305539v1</w:t>
+                <w:t xml:space="preserve">hal-01454006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId809" w:history="1">
+            <w:hyperlink r:id="rId810" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of the environmental factors on the casein micelle structure studied by cryo transmission electron microscopy and small-angle x-ray scattering/ultrasmall-angle x-ray scattering</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+                <w:t xml:space="preserve">Cellulose microfibrils from banana farming residues: isolation and characterization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId576" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Zuluaga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId811" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joëlle Léonil</w:t>
+                <w:t xml:space="preserve">A. Restrepo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mondragon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId812" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Gañan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Journal of Chemical Physics</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Cellulose</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, pp.585-592</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId809" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01454006v1</w:t>
+            <w:hyperlink r:id="rId810" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId813" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of arabinoxylan-dehydrogenation polymer (synthetic lignin polymer) nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22911,51 +22911,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Saulnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId815" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Chabbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, 8 (4), pp.1236-1245. </w:t>
             </w:r>
             <w:hyperlink r:id="rId816" w:history="1">
               <w:r>
                 <w:rPr>
@@ -22989,51 +22989,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId817" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mannosylated poly(ethylene oxide)-β-poly(ε-caprolactone) diblock copolymers: synthesis, characterization, and interaction with a bacterial lectin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId709" w:history="1">
+            <w:hyperlink r:id="rId692" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Rieger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId818" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Stoffelbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23114,64 +23114,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId821" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Designing organic/inorganic colloids by heterophase polymerization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId800" w:history="1">
+            <w:hyperlink r:id="rId795" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Norma Negrete Herrera</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -23254,1028 +23254,1028 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00143142v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphological and structural aspects of the giant starch granules from &amp;lt;i&amp;gt;Phajus grandifolius&amp;lt;/i&amp;gt;</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Orientation of native cellulose in an electric field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId827" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Bordel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.100-110</w:t>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.4899-4901</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId826" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305819v1</w:t>
+                <w:t xml:space="preserve">hal-00305810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Homogeneous suspensions of individualized microfibrils from TEMPO-catalyzed oxidation of native cellulose</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Nature of the periplastidial pathway of starch synthesis in the cryptophyte Guillardia theta.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId696" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId829" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Saito</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">J.L. Putaux</w:t>
+                <w:t xml:space="preserve">Ilka Haferkamp</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId695" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Dauvillée</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId765" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Haebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Vignon</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Martin Steup</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 5 (6), pp.954-63. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId831" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1128/EC.00380-05⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId828" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305809v1</w:t>
+                <w:t xml:space="preserve">hal-00198811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nature of the periplastidial pathway of starch synthesis in the cryptophyte Guillardia theta.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Polymer/Laponite Composite Colloids through Emulsion Polymerization: Influence of the Clay Modification Level on Particle Morphology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId833" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ilka Haferkamp</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Norma Negrete-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eukaryotic Cell</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1128/EC.00380-05⟩</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 39 (26), pp.9177-9184. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId834" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/ma0610515⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId832" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00198811v1</w:t>
+                <w:t xml:space="preserve">hal-02364552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId836" w:history="1">
+            <w:hyperlink r:id="rId835" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Orientation of native cellulose in an electric field</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis of polymer latex particles decorated with organically-modified laponite clay platelets via emulsion polymerization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Negrete-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId837" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">D. Bordel</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">S. Persoz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId676" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">L. Heux</w:t>
+            <w:hyperlink r:id="rId838" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. David</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, pp.4899-4901</w:t>
+              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.421-431</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId836" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305810v1</w:t>
+            <w:hyperlink r:id="rId835" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId838" w:history="1">
+            <w:hyperlink r:id="rId839" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer/Laponite Composite Colloids through Emulsion Polymerization: Influence of the Clay Modification Level on Particle Morphology</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Poly(l-proline) interactions with flavan-3-ols units: Influence of the molecular structure and the polyphenol/protein ratio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId840" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Poncet-Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId841" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Edelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId842" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Cartalade</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId843" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Manchado-Sarni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1021/ma0610515⟩</w:t>
+              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 20 (5), pp.687-697. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId844" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.foodhyd.2005.06.009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId838" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02364552v1</w:t>
+            <w:hyperlink r:id="rId845" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId839" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305823v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId841" w:history="1">
+            <w:hyperlink r:id="rId846" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of polymer latex particles decorated with organically-modified laponite clay platelets via emulsion polymerization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Synthesis of PEDOT nanoparticles and vesicles by dispersion polymerization in alcoholic media</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId847" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Muhammad Mumtaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId848" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne de Cuendias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId849" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Cloutet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId850" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Cramail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Nanoscience and Nanotechnology</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 27 (17), pp.1446-1453. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId851" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/marc.200600343⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId841" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305831v1</w:t>
+            <w:hyperlink r:id="rId852" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId846" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00369297v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId845" w:history="1">
+            <w:hyperlink r:id="rId853" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Poly(l-proline) interactions with flavan-3-ols units: Influence of the molecular structure and the polyphenol/protein ratio</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Homogeneous suspensions of individualized microfibrils from TEMPO-catalyzed oxidation of native cellulose</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId854" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Saito</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId554" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Nishiyama</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId855" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Vignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId856" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Isogai</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food Hydrocolloids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.1687-1691</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId851" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00305823v1</w:t>
+            <w:hyperlink r:id="rId853" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId852" w:history="1">
+            <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of PEDOT nanoparticles and vesicles by dispersion polymerization in alcoholic media</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Morphological and structural aspects of the giant starch granules from &amp;lt;i&amp;gt;Phajus grandifolius&amp;lt;/i&amp;gt;</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dupeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId858" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Davies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId679" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Burghammer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Structural Biology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.100-110</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId857" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/marc.200600343⟩</w:t>
-[...30 lines deleted...]
-                <w:t xml:space="preserve">hal-00369297v1</w:t>
+                <w:t xml:space="preserve">hal-00305819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId859" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nanoparticles of β-cyclodextrin esters obtained by self-assembling of biotransesterified β-cyclodextrins</w:t>
               </w:r>
@@ -24417,51 +24417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Dauvillee</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId864" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chochois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId834" w:history="1">
+            <w:hyperlink r:id="rId830" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Steup</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId765" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Haebel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24568,51 +24568,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId685" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Montesanti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, 39 (10), pp.704-3706. </w:t>
@@ -24650,51 +24650,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId869" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">α-D-glucan-based dendritic nanoparticles prepared by &amp;lt;i&amp;gt;in vitro&amp;lt;/i&amp;gt; enzymatic chain extension of glycogen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId870" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Potocki-Veronese</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -24752,1933 +24752,1933 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305808v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis of polymer/Laponite nanocomposite latex particles via emulsion polymerization using silylated and cation-exchanged Laponite clay platelets.</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+                <w:t xml:space="preserve">Stress and strain around grain-boundary dislocations measured by high-resolution electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jany Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Philosophical Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 86 (29-31), pp.4641-4656. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId874" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/14786430600743876⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId872" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305807v1</w:t>
+                <w:t xml:space="preserve">hal-00513705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId873" w:history="1">
+            <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Stress and strain around grain-boundary dislocations measured by high-resolution electron microscopy</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jany Thibault</w:t>
+                <w:t xml:space="preserve">Synthesis of polymer/Laponite nanocomposite latex particles via emulsion polymerization using silylated and cation-exchanged Laponite clay platelets.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId836" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Negrete-Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Philosophical Magazine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Progress in Solid State Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, pp.121-137</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId875" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/14786430600743876⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00513705v1</w:t>
+                <w:t xml:space="preserve">hal-00305807v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plastid division proteins, FtsZ1 and FtsZ2, differ in their biochemical properties and subplastidial localization</w:t>
+                <w:t xml:space="preserve">Efficient size control of amphiphilic cyclodextrin nanoparticles through a statistical mixture design methodology.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId877" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E.S. El-Kafafi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">M. Bigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.-L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId775" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wouissidjewe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemistry</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J. PPS</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 8, pp.593-600</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId876" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305957v1</w:t>
+                <w:t xml:space="preserve">hal-00123109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId882" w:history="1">
+            <w:hyperlink r:id="rId878" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Micellar aggregation in blends of linear and cyclic poly(styrene-b-isoprene) diblock copolymers</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Morphology and structure of crystalline polysaccharides. Some recent studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Langmuir</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.66-71</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId889" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00394115v1</w:t>
+            <w:hyperlink r:id="rId878" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305921v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId890" w:history="1">
+            <w:hyperlink r:id="rId879" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The plastid division proteins, FtsZI and FtsZ2, differ in their biochemical properties and sub-plastidial localization</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Maryse A. Block</w:t>
+                <w:t xml:space="preserve">Surface assisted nucleation and growth of polymer latexes on organically-modified inorganic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId880" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Negrete Herrera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId881" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Reculusa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biochemical Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 387, pp.669-676</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.32-46</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId890" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018135v1</w:t>
+            <w:hyperlink r:id="rId879" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId896" w:history="1">
+            <w:hyperlink r:id="rId883" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amylose synthetized in vitro by amylosucrase : Morphology, structure, and properties</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">M. Remaud-Simeon</w:t>
+                <w:t xml:space="preserve">Vesicles made of PS-PI cyclic diblock copolymers: In situ freeze-drying cryo-TEM and dynamic light scattering experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Minatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId885" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId886" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Redouane Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schappacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 128, pp.163-178. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId888" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1039/b403157a⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId896" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02675178v1</w:t>
+            <w:hyperlink r:id="rId889" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId883" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394004v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId898" w:history="1">
+            <w:hyperlink r:id="rId890" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface assisted nucleation and growth of polymer latexes on organically-modified inorganic particles</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">S. Ravaine</w:t>
+                <w:t xml:space="preserve">Self-assembling of an amphiphilic iron (III) chelator : mimicking iron acquisition in marine bacteria</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId891" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Apostol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId892" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Baret</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId893" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Serratrice</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId894" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Desbrieres</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Angewandte Chemie</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 44 (17), pp.2580-2582. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId895" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/anie.200462841⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId898" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00147949v1</w:t>
+            <w:hyperlink r:id="rId896" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId890" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00085973v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId903" w:history="1">
+            <w:hyperlink r:id="rId897" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicone-polyacrylate composite latex particles. Particles formation and film properties</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The plastid division proteins, FtsZI and FtsZ2, differ in their biochemical properties and sub-plastidial localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId898" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">El Sayed El Kafafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId899" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sunil Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId900" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahmoud El Shami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId901" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId902" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maryse A. Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.1331-1337</w:t>
+              <w:t xml:space="preserve">Biochemical Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 387, pp.669-676</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId903" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305982v1</w:t>
+            <w:hyperlink r:id="rId897" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018135v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId907" w:history="1">
+            <w:hyperlink r:id="rId903" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structural aspects in semicrystalline samples of the mannan II family</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Amylose synthetized in vitro by amylosucrase : Morphology, structure, and properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId870" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Potocki-Veronese</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId752" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Dupeyre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId904" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Albenne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId871" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Remaud-Simeon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biomacromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2005, pp.324-332</w:t>
+              <w:t xml:space="preserve">, 2005, 6 (2), pp.1000-1011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId907" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305984v1</w:t>
+            <w:hyperlink r:id="rId903" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02675178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId909" w:history="1">
+            <w:hyperlink r:id="rId905" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient size control of amphiphilic cyclodextrin nanoparticles through a statistical mixture design methodology.</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Surface assisted nucleation and growth of polymer latexes on organically-modified inorganic particles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId906" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Duguet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId907" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christophe Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId882" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Perro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId908" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Ravaine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. PPS</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, 8, pp.593-600</w:t>
+              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 229, pp.32</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId909" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00123109v1</w:t>
+            <w:hyperlink r:id="rId905" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00147949v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId911" w:history="1">
+            <w:hyperlink r:id="rId909" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Morphology and structure of crystalline polysaccharides. Some recent studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Silicone-polyacrylate composite latex particles. Particles formation and film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId910" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Lin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId911" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Chu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId912" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId588" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.66-71</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.1331-1337</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId911" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305921v1</w:t>
+            <w:hyperlink r:id="rId909" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId912" w:history="1">
+            <w:hyperlink r:id="rId913" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Surface assisted nucleation and growth of polymer latexes on organically-modified inorganic particles</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Structural aspects in semicrystalline samples of the mannan II family</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId672" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Heux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId914" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Hägglund</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId914" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecular Symposia</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, pp.32-46</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.324-332</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId912" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305922v1</w:t>
+            <w:hyperlink r:id="rId913" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesicles made of PS-PI cyclic diblock copolymers: In situ freeze-drying cryo-TEM and dynamic light scattering experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Edson Minatti</w:t>
+                <w:t xml:space="preserve">Nanoscale measurement of stress and strain by quantitative high-resolution electron microscopy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId789" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Hÿtch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christelle Lefebvre</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">J.M. Penisson</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mater. Sci. Forum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.39-44</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId919" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId915" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00394004v1</w:t>
+                <w:t xml:space="preserve">hal-00305967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId920" w:history="1">
+            <w:hyperlink r:id="rId917" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-assembling of an amphiphilic iron (III) chelator : mimicking iron acquisition in marine bacteria</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Size control of amphiphilic cyclodextrin nanoparticles using mixture design methodology</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Choisnard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Geze</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId918" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.L. Bigan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId638" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Wouessidjewe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">J. Pharm. Pharmaceut. Sci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.593-600</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId926" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-00085973v1</w:t>
+            <w:hyperlink r:id="rId917" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId927" w:history="1">
+            <w:hyperlink r:id="rId919" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Size control of amphiphilic cyclodextrin nanoparticles using mixture design methodology</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">The plastid division proteins, FtsZ1 and FtsZ2, differ in their biochemical properties and subplastidial localization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId920" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E.S. El-Kafafi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId921" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Mukherjee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId922" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. El-Shami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId923" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.A. Block</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Pharm. Pharmaceut. Sci.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Biochemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 387, pp.669-676. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId924" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1042/bj20041281⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId927" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305915v1</w:t>
+            <w:hyperlink r:id="rId919" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId929" w:history="1">
+            <w:hyperlink r:id="rId925" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nanoscale measurement of stress and strain by quantitative high-resolution electron microscopy</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Micellar aggregation in blends of linear and cyclic poly(styrene-b-isoprene) diblock copolymers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId926" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadia Ouarti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId927" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Viville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId928" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Lazzaroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId884" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Edson Minatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId887" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Schappacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mater. Sci. Forum</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Langmuir</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 21 (20), pp.9085-9090. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId929" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/la050935z⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId929" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00305967v1</w:t>
+            <w:hyperlink r:id="rId930" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId925" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00394115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId931" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular containers based on amphiphilic PS-b-PMVE dendrigraft copolymers: Topology, organization, and aqueous solution properties</w:t>
               </w:r>
@@ -26690,51 +26690,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Schappacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId916" w:history="1">
+            <w:hyperlink r:id="rId885" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christelle Lefebvre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId932" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Deffieux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -26785,77 +26785,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Starch nanocrystals fillers in an acrylic polymer matrix</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId934" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helene Angelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.-L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
+            <w:hyperlink r:id="rId708" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Molina-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId736" w:history="1">
+            <w:hyperlink r:id="rId752" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Dupeyre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId935" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Dufresne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -27033,981 +27033,981 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02059562v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vesicles made of PS-PI cyclic diblock copolymers: &amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; freeze-drying cryo-TEM and dynamic light scattering experiments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Silicone\textendashpolyacrylate composite latex particles. Particles formation and film properties</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId944" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Minatti</w:t>
+                <w:t xml:space="preserve">Mingtao Lin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId945" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Lefebvre</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">R. Borsali</w:t>
+                <w:t xml:space="preserve">Fuxiang Chu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId946" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Schappacher</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Alain Guyot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Faraday Discussions</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, 46 (4), pp.1331--1337. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId947" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.polymer.2004.11.063⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId948" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId943" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00305985v1</w:t>
+                <w:t xml:space="preserve">hal-01873170v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hybrid organic-inorganic colloids with a core-corona structure : a transmission electron microscopy investigation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId948" w:history="1">
+            <w:hyperlink r:id="rId950" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">N. Sanson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId949" w:history="1">
+            <w:hyperlink r:id="rId951" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathias Destarac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fajula</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Symposia</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, pp.279-288</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId947" w:history="1">
+            <w:hyperlink r:id="rId949" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00305948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId952" w:history="1">
+            <w:hyperlink r:id="rId954" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Silicone\textendashpolyacrylate composite latex particles. Particles formation and film properties</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Fuxiang Chu</w:t>
+                <w:t xml:space="preserve">Vesicles made of PS-PI cyclic diblock copolymers: &amp;lt;i&amp;gt;In situ&amp;lt;/i&amp;gt; freeze-drying cryo-TEM and dynamic light scattering experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alain Guyot</w:t>
-[...27 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">E. Minatti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId956" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Lefebvre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId610" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Borsali</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schappacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Faraday Discussions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, pp.163-178</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId957" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">hal-01873170v1</w:t>
+            <w:hyperlink r:id="rId954" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00305985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polymer nanoparticle dispersions studied by cryo-TEM coupled with image analysis</w:t>
+                <w:t xml:space="preserve">Preparation of aqueous anionic poly-(urethane-urea) dispersions: Influence of the nature and proportion of the urethane groups on the dispersion and polymer properties</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Durrieu</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">J.L. Putaux</w:t>
+                <w:t xml:space="preserve">Vanessa Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Passas</w:t>
+                <w:t xml:space="preserve">Alessandro Gandini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId961" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Gandini</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Mohamed Naceur Belgacem</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId962" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Blayo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId963" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Eiselé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Microscopy &amp; Analysis</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 94 (2), pp.700-710. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId964" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/app.20933⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId958" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306821v1</w:t>
+                <w:t xml:space="preserve">hal-02108821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId962" w:history="1">
+            <w:hyperlink r:id="rId965" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Preparation of aqueous anionic poly-(urethane-urea) dispersions: Influence of the nature and proportion of the urethane groups on the dispersion and polymer properties</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Filler-filler interactions and viscoelastic behavior of polymer nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId966" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Blayo</w:t>
+                <w:t xml:space="preserve">Emmanuelle Chabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId967" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gilles Eiselé</w:t>
+                <w:t xml:space="preserve">Michel Bornert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId615" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId968" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId969" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Remy Dendievel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Polymer Science</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/app.20933⟩</w:t>
+              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, 381 (1-2), pp.320-330. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId970" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.msea.2004.04.064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId962" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02108821v1</w:t>
+            <w:hyperlink r:id="rId965" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00111433v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId969" w:history="1">
+            <w:hyperlink r:id="rId971" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filler-filler interactions and viscoelastic behavior of polymer nanocomposites</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Origin of the limited α-amylolysis of debranched maltodextrins crystallized in the A form: A TEM study on model substrates</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Yves Cavaillé</w:t>
+                <w:t xml:space="preserve">A. Pohu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Remy Dendievel</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">V. Planchot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId974" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Colonna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buleon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.119-125</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId969" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00111433v1</w:t>
+            <w:hyperlink r:id="rId971" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306822v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Origin of the limited α-amylolysis of debranched maltodextrins crystallized in the A form: A TEM study on model substrates</w:t>
+                <w:t xml:space="preserve">Polymer nanoparticle dispersions studied by cryo-TEM coupled with image analysis</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId976" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Pohu</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">V. Durrieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId977" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">V. Planchot</w:t>
+                <w:t xml:space="preserve">R. Passas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId978" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Colonna</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">A. Buleon</w:t>
+                <w:t xml:space="preserve">A. Gandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2004, pp.119-125</w:t>
+              <w:t xml:space="preserve">European Microscopy &amp; Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2004, pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId975" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306822v1</w:t>
+                <w:t xml:space="preserve">hal-00306821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId979" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryo-TEM and Image Analysis of Polymer Nanoparticle Dispersions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId963" w:history="1">
+            <w:hyperlink r:id="rId959" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vanessa Durrieu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId980" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raphaël Passas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId964" w:history="1">
+            <w:hyperlink r:id="rId960" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alessandro Gandini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cryoelectron Microscopy</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 18 (1), pp.19-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28071,64 +28071,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marie Letoffe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId488" w:history="1">
+            <w:hyperlink r:id="rId482" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId635" w:history="1">
+            <w:hyperlink r:id="rId615" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 20 (5), pp.1564-1571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId984" w:history="1">
               <w:r>
                 <w:rPr>
@@ -28174,90 +28174,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId986" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Split crystallization during debranching of maltodextrins at high concentration by isoamylase</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId976" w:history="1">
+            <w:hyperlink r:id="rId972" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Pohu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId977" w:history="1">
+            <w:hyperlink r:id="rId973" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Planchot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId978" w:history="1">
+            <w:hyperlink r:id="rId974" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -28308,90 +28308,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Long-term shelf stability of original amphiphilic β-cyclodextrin nanosphere suspensions monitored by dynamic light scattering and cryo-transmission electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId528" w:history="1">
+            <w:hyperlink r:id="rId541" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Choisnard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId988" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Jehan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId617" w:history="1">
+            <w:hyperlink r:id="rId638" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Wouessidjewe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">J. Microencapsul.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, pp.607-613</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -28410,411 +28410,411 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306755v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Platelet nanocrystals resulting from the acid hydrolysis of waxy maize starch granules</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Crystal structure of amylose complexes with small ligands</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId990" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Nuessli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId704" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">A. Dufresne</w:t>
+            <w:hyperlink r:id="rId991" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId867" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Buleon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biomacromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.1198-1202</w:t>
+              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.227-234</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId989" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306893v1</w:t>
+                <w:t xml:space="preserve">hal-00306878v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId991" w:history="1">
+            <w:hyperlink r:id="rId992" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Highly stable metal hydrous oxide colloids by inorganic polycondensation in suspension</w:t>
-[...44 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Platelet nanocrystals resulting from the acid hydrolysis of waxy maize starch granules</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId708" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Molina-Boisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId993" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Joanicot</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">T. Momaur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.3681-3685</w:t>
+              <w:t xml:space="preserve">Biomacromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.1198-1202</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId991" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306901v1</w:t>
+            <w:hyperlink r:id="rId992" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306893v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Crystal structure of amylose complexes with small ligands</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Highly stable metal hydrous oxide colloids by inorganic polycondensation in suspension</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId952" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Gerardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId950" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Sanson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Nuessli</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">F. Bouyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId996" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Le Bail</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">M. Joanicot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.227-234</w:t>
+              <w:t xml:space="preserve">Angewandte Chemie International Edition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.3681-3685</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId994" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306878v1</w:t>
+                <w:t xml:space="preserve">hal-00306901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId997" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavan-3-ol aggregation in model ethanolic solutions: incidence of polyphenol structure, concentration, ethanol content and ionic strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId998" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId848" w:history="1">
+            <w:hyperlink r:id="rId842" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Damien Cartalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -28893,420 +28893,420 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02682601v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Geometric phase analysis of lattice images from algal cellulose microfibrils</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Synthesis and characterization of water-soluble amphipatic polystyrene-based dendrigrafts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId957" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Schappacher</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">T. Imai</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">A. Deffieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1005" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Sugiyama</w:t>
+                <w:t xml:space="preserve">P. Viville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1006" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Lazzaroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Polymer</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.1871-1879</w:t>
+              <w:t xml:space="preserve">Macromolecules</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.5776-5783</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1003" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00306928v1</w:t>
+                <w:t xml:space="preserve">hal-00306902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Flavan-3-ol aggregation in model ethanolic solutions: incidence of polyphenol structure, concentration, ethanol content, and ionic strength</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1007" w:history="1">
+            <w:hyperlink r:id="rId1008" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Poncet-Legrand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1008" w:history="1">
+            <w:hyperlink r:id="rId1009" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D. Cartalade</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1009" w:history="1">
+            <w:hyperlink r:id="rId1010" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Cheynier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1010" w:history="1">
+            <w:hyperlink r:id="rId1011" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Vernhet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.10563-10572</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1006" w:history="1">
+            <w:hyperlink r:id="rId1007" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1011" w:history="1">
+            <w:hyperlink r:id="rId1012" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synthesis and characterization of water-soluble amphipatic polystyrene-based dendrigrafts</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">Geometric phase analysis of lattice images from algal cellulose microfibrils</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Imai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1013" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId1014" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Lazzaroni</w:t>
+                <w:t xml:space="preserve">J. Sugiyama</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Macromolecules</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2003, pp.5776-5783</w:t>
+              <w:t xml:space="preserve">Polymer</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2003, pp.1871-1879</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1011" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00306902v1</w:t>
+            <w:hyperlink r:id="rId1012" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00306928v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1015" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of the displacement field of dislocations to 0.03 Å by electron microscopy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId785" w:history="1">
+            <w:hyperlink r:id="rId789" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Hÿtch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId930" w:history="1">
+            <w:hyperlink r:id="rId916" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Penisson</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.270-273</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -29357,51 +29357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.F. Blachot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1018" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Diat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1019" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A.L. Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -29477,103 +29477,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1023" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From sunflower-like assemblies toward giant wormlike micelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Minatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schappacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langmuir</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, pp.6-9</w:t>
@@ -29602,90 +29602,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1024" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Role of double-hydrophilic block copolymers in the synthesis of lanthanum-based nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId992" w:history="1">
+            <w:hyperlink r:id="rId995" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Bouyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId950" w:history="1">
+            <w:hyperlink r:id="rId952" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Gerardin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId951" w:history="1">
+            <w:hyperlink r:id="rId953" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F. Fajula</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1025" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Chopin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -29717,527 +29717,527 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00306883v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; versus &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; cellulose microfibrils from plant primary wall synthases: structural differences</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Processing and characterization of carbon nanotube/poly(styrene-co-butyl acrylate) nanocomposites</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId494" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Dufresne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId1027" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Lai Kee Him</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">H. Chanzy</w:t>
+                <w:t xml:space="preserve">M. Paillet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1028" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Muller</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">T. Imai</w:t>
+                <w:t xml:space="preserve">R. Canet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1029" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Carmona</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.36931-36939</w:t>
+              <w:t xml:space="preserve">J. Mater. Sci.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.3915-3923</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1026" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00307312v1</w:t>
+                <w:t xml:space="preserve">hal-00307318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Influence of chemical structure of amphiphilic β-cyclodextrins on their ability to form stable nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId360" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Geze</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1030" w:history="1">
+            <w:hyperlink r:id="rId1031" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Aous</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1031" w:history="1">
+            <w:hyperlink r:id="rId1032" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Baussanne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1032" w:history="1">
+            <w:hyperlink r:id="rId1033" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Defaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Pharmaceutics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.301-305</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1029" w:history="1">
+            <w:hyperlink r:id="rId1030" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effect of cyclization of PS/PI block copolymers on their micellar morphology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId944" w:history="1">
+            <w:hyperlink r:id="rId955" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Minatti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId946" w:history="1">
+            <w:hyperlink r:id="rId957" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Schappacher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1012" w:history="1">
+            <w:hyperlink r:id="rId1004" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Deffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1034" w:history="1">
+            <w:hyperlink r:id="rId1035" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Narayanan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2002, pp.978-982</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1033" w:history="1">
+            <w:hyperlink r:id="rId1034" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00307302v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1035" w:history="1">
+            <w:hyperlink r:id="rId1036" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Processing and characterization of carbon nanotube/poly(styrene-co-butyl acrylate) nanocomposites</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+                <w:t xml:space="preserve">&amp;lt;i&amp;gt;In vitro&amp;lt;/i&amp;gt; versus &amp;lt;i&amp;gt;in vivo&amp;lt;/i&amp;gt; cellulose microfibrils from plant primary wall synthases: structural differences</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1037" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Lai Kee Him</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId668" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. Chanzy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1038" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Muller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1037" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">F. Carmona</w:t>
+            <w:hyperlink r:id="rId1013" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Imai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">J. Mater. Sci.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, pp.3915-3923</w:t>
+              <w:t xml:space="preserve">Journal of Biological Chemistry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, pp.36931-36939</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1035" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00307318v1</w:t>
+            <w:hyperlink r:id="rId1036" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00307312v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1039" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Synthesis of composite latex particles filled with silica. Control of the composite particles composition</w:t>
               </w:r>
@@ -30249,51 +30249,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S. Chalaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId588" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bourgeat-Lami</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1041" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Lang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30331,90 +30331,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1042" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Biosynthesis of (1→3)-β-D-glucan(callose) by detergent extracts of a microsomal fraction from &amp;lt;i&amp;gt;Arabidopsis thaliana&amp;lt;/i&amp;gt;</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lai Kee Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bulone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -30452,77 +30452,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1045" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network formation in dilute amylose and amylopectin studied by TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 33 (17), pp.6416-6422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30586,64 +30586,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Okano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.81-88</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30720,51 +30720,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R.H. Marchessault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1054" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">D.P. Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecular Rapid Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.77-84</w:t>
@@ -30793,77 +30793,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1055" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Network formation in dilute amylose and amylopectin studied by TEM</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, pp.6416-6422</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -30888,90 +30888,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1056" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ultrastructural aspects of phytoglycogen from cryo-transmission electron microscopy and quasi-elastic light scattering</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 26 (2-3), pp.145-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31022,64 +31022,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. L Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId867" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Biological Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, pp.145-150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31130,51 +31130,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Maldonado-Textle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1061" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.E. de Leon-Saenz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1062" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L.F. Ramos-de Valle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31238,90 +31238,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural aspects of the swelling of β chitin in HC1 and its conversion into α chitin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Okano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Macromolecules</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1997, pp.3867-3873</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -31385,51 +31385,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Madeleine Giraud-Guille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1068" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Vaulot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1047" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31484,64 +31484,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Single crystals of inulin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1071" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F.R. Taravel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -31609,77 +31609,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Molecular and crystal structures of inulin from electron diffraction data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1070" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Andre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId555" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">K. Mazeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1074" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I. Tvaroska</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1075" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W.T. Winter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -31979,51 +31979,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural transformation of the (233)[011] Σ=11 tilt grain boundary in silicon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1089" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helmut Kirchner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jany Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -32064,329 +32064,329 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03258656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between dislocations and Σ = 51 and Σ = 19 tilt grain boundaries in germanium: Study by in-situ TEM and HREM</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jany Thibault</w:t>
+                <w:t xml:space="preserve">H.R.E.M. observation of thermally induced ε-martensite plates in a Fe-Mn-Si-Cr-Ni shape memory alloy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1081" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1082" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Federzoni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1083" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Mantel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1084" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Blanc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1085" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérome Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/mmm:0199300402-3022100⟩</w:t>
+              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 03 (C7), pp.C7-545-C7-548. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1092" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/jp4:1993789⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId1093" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId1091" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03258664v1</w:t>
+                <w:t xml:space="preserve">jpa-00252209v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1096" w:history="1">
+            <w:hyperlink r:id="rId1094" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">H.R.E.M. observation of thermally induced ε-martensite plates in a Fe-Mn-Si-Cr-Ni shape memory alloy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Jérome Chevalier</w:t>
+                <w:t xml:space="preserve">Interaction between dislocations and Σ = 51 and Σ = 19 tilt grain boundaries in germanium: Study by in-situ TEM and HREM</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1095" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri-Marc Michaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1096" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Baillin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1097" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacques Pelissier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId873" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jany Thibault</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de Physique IV Proceedings</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1051/jp4:1993789⟩</w:t>
+              <w:t xml:space="preserve">Microscopy, Microanalysis, Microstructures</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1993, 4 (2-3), pp.221-237. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1098" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/mmm:0199300402-3022100⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1098" w:history="1">
-[...17 lines deleted...]
-                <w:t xml:space="preserve">jpa-00252209v1</w:t>
+            <w:hyperlink r:id="rId1094" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03258664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1099" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structure and characterization of the dislocations in tilt grain boundaries between Σ = 1 and Σ = 3: a high resolution electron microscopy study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jany Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32394,51 +32394,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Jacques</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amand George</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId1092" w:history="1">
+            <w:hyperlink r:id="rId1095" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri-Marc Michaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Materials Science and Engineering: A</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1993, 164 (1-2), pp.93-100. </w:t>
@@ -32591,51 +32591,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Plasticity of a silicon bicrystal: a HREM study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId874" w:history="1">
+            <w:hyperlink r:id="rId873" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jany Thibault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32734,51 +32734,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dislocations stopped by the Σ = 9 (122 ) grain boundary in Si. An HREM study of thermal activation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Thibault-Desseaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Bourret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -32999,77 +32999,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep Eutectic Solvents as promoters of the biorefinery concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Lévêque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Albert Magnin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Molina-Boisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brayan Steven Moreno Caballero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33111,90 +33111,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chiral nematic nanocomposites with pitch gradient elaborated by ultrafiltration and ultraviolet curing of cellulose nanocrystal suspensions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Metilli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Karrouch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Lancelon-Pin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -33482,51 +33482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33607,51 +33607,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -33700,458 +33700,458 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04903908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Typical three-layer orthotropic organization of articular cartilage achieved through the combined action of frontal ultrafiltration and ultrasound on cellulose nanocrystal suspensions, revealed by in situ SAXS</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Hengl</w:t>
+                <w:t xml:space="preserve">Characterization by Frit-Inlet Asymmetrical Flow Field-Flow Fractionation of polyoxazoline nano-vectors for photodynamic therapy</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Hennetier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Heaugwane</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Orélia Cerlati</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne-Françoise Mingotaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mireille Gaucher-Delmas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annual Meeting of The GDR SOPHY 2023 (Soft Physics for Hard Materials)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
+              <w:t xml:space="preserve">Congrès SCM-10</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2023, Amsterdam, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04919151v1</w:t>
+                <w:t xml:space="preserve">hal-05010565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1136" w:history="1">
+            <w:hyperlink r:id="rId1141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterization by Frit-Inlet Asymmetrical Flow Field-Flow Fractionation of polyoxazoline nano-vectors for photodynamic therapy</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Mireille Gaucher-Delmas</w:t>
+                <w:t xml:space="preserve">Bridging the gap from raw microalgae to bioplastic: conversion of Chlorella vulgaris into thermoplastic starch</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId1128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Six</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gatien Fleury</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ana Compadre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandra Dimitriades-Lemaire</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pablo Alvarez Diaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès SCM-10</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2023, Amsterdam, Netherlands</w:t>
+              <w:t xml:space="preserve">AlgaEurope 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05010565v1</w:t>
+            <w:hyperlink r:id="rId1141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04315481v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1142" w:history="1">
+            <w:hyperlink r:id="rId1143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bridging the gap from raw microalgae to bioplastic: conversion of Chlorella vulgaris into thermoplastic starch</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Pablo Alvarez Diaz</w:t>
+                <w:t xml:space="preserve">Typical three-layer orthotropic organization of articular cartilage achieved through the combined action of frontal ultrafiltration and ultrasound on cellulose nanocrystal suspensions, revealed by in situ SAXS</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Pignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emilie Guilbert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Mandin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fanny Bosson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AlgaEurope 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">Annual Meeting of The GDR SOPHY 2023 (Soft Physics for Hard Materials)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04315481v1</w:t>
+            <w:hyperlink r:id="rId1143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04919151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rayleigh streaming phenomena at the physical origin of cellulose nanocrystals orientations during combined ultrasound and ultrafiltration processes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34232,51 +34232,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34357,51 +34357,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Hengl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -34469,77 +34469,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Breakdown and buildup mechanisms of cellulose nanocrystal suspensions under shear and upon relaxation probed by SAXS and SALS.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathilde Challamel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine de Geyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamad Elchamaa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enrico F Semeraro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34706,90 +34706,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forming Of Native Starch/Wood Composites</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Regazzi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maxime Teil</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId417" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Dumont</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B. Harthong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Imbault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34844,77 +34844,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etude des limitations à la bioconversion des lignocelluloses : modulation in vitro d'assemblages de polymères pariétaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Véronique Aguié-Béghin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">B Saake</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -34956,77 +34956,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">In vestigations of the cell-wall limitations to efficient lignocelluloses bioconversion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId697" w:history="1">
+            <w:hyperlink r:id="rId701" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Boukari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Saake Bodo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35202,64 +35202,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Formation and morphology of arabinoxylan-DHP (dehydrogenation polymers = lignin model compounds) nanoparticles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId698" w:history="1">
+            <w:hyperlink r:id="rId702" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Cathala</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId699" w:history="1">
+            <w:hyperlink r:id="rId703" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdellatif Barakat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Luc Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -35327,77 +35327,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron microscopy study of amylose retrogradation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35422,90 +35422,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cryoelectron microscopy study of alpha-D-glucans from starch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId521" w:history="1">
+            <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alain Buleon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId630" w:history="1">
+            <w:hyperlink r:id="rId610" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Borsali</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ICEM14</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 1998, Mexico, Mexico</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -35588,51 +35588,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Pignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emilie Guilbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Mandin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fanny Bosson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36421,346 +36421,346 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01280652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Production of bacterial cellulose: use of a new strain of microorganism</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Cellulose microfibrils isolated from &amp;lt;i&amp;gt;Musaceae&amp;lt;/i&amp;gt; fibrous residues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId641" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castro Herazo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId1188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Velez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId646" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Mondragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Handbook of Green Materials : Processing Technologies, Properties and Applications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, K. Oksman, A.P. Mathew, A. Bismark, O. Rojas &amp; M. Sain Eds., World Sci. Pub. Co., pp.105-122, 2014</w:t>
+              <w:t xml:space="preserve">Cellulose Based Composites: New Green Nanomaterials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, A. Netravali &amp; J.P. Hinestroza Eds., Wiley Pub. House, pp.43-62, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01017611v1</w:t>
+                <w:t xml:space="preserve">hal-01017612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId1187" w:history="1">
+            <w:hyperlink r:id="rId1189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cellulose microfibrils isolated from &amp;lt;i&amp;gt;Musaceae&amp;lt;/i&amp;gt; fibrous residues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Production of bacterial cellulose: use of a new strain of microorganism</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Castro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId574" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">I. Cleenwerck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId576" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Zuluaga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId641" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Caro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">I. Mondragon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cellulose Based Composites: New Green Nanomaterials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, A. Netravali &amp; J.P. Hinestroza Eds., Wiley Pub. House, pp.43-62, 2014</w:t>
+              <w:t xml:space="preserve">Handbook of Green Materials : Processing Technologies, Properties and Applications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, K. Oksman, A.P. Mathew, A. Bismark, O. Rojas &amp; M. Sain Eds., World Sci. Pub. Co., pp.105-122, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01017612v1</w:t>
+            <w:hyperlink r:id="rId1189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01017611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Structural characterization of lintnerized B-crystalline starches</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wikman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId705" w:history="1">
+            <w:hyperlink r:id="rId709" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Bertoft</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blennow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Starch: recent progress in biopolymer and enzyme technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, P. Tomasik, E. Bertoft &amp; A. Blennow Eds., 83-902699-7-X, Polish Society of Food Technologists, pp.41-52, 2008</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -36798,51 +36798,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nano-crystal platelets of A- and B-type starches. A preliminary study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId1194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P.I. Hansen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Blennow</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -36893,90 +36893,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recent developments in the field of in vitro biosynthesis of plant β-glucans</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId1027" w:history="1">
+            <w:hyperlink r:id="rId1037" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Lai Kee Him</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1043" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Pelosi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1044" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V. Bulone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37040,77 +37040,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1048" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Okano</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1049" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Françoise Gaill</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chanzy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Advances in Chitin Science II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, J.C. André Pub., pp.507-512, 1998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37135,77 +37135,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Electron crystallography of V amylose crystals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId784" w:history="1">
+            <w:hyperlink r:id="rId788" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">W. Helbert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId664" w:history="1">
+            <w:hyperlink r:id="rId668" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Chanzy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId1199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">R. Vuong</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -37275,103 +37275,103 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId1200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cellulose nanofibers, dispersions containing them, and their manufacture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId831" w:history="1">
+            <w:hyperlink r:id="rId856" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Isogai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId829" w:history="1">
+            <w:hyperlink r:id="rId854" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Saito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Y. Nishiyama</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId529" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Putaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId830" w:history="1">
+            <w:hyperlink r:id="rId855" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Vignon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Patent n° : JP2008001728. 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Brevet</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -37628,51 +37628,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5E4E62AD"/>
+    <w:nsid w:val="F71FB75F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -37859,51 +37859,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-putaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9760-5369" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110521137" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05518204v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Fakraoui" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ghorbel" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boufi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2026.121800" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05371837v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Boukind" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Cheikhrouhou" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Sehaqui" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109421" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517223v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandin" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metilli" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karrouch" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bl&#233;s&#232;s" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelon-Pin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2026.101100" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442643v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambonni&#232;re" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvarez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fon-Sing" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133840" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Riccioni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fumagalli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Maria Ronchetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ferraris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2026.101125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108368v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aouay" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Haddar" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Sellami" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra01457c" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206697v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cosas Fernandes" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamzah" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gondrexon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic O'Reilly" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113541" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133210v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Knez" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petschacher" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmar Wiltsche" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Putaux" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Nishiyama" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500351" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100358v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wodrinski" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Campion" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborie" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Lim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00165" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genki Tanno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumu Kobayashi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Kakuchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriaki Kaneko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c02822" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04939392v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Najahi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delgado-Aguilar" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c01737" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05457436v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Khalili" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Jaworski" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c01763" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04983917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Signori-Iamin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aguado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161257" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Gharsallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.118181" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Trigui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2025.01.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04738853v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Bouzidi" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Molina-Boisseau" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c06823" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592489v2" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Compadre" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122342" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04747779v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mandin" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Metilli" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karrouch" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bl&#233;s&#232;s" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02840f" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04659320v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c02245" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04644312v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Putaux" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122162" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjae Kim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemes Jorge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Aschern" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae271" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04670514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guilbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.12.164" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Ayed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2024.100811" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03916097v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Javier Carvajal-Barriga" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mart&#237;n-Ramos" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Simba&#241;a" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Portero-Barahona" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9010032" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04169109v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117011" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181380v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quim Tarr&#233;s" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00515" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03914951v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mutj&#233;" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13010126" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04169102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Ben Mabrouk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116996" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04195422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Montesanti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki-Veronese" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05387-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03574666v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ogawa" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.835663" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle G&#232;ze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wouessidjewe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01831K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03809880v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kallel" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00635" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880380v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Anh Khanh Le" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00771" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03714972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.102183" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03418528v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127776" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03576868v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124651" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602943v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119308" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148432v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Challamel" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Geyer" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Elchamaa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico F. Semeraro" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117751" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431803v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela V Morales" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina N Astudillo" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Anastasoaie" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dautreppe" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Urbano" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1se00363a" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03078736v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123302" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377385v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Yao" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brahmi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102950" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220097v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyue Zhong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Tian" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxun Liu" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ding" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Judas Kain Kirkensgaard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106856" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167743v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117885" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175484v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teil" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harthong" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.J. Dumont" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imbault" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2021.e06482" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152020v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Cheikh" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.111604" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367876v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangbo Lin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08597A" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149209v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117618" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468038v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Sila" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bougatef" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra07852f" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03344141v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00612" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314455v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Semeraro" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.124030" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314466v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.G. Yameogo" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Mazet" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godin-Ribuot" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110281" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570792v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kathryn Brewer" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rondon" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Uittenbogaard" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Sullivan" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116260" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897088v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.05.011" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427806v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Fourati" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115554" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566870v2" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116342" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897086v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rippe" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michelas" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fratzl" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez Eslava" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145354" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03075544v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai-Otsuka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Satoh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01801" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106179v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vandromme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvillee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15356" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314444v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Helle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verbeke" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8090324" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304811v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gicquel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Rey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02622-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177345v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarquis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01457" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106166v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2075-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067345v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b01005" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410098v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Kasprowicz" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Trinel" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01075" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106163v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chanzy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2076-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02199850v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Harthong" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Imbault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107755" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122889v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Findinier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duch&#235;ne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39506-6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04670540v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Errokh" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110044" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106173v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Oukacine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Stahl" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b03344" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010424v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berriot" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Gaudemaris" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Veyland" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00210J" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106167v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro J&#228;ger" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer J&#228;ger" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carlos Giacomelli" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Steinhart" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.10.059" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106176v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-1871-7" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763324v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verezhak" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veron" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.04.004" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048005v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Morales" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Astudillo" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lattach" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Urbano" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pereira" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cy01949a" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440471v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geze" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentil Dit Maurin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debiossat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.12.017" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ6J7SXG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886432v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moulis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.10.065" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067366v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leguy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminatou Diallo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02202" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106133v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Anh-Khanh Le" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.07.163" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106210v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Navon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harisoa Radavidson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00872" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106211v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7843;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106206v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pastrello" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01136" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106204v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Richter Vaz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela H&#228;drich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bidone" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamile Lima Rodrigues" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Corr&#234;a Falkembach" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-160355" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006286v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Siqueira" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Hassaini" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b00344.s001" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427910v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Arnhold Pagnussatt" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Rodrigues de Lima" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Lima Dora" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Vieira Costa" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.098" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LRZ1HW9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427827v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Goldstein" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Annor" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hebelstrup" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blennow" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.04.053" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6QB26D4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106226v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Pires Flauzino Neto" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mariano" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Souza Vieira da Silva" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hudson Alves Silv&#233;rio" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.07.073" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XQTK8MV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828910v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-9817-7" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106253v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vel&#225;squez-Cock" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castro" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ga&#241;&#225;n" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osorio" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.12.070" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HBD085-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106258v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Posada" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.036" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P97LX7V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980350v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martoia" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belgacem" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Putaux" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra07176g" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495811v1" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zerkoune" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesieur" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Choisnard" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00661b" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106218v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harumi Otaguro" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA16295A" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980352v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM02310F" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427902v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derifa Kadouche" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducatez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tirtiaux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Suzuki" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00049" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106223v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galvis" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bertinetto" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapani Vuorinen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.08.032" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113166v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Galliot" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0785-x" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427921v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bettaieb" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khiari" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufresne" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mhenni" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.060" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT5KRLMQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113164v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anica Lancu&#353;ki" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Vasilyev" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Zussman" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00817" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222269v1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anayancy Osorio-Madrazo" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peniche-Covas" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.05.011" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3GRL7TR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427912v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Oliveira Monteiro" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Raquel Rodrigues" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639045.2015.1118491" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427838v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boyer" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofilia M. Ndjindji" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12702" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012936v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula C.S. Faria-Tischer" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Tischer" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Denmat" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2015.02.025" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650978v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#355;a Fritea" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Tertis" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cristea" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.07.124" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMK0JGHF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427929v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Castro" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nereida Cordeiro" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Faria" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Zuluaga" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.03.014" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633101v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Hulst" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.08.029" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS0PGZ0D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017988v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choisnard" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semde" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017983v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betancourt" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897094v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0459-0" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066676v1" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agnes" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duclairoir" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR02015D" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640068v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Wikman" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;rez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22344" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91BP7XJG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017992v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishiyama" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mazeau" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897095v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias B.G. Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2014.08.012" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B3VP6WT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630659v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7403-2" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017995v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilois" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grimaud" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roussel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268245v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Vikso-Nielsen" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2012.09.022" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X7H0FKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114568v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Osaka" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403941v" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825428v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cleenwerck" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trcek" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zuluaga" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vos" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825434v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguerre" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242382v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaohui Lin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dinges" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12446" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787588v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zgheib" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thill" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Agosto" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879018v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabi" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nirmal-Raj" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.118174" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268195v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301676c" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954993v1" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Facon" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lin" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Azzaz" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Hennen-Bierwagen" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Myers" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225565" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727770v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S.L. Brito" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Pereira" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727767v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J&#228;ger" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#228;ger" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Etrych" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Giacomelli" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chytil" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727765v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mendez-Ardoy" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Garcia" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouessidjewe" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720317v1" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osorio-Madrazo" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eder" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rueggeberg" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Pandey" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Harrington" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720318v1" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gansane" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787569v1" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dora" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubreuil" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borsali" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-50532012005000066" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720312v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lansalot" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694543v1" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamali Farzi" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. L. Mckenna" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300587b" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720300v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caro" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720281v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.C. Silva" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722895v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mondragon" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209303v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele da Silva Pinto" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2037664" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619420v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhaverbeke" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Yameogo" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603060v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morin" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Cardoso" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646108v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.03.014" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577120v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546478v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanzy" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101794w" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533252v1" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Cao" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Shan" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666838v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escalier" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Kitamura" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1008712" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546464v1" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azzam" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heux" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546472v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghammer" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Davies" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Cola" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K&#246;nig" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049510028335" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447114v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montesanti" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hazemann" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochas" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900920t" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413873v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elazzouzi Hafraoui" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374001v1" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giacomelli" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schmidt" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Narumi" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kakuchi" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666812v1" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm9004518" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413870v1" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina-Boisseau" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertoft" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396630v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaittre" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dire" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieger" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charleux" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436589v1" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ral" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Plancke" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0907424106" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918244v1" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brandel" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Torelli" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Serratrice" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800741" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357610v1" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cruz" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Velez" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373988v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freichelds" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delair" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353934v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popov" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bul&#233;on" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801789j" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303876v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352479v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupeyre" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nulac" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200851301" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNFCX72Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187243v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Leonil" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Delage" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.06.064" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ2763F5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198812v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Shimonaga" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Konishi" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Oyama" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Fujiwara" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Satoh" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcm172" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-7X4SVWN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940226v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-007-9228-4" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2TV1ZKBM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267765v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillebeault" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Devassine" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haebel" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00461-07" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383678v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouissidjewe" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2008.08.027" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293350v1" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thevenot" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Troutier" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ladavi&#232;re" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805865r" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BJ9ZPXTD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384401v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thieu Chau" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mathieu" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marti-Batlle" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2007.06.050" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W37B7M9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305577v1" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helbert" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305547v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G.J. Yameogo" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2007.06.026" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W94ZDBL1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198810v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Nakamura" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00373-07" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305555v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samios" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Silveira" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305544v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH07168" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724919v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Negrete Herrera" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix de Hass" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200700212" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XM4ZQL8F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250123v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm280" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305539v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Restrepo" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ga&#241;an" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454006v1" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marchin" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2409933" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662040v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060885s" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305551v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoffelbach" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cui" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lameignere" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143142v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Perro" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reculusa" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750223" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GXLDQG4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305819v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davies" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305809v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saito" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isogai" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198811v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Haferkamp" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steup" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00380-05" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305810v1" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bordel" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364552v1" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Negrete-Herrera" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0610515" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305831v1" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negrete-Herrera" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Persoz" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305823v1" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poncet-Legrand" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edelmann" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartalade" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2005.06.009" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVPJ641Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369297v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mumtaz" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cuendias" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cramail" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200600343" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTFZ2RHJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305824v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Geze" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm0507655" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092272v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Eckermann" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305815v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buleon" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma060114g" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305808v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potocki-Veronese" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Remaud-Simeon" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305807v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513705v1" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Thibault" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600743876" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305957v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. El-Kafafi" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mukherjee" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Shami" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Block" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20041281" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394115v1" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ouarti" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viville" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lazzaroni" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Minatti" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schappacher" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050935z" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8J8VTNHT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018135v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Mukherjee" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Shami" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Putaux" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A. Block" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675178v1" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147949v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duguet" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perro" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravaine" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305982v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chu" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305984v1" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#228;gglund" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123109v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigan" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305921v1" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305922v1" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negrete Herrera" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reculusa" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394004v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lefebvre" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b403157a" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PT1CFB8K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085973v1" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apostol" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baret" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serratrice" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200462841" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7H1V8WMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305915v1" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bigan" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305967v1" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Penisson" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394247v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deffieux" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014346v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angelier" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059562v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;roche" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Blanchin" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(03)00356-2" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DPTLF57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305985v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minatti" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefebvre" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schappacher" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305948v1" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanson" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerardin" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873170v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtao Lin" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuxiang Chu" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.11.063" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXH528QM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306821v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durrieu" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Passas" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gandini" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108821v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gandini" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blayo" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Eisel&#233;" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.20933" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111433v1" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chabert" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dendievel" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.04.064" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306822v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohu" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Planchot" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colonna" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109636v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873175v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negrete" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Letoffe" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0349267" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9ZPRWMJL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306788v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306755v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jehan" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306893v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Momaur" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306901v1" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joanicot" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306878v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nuessli" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bail" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682601v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034927z" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7NBRB0ST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306928v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Imai" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306877v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet-Legrand" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cartalade" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheynier" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernhet" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306902v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deffieux" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viville" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzaroni" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306927v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306926v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blachot" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rollet" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubatat" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(02)00522-7" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP5M9P1W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306925v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306883v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chopin" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307312v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lai Kee Him" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307310v1" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aous" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baussanne" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Defaye" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307302v1" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narayanan" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307318v1" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paillet" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canet" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carmona" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307656v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalaye" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307682v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pelosi" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bulone" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698513v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309627v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okano" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309672v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A.R. Nobes" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jurasek" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Marchessault" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Martin" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309632v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694157v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309761v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Putaux" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302506v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maldonado-Textle" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. de Leon-Saenz" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Ramos-de Valle" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerrero-Santos" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309881v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309869v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chretiennot-Dinet" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310840v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andre" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Taravel" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Timmermans" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310821v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tvaroska" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Winter" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258640v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6454(95)00268-5" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D3397AEA5FA38F0A0E7F51B49C54867FED5838F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252522v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Putaux" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Federzoni" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantel" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994325" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F895842806FD3C66758EBE5861A79E049B1AA579/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258656v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kirchner" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839408241590" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258664v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Marc Michaud" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baillin" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelissier" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199300402-3022100" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252209v1" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993789" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE8C91F140DCF078BBAA489BDE4A8FDA3E9D4322/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258659v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand George" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5093(93)90646-V" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXMD1B45-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230312v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault-Dessaux" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990151" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36F413B79B027DA4BB6DE00BFBAA85BAB7E158A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258666v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkajbaji" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199000105-6039500" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211079v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault-Desseaux" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourret" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.O.K. Kirchner" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500180252500" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6E1BCF83B073A8E3FE2C66709E2AE2977E0D804/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258669v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Thibault-Desseaux" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418618908213868" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906586v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Steven Moreno Caballero" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919292v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885792v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fischer" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676585v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Six" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez Diaz" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Compadre" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fonsing" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903337v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bosson" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903908v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919151v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315481v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919244v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918737v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903148v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904191v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico F Semeraro" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789122v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G.J Yameogo" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gansan&#233;" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965482v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822028v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Putaux" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saake" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814513v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saake Bodo" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342100v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchin" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820345v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766927v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767418v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904646v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806188v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Irague" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810621v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201060v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b22412" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258705v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vel&#225;squez-Cock" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piedad Ga&#241;&#225;n" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113167v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhu Kaushik" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fraschini" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chauve" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moores" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280652v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9784431554943" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017611v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017612v1" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castro Herazo" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Velez" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396617v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wikman" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blennow" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396618v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Hansen" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Engelsen" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307275v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302527v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603108v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuong" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352517v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314449v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201900007" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/jean-luc-putaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9760-5369" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/110521137" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05371837v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumia Boukind" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Cheikhrouhou" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Putaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Boufi" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Sehaqui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compositesa.2025.109421" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05518204v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Fakraoui" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Ghorbel" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jece.2026.121800" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05442643v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Six" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chambonni&#232;re" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Alvarez" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fon-Sing" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lancelon-Pin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biortech.2025.133840" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05517223v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mandin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Metilli" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Karrouch" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bl&#233;s&#232;s" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2026.101100" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05574142v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Riccioni" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Fumagalli" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Maria Ronchetti" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Ferraris" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carpta.2026.101125" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05133210v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Knez" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Petschacher" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmar Wiltsche" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;luc Putaux" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoshiharu Nishiyama" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/smll.202500351" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05206697v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#227;o Paulo Cosas Fernandes" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oussama Hamzah" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Gondrexon" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Padraic O'Reilly" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hakima Mendil-Jakani" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtcomm.2025.113541" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05100358v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gineste" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Wodrinski" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tiffany Campion" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Laborie" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jia-Hui Lim" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c00165" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05108368v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aouay" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anissa Haddar" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Sellami" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albert Magnin" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d5ra01457c" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05263316v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genki Tanno" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayumu Kobayashi" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Issei Otsuka" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ryohei Kakuchi" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noriaki Kaneko" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsapm.5c02822" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05457436v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Najahi" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houssine Khalili" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksander Jaworski" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5c01763" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04939392v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Delgado-Aguilar" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.4c01737" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04983917v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovana Signori-Iamin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Aguado" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Santos" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cej.2025.161257" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232337v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fadwa Gharsallah" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Pilard" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Daniel" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.est.2025.118181" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-05080623v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khadija Trigui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jiec.2025.01.016" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05519577v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04644312v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-L. Putaux" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122162" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04659320v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Lancelon-Pin" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c02245" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04747779v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Mandin" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Metilli" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Karrouch" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Bl&#233;s&#232;s" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d4nr02840f" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592489v2" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Compadre" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2024.122342" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04738853v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar Bouzidi" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#232;que" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Molina-Boisseau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acssuschemeng.4c06823" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04738744v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minjae Kim" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Lemes Jorge" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moritz Aschern" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phan Cuin&#233;" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bertrand" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/plcell/koae271" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04670514v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Pignon" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Guilbert" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Hengl" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2023.12.164" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04572593v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Ben Ayed" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mtsust.2024.100811" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04181380v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quim Tarr&#233;s" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.3c00515" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04169109v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.117011" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03914951v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pere Mutj&#233;" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nano13010126" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03916097v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrique Javier Carvajal-Barriga" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Mart&#237;n-Ramos" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Simba&#241;a" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Portero-Barahona" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/gels9010032" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04169102v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Ben Mabrouk" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2023.116996" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04195422v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Montesanti" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Potocki-Veronese" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Bul&#233;on" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-023-05387-2" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03809880v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Kallel" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.2c00635" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602532v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Choisnard" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle G&#232;ze" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Wouessidjewe" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D1SM01831K" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03574666v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Ogawa" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fchem.2022.835663" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03880380v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong Anh Khanh Le" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Grimaud" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Morfin" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.cgd.2c00771" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03714972v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cbpa.2022.102183" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03418528v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2021.127776" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03602943v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2022.119308" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03576868v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karim Mazeau" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2022.124651" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03377385v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shun Yao" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Brahmi" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Portier" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jing Chen" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/chem.202102950" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03220097v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuyue Zhong" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Tian" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xingxun Liu" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ding" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacob Judas Kain Kirkensgaard" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2021.106856" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03167743v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Dubreuil" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117885" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03152020v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma Ben Cheikh" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfb.2021.111604" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03175484v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Teil" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Regazzi" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Harthong" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.J.J. Dumont" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Imbault" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.heliyon.2021.e06482" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03078736v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2020.123302" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03431803v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela V Morales" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina N Astudillo" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Anastasoaie" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Dautreppe" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno F Urbano" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1se00363a" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148432v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Challamel" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine de Geyer" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Elchamaa" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico F. Semeraro" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117751" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03149209v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fangbo Lin" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Jean" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2021.117618" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03367876v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/D0NR08597A" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03468038v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Assaad Sila" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Bougatef" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/d1ra07852f" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03344141v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.1c00612" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02570792v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Kathryn Brewer" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Rondon" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Uittenbogaard" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mitchell Sullivan" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116260" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897088v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jcis.2020.05.011" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314466v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B.G. Yameogo" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roseline Mazet" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Godin-Ribuot" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110281" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314455v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Semeraro" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Michot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Paineau" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2019.124030" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897086v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Rippe" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Michelas" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Fratzl" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Gomez Eslava" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.apsusc.2020.145354" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02566870v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment de Loubens" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2020.116342" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427806v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yesmine Fourati" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2019.115554" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-03075544v1" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai-Otsuka" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Brinkmann" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Toshifumi Satoh" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.macromol.0c01801" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106179v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Vandromme" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Spriet" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvillee" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Courseaux" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.15356" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314444v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislas Helle" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Bray" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Verbeke" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phanie Flament" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/plants8090324" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02304811v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan Gicquel" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Bras" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Candice Rey" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-019-02622-7" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02177345v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Pizzut-Serin" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Tarquis" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ladev&#232;ze" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Morel" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.8b01457" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106166v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2075-x" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02410098v1" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelina Kasprowicz" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dave Trinel" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maud Facon" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fpls.2019.01075" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067345v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Cousin" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acsmacrolett.8b01005" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106163v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Chanzy" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-2076-9" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021446v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josselin Lupette" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Jaussaud" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawla Seddiki" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Morabito" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Brugi&#232;re" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.algal.2019.101415" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-02199850v1" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Teil" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre J.J. Dumont" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barthelemy Harthong" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Imbault" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compscitech.2019.107755" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-02122889v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Findinier" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Laurent" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Duch&#235;ne" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Roussel" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-39506-6" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnrs.hal.science/hal-04670540v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Errokh" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2019.110044" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106173v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farid Oukacine" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Paul Stahl" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.analchem.7b03344" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02048005v1" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Morales" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catalina Astudillo" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Youssef Lattach" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Urbano" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eduardo Pereira" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c7cy01949a" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763324v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Verezhak" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.F. Rauch" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Veron" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actbio.2018.04.004" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02010424v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Berriot" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t de Gaudemaris" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Veyland" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C8SM00210J" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106167v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro J&#228;ger" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eli&#233;zer J&#228;ger" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernando Carlos Giacomelli" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Nallet" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Milo&#353; Steinhart" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.colsurfa.2017.10.059" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106176v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-018-1871-7" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-02440471v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Perret" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bacot" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Geze" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gentil Dit Maurin" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Debiossat" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2017.12.017" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJ6J7SXG-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01886432v1" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Faucard" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lourdin" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Eudes Maigret" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Moulis" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2017.10.065" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02067366v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Leguy" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aminatou Diallo" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Heux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.8b02202" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106133v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cong-Anh-Khanh Le" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2018.07.163" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106210v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yotam Navon" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harisoa Radavidson" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.7b00872" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106211v1" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#7843;nh H&#432;ng Nguy&#7877;n" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianluca Santoni" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Tfaili" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fourmentin" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2017.07.007" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106206v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-Xavier Legrand" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Pastrello" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.langmuir.7b01136" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106204v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gustavo Richter Vaz" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela H&#228;drich" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juliana Bidone" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamile Lima Rodrigues" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Corr&#234;a Falkembach" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3233/JAD-160355" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106226v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wilson Pires Flauzino Neto" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcos Mariano" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ingrid Souza Vieira da Silva" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hudson Alves Silv&#233;rio" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.07.073" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-4XQTK8MV-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01828910v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robert Peyroux" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10853-016-9817-7" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495811v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Zerkoune" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lesieur" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Choisnard" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6sm00661b" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980350v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martoia" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dumont" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Orgeas" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Belgacem" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Putaux" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/c6ra07176g" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106253v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Vel&#225;squez-Cock" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castro" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ga&#241;&#225;n" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Osorio" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2015.12.070" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-13HBD085-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106258v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Posada" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Serpa" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2016.02.036" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2P97LX7V-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427910v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fernanda Arnhold Pagnussatt" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#226;nia Rodrigues de Lima" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristiana Lima Dora" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Alberto Vieira Costa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodchem.2016.05.098" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6LRZ1HW9-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427827v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Avi Goldstein" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Annor" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kim Hebelstrup" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Blennow" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijbiomac.2016.04.053" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P6QB26D4-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02006286v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Firas Azzam" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eder Siqueira" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Fort" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roumaissa Hassaini" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.6b00344.s001" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106218v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harumi Otaguro" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C6RA16295A" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01980352v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C5SM02310F" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427902v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Derifa Kadouche" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Ducatez" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ugo Cenci" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Tirtiaux" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eiji Suzuki" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.16.00049" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02106223v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Leonardo Galvis" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Bertinetto" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapani Vuorinen" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2016.08.032" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427912v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samantha Oliveira Monteiro" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Raquel Rodrigues" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3109/03639045.2015.1118491" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113164v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anica Lancu&#353;ki" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gleb Vasilyev" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eyal Zussman" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.biomac.5b00817" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01222269v1" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anayancy Osorio-Madrazo" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent David" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlos Peniche-Covas" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Rochas" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.05.011" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-Q3GRL7TR-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427838v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Boyer" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ofilia M. Ndjindji" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/pce.12702" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02427921v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bettaieb" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Khiari" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dufresne" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.F. Mhenni" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.indcrop.2014.12.060" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RT5KRLMQ-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113166v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magali Galliot" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-015-0785-x" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01650978v1" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lumini&#355;a Fritea" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Le Goff" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Tertis" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cecilia Cristea" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.electacta.2015.07.124" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZMK0JGHF-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02012936v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula C.S. Faria-Tischer" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Tischer" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Le Denmat" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Picart" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2015.02.025" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02427929v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Castro" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nereida Cordeiro" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marisa Faria" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Zuluaga" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.carbpol.2015.03.014" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897094v1" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathanael Guigo" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10570-014-0459-0" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066676v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Elouarzaki" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Holzinger" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Agnes" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Duclairoir" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/C4NR02015D" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017983v1" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Ram&#237;rez" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Betancourt" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Putaux" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633101v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Buleon" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Cotte" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe d'Hulst" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Susini" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2013.08.029" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JS0PGZ0D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017988v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Choisnard" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Semde" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640068v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeanette Wikman" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge P&#233;rez" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/bip.22344" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-91BP7XJG-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02897095v1" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josias B.G. Yam&#233;ogo" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejpb.2014.08.012" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2B3VP6WT-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017992v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chen" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Nishiyama" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Mazeau" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630659v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Rolland-Sabat&#233;" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Guilois" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00216-013-7403-2" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017995v1" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Guilois" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Grimaud" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=X. Roussel" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268245v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anders Vikso-Nielsen" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.bbagen.2012.09.022" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6X7H0FKS-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02114568v1" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marina Osaka" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoko Sakai" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Travelet" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la403941v" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825428v1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Cleenwerck" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Trcek" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Zuluaga" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. de Vos" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00825434v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Laguerre" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03242382v1" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiaohui Lin" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jason Dinges" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Wattebled" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/nph.12446" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787588v1" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Zgheib" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thill" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. d'Agosto" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879018v1" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Chabi" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jennifer Nirmal-Raj" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1105/tpc.113.118174" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00954993v1" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Facon" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Lin" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Azzaz" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T.A. Hennen-Bierwagen" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.M. Myers" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1104/pp.113.225565" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01268195v1" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Laguerre-Gheusi" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm301676c" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720318v1" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gansane" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00787569v1" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Dora" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Pignot-Paintrand" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Dubreuil" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Borsali" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1590/S0103-50532012005000066" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720312v1" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lansalot" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00694543v1" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie Bourgeat-Lami" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gholamali Farzi" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. F. L. Mckenna" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la300587b" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720317v1" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Osorio-Madrazo" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eder" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Rueggeberg" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.K. Pandey" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Harrington" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727767v1" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. J&#228;ger" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. J&#228;ger" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Etrych" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.C. Giacomelli" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Chytil" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727770v1" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.S.L. Brito" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.V. Pereira" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Jean" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00727765v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Mendez-Ardoy" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Gomez-Garcia" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouessidjewe" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720300v1" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Alvarez" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Caro" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00720281v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F.C. Silva" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00722895v1" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gomez" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Mondragon" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01209303v1" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michele da Silva Pinto" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Said Bouhallab" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Fernandes de Carvahlo" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwenaele Henry" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jf2037664" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603060v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Morin" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.B. Cardoso" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00619420v1" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Vanhaverbeke" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Yameogo" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646108v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Veronese" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2011.03.014" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00577120v1" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00533252v1" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z.H. Cao" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. R. Shan" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nida Sheibat-Othman" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546478v1" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Chanzy" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma101794w" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546464v1" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Azzam" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Heux" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666838v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Escalier" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shinichi Kitamura" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm1008712" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00546472v1" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Riekel" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Burghammer" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.J. Davies" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Di Cola" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. K&#246;nig" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1107/S0909049510028335" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447114v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Montesanti" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Hazemann" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Rochas" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm900920t" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396630v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Delaittre" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Dire" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Rieger" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Charleux" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00436589v1" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Dauvill&#233;e" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Deschamps" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Ral" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Plancke" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1073/pnas.0907424106" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02666812v1" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukari" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Cathala" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdellatif Barakat" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bodo Saake" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm9004518" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413870v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angellier-Coussy" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Molina-Boisseau" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Bertoft" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02918244v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#233;my Brandel" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Torelli" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gis&#232;le Gellon" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Serratrice" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ejic.200800741" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00357610v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Cruz" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Velez" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00413873v1" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Elazzouzi Hafraoui" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00374001v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Giacomelli" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Schmidt" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Narumi" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Kakuchi" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00373988v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Freichelds" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Imberty" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Delair" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00353934v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Popov" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bul&#233;on" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma801789j" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187243v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joelle Leonil" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gw&#233;na&#235;le Henry" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Jouanneau" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Delage" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Forge" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmb.2008.06.064" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XQ2763F5-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198812v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Takahiro Shimonaga" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mai Konishi" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Oyama" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shoko Fujiwara" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aya Satoh" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/pcp/pcm172" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HXZ-7X4SVWN5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00303876v1" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352479v1" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Dupeyre" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Nulac" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200851301" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-KNFCX72Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00940226v1" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Monnier" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Bacia" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Ibanez" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11051-007-9228-4" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-2TV1ZKBM-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00267765v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delphine Guillebeault" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jimi Devassine" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Haebel" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00461-07" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02293350v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Thevenot" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Lise Troutier" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Delair" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Ladavi&#232;re" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/jp805865r" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-BJ9ZPXTD-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00383678v1" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Wouissidjewe" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msec.2008.08.027" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305547v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G.J. Yameogo" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2007.06.026" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-W94ZDBL1-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00384401v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Thieu Chau" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. Mathieu" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marti-Batlle" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijpharm.2007.06.050" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-7W37B7M9-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305577v1" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. Helbert" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin H&#255;tch" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198810v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Colleoni" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasunori Nakamura" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00373-07" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00724919v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Negrete Herrera" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix de Hass" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200700212" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-XM4ZQL8F-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305544v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1071/CH07168" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305555v1" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Samios" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N.P. Silveira" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00250123v1" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/molbev/msm280" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01454006v1" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephane Marchin" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle L&#233;onil" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2409933" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305539v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Restrepo" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Ga&#241;an" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02662040v1" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Saulnier" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Chabbert" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm060885s" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305551v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Stoffelbach" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cui" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lameignere" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00143142v1" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Perro" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Reculusa" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.200750223" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-2GXLDQG4-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305810v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bordel" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00198811v1" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilka Haferkamp" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Steup" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1128/EC.00380-05" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02364552v1" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Norma Negrete-Herrera" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma0610515" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305831v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negrete-Herrera" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Persoz" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. David" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305823v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Poncet-Legrand" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Edelmann" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Cartalade" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Manchado-Sarni" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodhyd.2005.06.009" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WVPJ641Z-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00369297v1" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Mumtaz" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne de Cuendias" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cloutet" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Cramail" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/marc.200600343" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-LTFZ2RHJ-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305809v1" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Saito" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Vignon" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Isogai" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305819v1" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davies" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305824v1" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annabelle Geze" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yung-Sing Wong" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/bm0507655" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00092272v1" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chochois" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nora Eckermann" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305815v1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Buleon" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/ma060114g" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305808v1" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Potocki-Veronese" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Remaud-Simeon" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00513705v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Thibault" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/14786430600743876" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305807v1" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00123109v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bigan" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305921v1" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305922v1" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negrete Herrera" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Reculusa" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Perro" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394004v1" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edson Minatti" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Lefebvre" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Redouane Borsali" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schappacher" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1039/b403157a" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/QHD-PT1CFB8K-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00085973v1" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Apostol" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Baret" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Serratrice" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Desbrieres" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/anie.200462841" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-7H1V8WMH-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018135v1" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Sayed El Kafafi" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sunil Mukherjee" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud El Shami" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L. Putaux" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maryse A. Block" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02675178v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Albenne" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00147949v1" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Duguet" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Mingotaud" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Ravaine" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305982v1" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Lin" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Chu" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Guyot" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305984v1" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. H&#228;gglund" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305967v1" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Penisson" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305915v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.L. Bigan" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305957v1" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E.S. El-Kafafi" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Mukherjee" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. El-Shami" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Block" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1042/bj20041281" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394115v1" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Ouarti" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Viville" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Lazzaroni" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la050935z" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-8J8VTNHT-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00394247v1" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Deffieux" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00014346v1" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helene Angelier" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Dufresne" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02059562v1" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine P&#233;roche" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghania Degobert" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Genevi&#232;ve Blanchin" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hatem Fessi" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0008-6215(03)00356-2" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-2DPTLF57-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873170v1" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingtao Lin" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fuxiang Chu" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Guyot" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.polymer.2004.11.063" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KXH528QM-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305948v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Sanson" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Destarac" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gerardin" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Fajula" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00305985v1" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Minatti" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Lefebvre" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Schappacher" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108821v1" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Durrieu" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alessandro Gandini" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Naceur Belgacem" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Blayo" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Eisel&#233;" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/app.20933" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00111433v1" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Chabert" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Bornert" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Cavaill&#233;" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Remy Dendievel" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.msea.2004.04.064" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306822v1" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Pohu" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Planchot" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Colonna" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306821v1" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Durrieu" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Passas" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Gandini" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02109636v1" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Passas" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01873175v1" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Negrete" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Letoffe" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la0349267" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-9ZPRWMJL-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306788v1" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306755v1" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Jehan" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306878v1" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Nuessli" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Le Bail" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306893v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Momaur" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306901v1" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Bouyer" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Joanicot" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682601v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Poncet-Legrand" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronique V. Cheynier" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Vernhet" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/la034927z" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/TPS-7NBRB0ST-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306902v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Deffieux" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Viville" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Lazzaroni" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306877v1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Poncet-Legrand" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Cartalade" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Cheynier" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Vernhet" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306928v1" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Imai" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Sugiyama" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306927v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306926v1" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.F. Blachot" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Diat" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A.L. Rollet" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rubatat" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0376-7388(02)00522-7" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DP5M9P1W-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306925v1" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00306883v1" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Chopin" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307318v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Paillet" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Canet" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Carmona" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307310v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aous" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Baussanne" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Defaye" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307302v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Narayanan" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307312v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Lai Kee Him" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Muller" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307656v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Chalaye" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Lang" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307682v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pelosi" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Bulone" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02698513v1" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309627v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Saito" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Okano" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Gaill" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309672v1" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G.A.R. Nobes" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Jurasek" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R.H. Marchessault" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D.P. Martin" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309632v1" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02694157v1" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309761v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. L Putaux" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302506v1" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Maldonado-Textle" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.E. de Leon-Saenz" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L.F. Ramos-de Valle" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Guerrero-Santos" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309881v1" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00309869v1" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.J. Chretiennot-Dinet" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Madeleine Giraud-Guille" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Vaulot" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310840v1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Andre" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F.R. Taravel" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.W. Timmermans" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00310821v1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Tvaroska" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W.T. Winter" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258640v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Chevalier" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/1359-6454(95)00268-5" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9D3397AEA5FA38F0A0E7F51B49C54867FED5838F/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252522v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Putaux" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Federzoni" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Mantel" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Blanc" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;rome Chevalier" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1994325" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/F895842806FD3C66758EBE5861A79E049B1AA579/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258656v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helmut Kirchner" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09500839408241590" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00252209v1" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jp4:1993789" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/DE8C91F140DCF078BBAA489BDE4A8FDA3E9D4322/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258664v1" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri-Marc Michaud" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Baillin" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Pelissier" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199300402-3022100" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258659v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Jacques" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amand George" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/0921-5093(93)90646-V" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TXMD1B45-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00230312v1" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault-Dessaux" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphyscol:1990151" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/36F413B79B027DA4BB6DE00BFBAA85BAB7E158A5/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258666v1" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elkajbaji" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/mmm:0199000105-6039500" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/jpa-00211079v1" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Thibault-Desseaux" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Bourret" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.O.K. Kirchner" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/jphys:0198900500180252500" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/D6E1BCF83B073A8E3FE2C66709E2AE2977E0D804/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258669v1" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jany Thibault-Desseaux" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/01418618908213868" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906586v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc L&#233;v&#234;que" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brayan Steven Moreno Caballero" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919292v1" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04885792v1" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;lle Fischer" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04676585v1" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gatien Fleury" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Six" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pablo Alvarez Diaz" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Compadre" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Fonsing" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903337v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Bosson" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903908v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05010565v1" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Hennetier" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Heaugwane" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Or&#233;lia Cerlati" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Fran&#231;oise Mingotaud" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireille Gaucher-Delmas" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt-mines-ales.hal.science/hal-04315481v1" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandra Dimitriades-Lemaire" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919151v1" TargetMode="External"/><Relationship Id="rId1144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04919244v1" TargetMode="External"/><Relationship Id="rId1145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04918737v1" TargetMode="External"/><Relationship Id="rId1146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugues Bodiguel" TargetMode="External"/><Relationship Id="rId1147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04903148v1" TargetMode="External"/><Relationship Id="rId1148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904191v1" TargetMode="External"/><Relationship Id="rId1149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico F Semeraro" TargetMode="External"/><Relationship Id="rId1150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04789122v1" TargetMode="External"/><Relationship Id="rId1151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.G.J Yameogo" TargetMode="External"/><Relationship Id="rId1152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adama Gansan&#233;" TargetMode="External"/><Relationship Id="rId1153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01965482v1" TargetMode="External"/><Relationship Id="rId1154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822028v1" TargetMode="External"/><Relationship Id="rId1155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Agui&#233;-B&#233;ghin" TargetMode="External"/><Relationship Id="rId1156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L Putaux" TargetMode="External"/><Relationship Id="rId1157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B Saake" TargetMode="External"/><Relationship Id="rId1158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02814513v1" TargetMode="External"/><Relationship Id="rId1159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saake Bodo" TargetMode="External"/><Relationship Id="rId1160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline R&#233;mond" TargetMode="External"/><Relationship Id="rId1161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342100v1" TargetMode="External"/><Relationship Id="rId1162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Marchin" TargetMode="External"/><Relationship Id="rId1163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId1164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;lle Leonil" TargetMode="External"/><Relationship Id="rId1165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820345v1" TargetMode="External"/><Relationship Id="rId1166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Lairez" TargetMode="External"/><Relationship Id="rId1167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766927v1" TargetMode="External"/><Relationship Id="rId1168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02767418v1" TargetMode="External"/><Relationship Id="rId1169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04904646v1" TargetMode="External"/><Relationship Id="rId1170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02806188v1" TargetMode="External"/><Relationship Id="rId1171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Irague" TargetMode="External"/><Relationship Id="rId1172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02810621v1" TargetMode="External"/><Relationship Id="rId1173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201060v1" TargetMode="External"/><Relationship Id="rId1174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/b22412" TargetMode="External"/><Relationship Id="rId1175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258705v1" TargetMode="External"/><Relationship Id="rId1176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Vel&#225;squez-Cock" TargetMode="External"/><Relationship Id="rId1177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Piedad Ga&#241;&#225;n" TargetMode="External"/><Relationship Id="rId1178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02113167v1" TargetMode="External"/><Relationship Id="rId1179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhu Kaushik" TargetMode="External"/><Relationship Id="rId1180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Fraschini" TargetMode="External"/><Relationship Id="rId1181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gregory Chauve" TargetMode="External"/><Relationship Id="rId1182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Moores" TargetMode="External"/><Relationship Id="rId1183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280652v1" TargetMode="External"/><Relationship Id="rId1184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chlo&#233; Chevigny" TargetMode="External"/><Relationship Id="rId1185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.springer.com/fr/book/9784431554943" TargetMode="External"/><Relationship Id="rId1186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017612v1" TargetMode="External"/><Relationship Id="rId1187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Castro Herazo" TargetMode="External"/><Relationship Id="rId1188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Velez" TargetMode="External"/><Relationship Id="rId1189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01017611v1" TargetMode="External"/><Relationship Id="rId1190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396617v1" TargetMode="External"/><Relationship Id="rId1191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wikman" TargetMode="External"/><Relationship Id="rId1192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Blennow" TargetMode="External"/><Relationship Id="rId1193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00396618v1" TargetMode="External"/><Relationship Id="rId1194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.I. Hansen" TargetMode="External"/><Relationship Id="rId1195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.B. Engelsen" TargetMode="External"/><Relationship Id="rId1196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00307275v1" TargetMode="External"/><Relationship Id="rId1197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00302527v1" TargetMode="External"/><Relationship Id="rId1198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00603108v1" TargetMode="External"/><Relationship Id="rId1199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Vuong" TargetMode="External"/><Relationship Id="rId1200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00352517v1" TargetMode="External"/><Relationship Id="rId1201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02314449v1" TargetMode="External"/><Relationship Id="rId1202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/masy.201900007" TargetMode="External"/><Relationship Id="rId1203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>